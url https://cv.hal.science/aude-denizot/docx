--- v0 (2026-03-09)
+++ v1 (2026-04-25)
@@ -75,11317 +75,15104 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (155)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Après l'interdiction des puffs, l'interdiction des pouches</w:t>
+                <w:t xml:space="preserve">L'écran de la personnalité morale et la responsabilité des dirigeants sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Denizot</w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Pagnucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gicquiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e séance des Controverses Juridiques Angevines. L'écran de la personnalité morale et la responsabilité des dirigeants sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Solène Ringler, Apr 2026, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05478768v1</w:t>
-[...137 lines deleted...]
-                <w:t xml:space="preserve">halshs-05328053v1</w:t>
+                <w:t xml:space="preserve">hal-05599030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meublés de tourisme : l'interminable lutte contre les privilèges</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Propos conclusifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les meublés de tourisme à l'aune de la loi Le Meur et de la jurisprudence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Houis, V. Zalewski-Sicard, Oct 2026, Nantes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05047908v1</w:t>
+                <w:t xml:space="preserve">hal-05591230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Il n'y a rien que je ne fisse pour vous »</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">L'animal et le végétal, sources de responsabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Bouteille-Brigant, Mar 2026, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05478766v1</w:t>
+                <w:t xml:space="preserve">hal-05589210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayotte, le droit du sol défiguré</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">L'image restaurée et l'indemnisation de l'atteinte à l'esthétique du patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'image du patient, enjeux éthiques et juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Bouteille-Brigant, Apr 2025, Le Mans (72000), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05328052v1</w:t>
+                <w:t xml:space="preserve">hal-05591235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troubles du neuro-développement : la loi minuscule</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">La responsabilidad del propietario por el hecho de sus cosas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transformaciones de la propiedad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Bros, B. Caprile, C. Pizarro, Oct 2025, Santiago (CL), Chile</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05047906v1</w:t>
+                <w:t xml:space="preserve">hal-05591226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loi d'orientation agricole : le législateur a perdu le nord</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Proteger la propiedad : las herramientas del derecho francés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transformaciones de la propriedad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Bross, B. Caprile, C. Pizarro, Oct 2025, Santiago (CL), Chile</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05197740v1</w:t>
+                <w:t xml:space="preserve">hal-05591223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frelons : de qui se moque-t-on ?</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Le tiers dans le Code civil, propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le tiers dans le Code civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Nicolas, M. Talbot, Nov 2024, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05197739v1</w:t>
+                <w:t xml:space="preserve">hal-05591237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apostille : la France n'est toujours pas prête</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Los riesgos de la IA en la Justicia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inteligencia Artificial, Elecciones y Justicia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, R. Rubio Nuñez, Nov 2024, Madrid, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05047907v1</w:t>
+                <w:t xml:space="preserve">hal-05591243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdiction des puffs : trop tard !</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Reparación integral del daño, entre dudas y evidencias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La reparación integral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G. Franco Rosso - Instituto Chileno de Responsabilidad Civil, Mar 2024, Santiago (Chile), Chile</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05197738v1</w:t>
+                <w:t xml:space="preserve">hal-05592003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos de l'article de Ripert sur le droit de ne pas payer ses dettes</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">L'article (pré)liminaire du code de la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 10 ans de la loi Hamon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J.-M. Brigant, Mar 2024, Le Mans - Université du Maine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05478718v1</w:t>
+                <w:t xml:space="preserve">hal-05591764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faute lucrative : un brouillon à corriger</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Les pays des passions tristes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Garcia Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rencontres extra-ordinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, D. Villegas, Mar 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05328057v1</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">halshs-05328056v1</w:t>
+                <w:t xml:space="preserve">hal-05591752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C'est à un redressement intellectuel et moral que, d'abord, je vous convie</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Les robots en agriculture: quelle(s) responsabilité(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38ème Congrès de l'association française de droit rural : l’agriculture et la transition numérique – quelles perspectives pour le droit rural ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFDR Maine, Oct 2023, Laval France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05328054v1</w:t>
+                <w:t xml:space="preserve">hal-05591771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du passeport talent au talent, ou comment alimenter l'inflation législative</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Que reste-t-il de la Révolution française dans le droit contemporain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les dialogues de l'École de droit - Université Panthéon-Assas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P.-Y. Gautier, Jun 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05328055v1</w:t>
+                <w:t xml:space="preserve">hal-05591248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le décret qui gâche tout</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Le poids des mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prendre le droit au mot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, N. Dissaux, Mar 2024, Laval, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05478765v1</w:t>
+                <w:t xml:space="preserve">hal-05591758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les régressions de la loi Duplomb</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">IA : una herramienta eficaz a controlar de cerca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inteligencia artificial aplicada a la Justicia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Orión Vargas, Feb 2024, Medellin (en ligne), Colombia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05478764v1</w:t>
+                <w:t xml:space="preserve">hal-05591756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce qu'un produit défectueux ? Brèves observations avant la transposition de la directive du 23 octobre 2024</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Los problemas causados por la existencia de regímenes especiales de responsabilidad civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magíster de Daños</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Santiago (Chile), Chile</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05197737v1</w:t>
+                <w:t xml:space="preserve">hal-05592005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingérence étrangère : la France sur les pas du Nicaragua</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">La obsesión por la modernización del derecho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Programa Iurisprudentia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole doctorale de l'université Los Andes, Mar 2023, Santiago (Chile), Chile</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04895542v1</w:t>
+                <w:t xml:space="preserve">hal-05592009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le progrès du droit : l'exemple de la loi visant à assurer une justice patrimoniale au sein de la famille</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">La réputation de l'entreprise : quelle place pour le droit?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réputation de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E. Giquiaud, K. Grevain-Lemercier, Nov 2023, Angers (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04773633v1</w:t>
+                <w:t xml:space="preserve">hal-05591769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D'où vient la loi ? Les sources extravagantes de l'article 4</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Inteligencia artificial y responsabilidad civil en derecho francés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inteligencia y responsabilidad civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asociación de juristas franco-colombianos - Deutsch Kolumbianische Juristenvereinigung, Oct 2023, Kiel (Viosioconférence), Alemania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04667336v1</w:t>
+                <w:t xml:space="preserve">hal-05591775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protection des mineurs renforcée</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Un exemple des notaires en Amérique latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Laverde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La profession de notaire : les risques de l'exercice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, R. Bigot, F. Hartman, J. Le Bourg, Dec 2023, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04667337v1</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">halshs-04571766v1</w:t>
+                <w:t xml:space="preserve">hal-05591768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cheval a bon dos !</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Proyecto de reforma a la responsabilidad civil en Francia : un modelo para Colombia ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilidad civil y reformas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Militar Nueva Granada, Apr 2022, Bogota D.C., Colombia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04571767v1</w:t>
+                <w:t xml:space="preserve">hal-05592025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les robots en agriculture : quelle(s) responsabilité(s) ?</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Un patrimoine affecté à l'activité professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le nouveau statut de l'entrepreneur individuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, D. Cholet, K. Grevain-Lemercier, Dec 2022, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04551707v1</w:t>
+                <w:t xml:space="preserve">hal-05592010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il instaurer un « choc des savoirs » au Parlement ?</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Rapport de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La personnalité convoitée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Bouteille-Brigant, Mar 2022, Laval, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04773631v1</w:t>
+                <w:t xml:space="preserve">hal-05592019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publicité foncière : encore une preuve de la médiocrité des ordonnances</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Pierre Mimin, défenseur de la langue française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une grande figure de la justice : Pierre Mimin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, D. Cholet, S. Jobert, Sep 2022, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04895543v1</w:t>
+                <w:t xml:space="preserve">hal-05592014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Tartuffe à Versailles : les faux dévots et l'IVG</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Les sûretés sur le fonds de commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réforme du droit des sûretés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. Juillet, A. Denizot, S. Lebreton-Derrien, Feb 2022, Laval, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04667335v1</w:t>
+                <w:t xml:space="preserve">hal-05592021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taisez-vous ! ?</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">La reforma al derecho de contratos en Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La reforma al derecho de contratos en Alemania y Francia - perspectivas para Colombia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Militar Nueva Grenada, Oct 2021, Bogota D.C., France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04773630v1</w:t>
+                <w:t xml:space="preserve">hal-05592030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partage de la valeur : un rien vaut mieux que deux tu l'auras ?</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Inteligencia artificial y responsabilidad civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Derecho empresarial, de los negocios y régimen de responsabilidades</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad la Gran Colombia, May 2020, Bogota, (Online), Colombia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04571768v1</w:t>
-[...8555 lines deleted...]
-                <w:t xml:space="preserve">halshs-02255772v1</w:t>
+                <w:t xml:space="preserve">hal-05592032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...348 lines deleted...]
-                <w:t xml:space="preserve">hal-04618621v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écran de la personnalité morale et la responsabilité des dirigeants sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'écran de la personnalité morale et la responsabilité des dirigeants sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (169)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos conclusifs, in Dossier, les meublés de tourisme à l'aune de la loi Le Meur et de la jurisprudence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loyers et copropriété</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1, pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après l'interdiction des puffs, l'interdiction des pouches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 04, pp.950</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05478768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décrets inutiles, décrets dangereux : la folie des petites sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 04, pp.948</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05478767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi était presque parfaite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 03, pp.684</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05328053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi du 5 juillet 1985 : implication d'une motocyclette dans l'incendie d'un garage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Contrats responsabilité immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tiers dans le Code civil, avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action en garantie des vices cachés : interruption et suspension du délai de prescription en cas de référé-expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Contrats responsabilité immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Certification du kilométrage d’un véhicule d’occasion : le professionnel est tenu d’une obligation de résultat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Contrats responsabilité immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayotte, le droit du sol défiguré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 03, pp.681</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05328052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meublés de tourisme : l'interminable lutte contre les privilèges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 01, pp.175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05047908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Il n'y a rien que je ne fisse pour vous »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 04, pp.945</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05478766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi Badinter : quarante ans d’injustices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Contrats responsabilité immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frelons : de qui se moque-t-on ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 02, pp.440</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05197739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troubles du neuro-développement : la loi minuscule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 01, pp.169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05047906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi d'orientation agricole : le législateur a perdu le nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 02, pp.443</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05197740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription de l’action en responsabilité contre le notaire et préjudice né d’une décision de l’administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Contrats responsabilité immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défaut de sécurité intrinsèque et extrinsèque d'une poussette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Contrats responsabilité immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la sûreté devient menaçante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 03, pp.688</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05328056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faute lucrative : un brouillon à corriger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 03, pp.689</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05328057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interdiction des puffs : trop tard !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 02, pp.437</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05197738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostille : la France n'est toujours pas prête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 01, pp.174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05047907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de l'article de Ripert sur le droit de ne pas payer ses dettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 04, pp.777</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05478718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le triomphe de la réparation intégrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C'est à un redressement intellectuel et moral que, d'abord, je vous convie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 03, pp.686</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05328054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du passeport talent au talent, ou comment alimenter l'inflation législative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 03, pp.687</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05328055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le décret qui gâche tout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 04, pp.944</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05478765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les régressions de la loi Duplomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 04, pp.940</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05478764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce qu'un produit défectueux ? Brèves observations avant la transposition de la directive du 23 octobre 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 02, pp.432</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05197737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mensonge du notaire et préjudice du bénéficiaire d'une promesse de vente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Contrats responsabilité immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingérence étrangère : la France sur les pas du Nicaragua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 04, pp.991</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04895542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accidents de la circulation : la Cour de cassation maintient le cap !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il instaurer un « choc des savoirs » au Parlement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 03, pp.739</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04773631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les robots en agriculture : quelle(s) responsabilité(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cheval a bon dos !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 01, pp.225</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04571767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des mineurs renforcée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 02, pp.510</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04667337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les restes humains sont-ils des choses ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 01, pp.220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04571766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le progrès du droit : l'exemple de la loi visant à assurer une justice patrimoniale au sein de la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 03, pp.746</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04773633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'où vient la loi ? Les sources extravagantes de l'article 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 02, pp.506</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04667336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les robots en agriculture : quelle(s) responsabilité(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publicité foncière : encore une preuve de la médiocrité des ordonnances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 04, pp.1001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04895543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Tartuffe à Versailles : les faux dévots et l'IVG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 02, pp.503</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04667335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partage de la valeur : un rien vaut mieux que deux tu l'auras ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 01, pp.228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04571768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taisez-vous ! ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 03, pp.734</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04773630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accident de la circulation : la cour de cassation maintient le cap !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les confettis législatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, pp.977</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03947122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instruction en famille : les brimades du ministère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, pp.980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03947123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Produits défectueux : quels pièges et quelles stratégies après l’arrêt du 19 avril 2023 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Jeux de la honte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 03, pp.738</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04267275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un décret peut-il améliorer une loi boiteuse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 01, pp.204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04057953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les arrêts de chambre mixte sur l’action en garantie des vices cachés : un dénouement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumping social sur le transport transmanche : et les autres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, pp.990</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04460266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La procédure pénale dans la loi LOPMI : un ordre nouveau commence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 02, pp.456</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04177202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et si le législateur lisait les rapports de l'OIT ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 01, pp.198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04057951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Produits défectueux : quels pièges et quelles stratégies après l’arrêt du 19 avril 2023 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Covid-19 : les incohérences continuent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, pp.980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03947124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ordonnance, mère de tous les vices ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 01, pp.200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04057952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi anti-squat : fermer les yeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, pp.979</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04460264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi sur l'engrillagement : une révolution ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 02, pp.458</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04177203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme des retraites : le gouvernement du peuple, contre le peuple, et sans le peuple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 03, pp.745</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04267277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douanes : moins de pouvoirs, plus de moyens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, pp.986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04460265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ordre des priorités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 03, pp.744</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04267276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vous reprendrez bien encore une DADDUE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 02, pp.458</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04177204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les arrêts de chambre mixte sur l’action en garantie des vices cachés : un dénouement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le législateur et la falaise : une loi pour rien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 02, pp.466</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03737103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lois : 0/Ordonnances : 15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 03, pp.713</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03825503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mieux vaut rien que peu !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 02, pp.465</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03737102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le sucre serait trop cher si l'on ne faisait travailler la plante qui le produit par des esclaves »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 03, pp.714</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03825504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perseverare diabolicum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 02, pp.468</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03737104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panem et circenses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 02, pp.461</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03737101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harcèlement scolaire, du mieux et du moins bien ; instruction dans la famille, de pire en pire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 02, pp.470</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03737105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'état civil des enfants nés sans vie : une série de rendez-vous manqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 01, pp.213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03664259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fièvre hivernale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 01, pp.212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03664258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entrepreneur individuel face à la dé-simplification du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 02, pp.458</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03737099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l'instruction ministérielle illégale fait la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 04, pp.949</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03603984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La République contre la République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 04, pp.946</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03603982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les foudres de la doctrine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 03, pp.708</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03407357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hauts et bas en droit du patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 03, pp.717</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03407359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 02, pp.488</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03274192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peur de l'insécurité et peur de la sécurité, réflexions autour de la loi du 25 mai 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 03, pp.710</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03407358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre coquetteries, inconstance et caprices : le législateur régressif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 01, pp.213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03191755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bon grain et l'ivraie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 01, pp.210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03191753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois autres défauts de la loi de programmation de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 01, pp.215</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03191756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écueils de la gestion provisoire de la crise sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 04, pp.950</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03603985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le législateur et la falaise : résurgence de la théorie des risques ou refondation de la responsabilité civile ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 01, pp.216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03191757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'acte sous seing privé, quatre ans après</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 01, pp.218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03191758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoine sensoriel : un contresens juridique et historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 02, pp.490</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03274194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Dadue de plus !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 01, pp.211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03191754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme des sûretés : encore une ordonnance !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 04, pp.954</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03603986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'état civil des enfants intersexes : Harpagon a encore frappé !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 04, pp.948</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03603983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État d'urgence, quelle urgence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 02, pp.489</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03274193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La codification au petit bonheur la chance : à propos de la nouvelle réglementation des jeux d'argent et de hasard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 01, pp.206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02544765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Articulation d'un bail commercial et d'un crédit-bail immobilier : plaidoyer pour de nouvelles règles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 03, pp.565</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02972848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostille : la France comblera-t-elle un jour son retard ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 02, pp.467</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02896203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Législation française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 02, pp.465</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02896201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bref coup d'il sur d'amples problèmes en outre-mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04, pp.950</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02453097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simplifier ou supprimer ? Regards critiques sur le désengagement du législateur en matière d'opérations sur fonds de commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04, pp.944</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02453096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expérimentation à foison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 03, pp.657</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02453048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour en finir avec les décrets d'application ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04, pp.961</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03084579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le harcèlement scolaire estropié par la loi pour une école de la confiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04, pp.952</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02453098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le législateur et la forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 02, pp.466</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02896202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tramway et ses voies propres : petite illustration des travers de la loi Badinter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107, pp.22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le législateur doit-il respecter à la lettre les recommandations du Comité des droits des personnes handicapées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 01, pp.210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02544767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une vraie réforme du droit de la responsabilité civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04, pp.959</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03084578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques progrès en matière d'accessibilité du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04, pp.962</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03084580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Covid-19 : entre droit de la peur et peur du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 03, pp.703</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02994076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petites rectifications et grandes avancées en droit des victimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04, pp.957</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03084577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaidoyer pour une renaissance du concours général</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04, pp.954</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02453099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si cela va sans dire, cela ira encore mieux en le disant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 01, pp.195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02544763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les choix contestables de la mission BALAI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 01, pp.209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02544766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Qu'a fait votre législateur ce trimestre ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04, pp.956</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03084576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le code de la commande publique est né !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 01, pp.198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codification - Erreur - Modification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 01, pp.194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À chacun son bail, à chacun son droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 01, pp.187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelques nouveautés en droit des décorations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 02, pp.428</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariage des majeurs protégés : comment faire du vin nouveau avec de vieilles outres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 02, pp.419</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les comités ministériels de transaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 01, pp.197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariez-vous !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 03, pp.662</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02453035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les souplesses de la loi dure : l'exemple du doggy bag à la française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 01, pp.188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin des circulaires interprétatives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 03, pp.676</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02453038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perfectionnement de la maîtrise de la langue française : déclamation ou fiction ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 02, pp.505</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02250212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pharmacie et aéroport : un droit pour qui ? Un droit pour quoi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 02, pp.502</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02250211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fin de l'état d'urgence, prolongation des incohérences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 01, pp.238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02250138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'organisation insouciante des visites en présence d'un tiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 01, pp.230</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02250136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médiation obligatoire avant saisine de la justice administrative : une expérimentation écourtée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 02, pp.500</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02250210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une loi inapplicable est-elle une loi inutile ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 04, pp.980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02250325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du conseil consultatif au grand conseil coutumier des populations amérindiennes et bushinenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 03, pp.748</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02250264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit commun et droit local des écoles hors contrat : un ensemble décevant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 03, pp.749</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02250265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettre CXI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38, pp.2081</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02216421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La loi pour une République numérique : tous législateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 01, pp.232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01843357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme de l'article 55 du code civil : la fausse modernisation d'un vieux problème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 01, pp.218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01843360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le surclassement des immeubles inscrits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 03, pp.737</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01843469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'amour mourir me font, belle Marquise, vos beaux yeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 01, pp.234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de la santé : les avalanches de l'hiver 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 02, pp.500</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01843512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonction publique - Temps partiel thérapeutique - Compte personnel d'activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 02, pp.502</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01843516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mariage du XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 02, pp.497</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01843511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de mariage à trois en Colombie !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 03, pp.752</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01843473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce qu'un code numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 04, pp.920</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02250063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du choc de simplification à la simplification choquante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 04, pp.917</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02250061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variations autour de la RSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 04, pp.919</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02250062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réserve civique ou l'art d'enfoncer les portes ouvertes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 02, pp.503</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01843515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La précaution inutile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 01, pp.217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01843359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Race ou prétendue race : la méthode des petits pas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 04, pp.922</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02250064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don de gamètes : enfin le décret ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 01, pp.197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marketing législatif : une loi doit-elle être innovante ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 02, pp.479</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codification - Administration - Public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 01, pp.215</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce qu'un stock ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 02, pp.476</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouveau droit de la fin de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 02, pp.460</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silence vaut acceptation - Principe - Exceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 01, pp.217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rescrit - Sécurité juridique - Exploitation agricole - Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 01, pp.203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les premiers pas hésitants de la lutte contre le gaspillage alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 02, pp.473</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définition de l'inceste : peut mieux faire !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 02, pp.462</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rescrit - Sécurité juridique - Informations sur les prix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 01, pp.205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jumelles de la loi Macron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 03, pp.689</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élevage - Chiens - Chats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 01, pp.202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après les circulaires, enfin la loi !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 03, pp.685</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation de producteurs - Organisation interprofessionnelle - Contrat de livraison - Quotas laitiers - Pêche - Aquaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 01, pp.201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CEDH - Procédure - Délai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 01, pp.209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vieillissement de la population - Protection juridique des majeurs - Droit au répit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 01, pp.196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection des ensembles mixtes : enfin la loi !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 04, pp.953</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art du copier-coller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 04, pp.941</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les infractions du printemps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 03, pp.691</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Code mondial antidopage - Alerte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 01, pp.213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'irrésistible attraction des textes non normatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 01, pp.213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Produits phytopharmaceutiques - Certificats d'économie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 01, pp.202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ordonnance perroquet ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 01, pp.210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation réelle environnementale ou droit réel de conservation environnementale ? Brève comparaison franco-chilienne de deux lois estivales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 04, pp.949</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réticence dolosive avant 1958</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 04, pp.765</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'étonnant destin de la théorie du patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 03, pp.547</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voitures de grande remise : la jurisprudence fait fausse route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 04, pp.677</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02255772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fonction symbolique des lois d’interdiction des thérapies de conversion sexuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Borrillo, J. Charruau et T. Perroud (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les « thérapies de conversion sexuelle » saisies par le droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, A paraître, A la croisée des droits, 9782802774365</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fonction symbolique des lois d'interdiction de thérapies de conversion sexuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les "thérapies de conversion sexuelle" saisies par le droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9782802774365</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un exemple des notaires en Amérique latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Laverde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La profession de notaire : les risque de l'exercice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEPRISCA, 2025, 979-10-97323-18-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lisibilité de la directive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le devoir européen de vigilance des entreprises en matière de droits de l'homme et de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 978-2-247-23956-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réputation de l'entreprise, quelle place pour le droit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réputation de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Legitech, pp.19, 2024, 978-2-919814-99-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La surveillance sanitaire, entre insuffisance et excès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-247-23077-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'article (pré)liminaire du Code de la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les dix ans de la loi Hamon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-37032-420-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reparación integral del daño, entre dudas y evidencias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estudios sobre responsabilidad civil - el principio de reparación del daño</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-84-1056-930-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réputation de l’entreprise, quelle place pour le droit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Gicquiaud et K. Lemercier (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réputation de l’entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Legitech, 2024, 978-2-919814-99-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La personnalité convoitée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 183, IFJD, pp.153, 2023, 978-2-37032-393-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las influencias recíprocas entre responsabilidad y normas supralegales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cincuenta años del código de comercio, treinta años de la Constitución política de Colombia : Análisis desde las dogmáticas del derecho público y privado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9789585056145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un exemple des notaires en Amérique latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Viney et R. Bigot (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La profession de notaire : les risques de l’exercice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEPRISCA, 2023, Colloques, 979-10-97323-12-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">¿Reformar o modernizar ? Breves observaciones sobre los proyectos de reforma de la responsabilidad civil en Francia,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Obligaciones, contratos, y responsabilidad civil, perspectivas de modernización</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9789583520433</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Bouteille-Brigant (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La personnalité convoitée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Francophone pour la Justice et la Démocratie, pp.153, 2023, 978-2-37032-393-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personne, intelligence artificielle et responsabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Bouteille-Brigant (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La personne face à l'intelligence artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Francophone pour la Justice et la Démocratie, pp.24, 2021, 978-2-37032-303-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contes illustrés de la responsabilité civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, 978-2-8079-5215-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Responsabilité civile et quasi-contrats - 24 exercices d'application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ellipses, 2022, Exos droit, 9782340064232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi nos étudiants ne savent-ils plus écrire?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Enrick B. Editions, 2022, Le porte voix</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId171"/>
+      <w:footerReference w:type="default" r:id="rId228"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11532,51 +15319,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478768v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Denizot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478767v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328053v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047908v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478766v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328052v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047906v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197740v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197739v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047907v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197738v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478718v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328057v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328056v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328054v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328055v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478765v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478764v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197737v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895542v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773633v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667336v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667337v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571766v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571767v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551707v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773631v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895543v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667335v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773630v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571768v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551739v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947122v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947123v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057951v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04618514v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460266v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04177202v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267275v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057953v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057952v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947124v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460264v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460265v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267277v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04177203v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04177204v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551762v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737103v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737105v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737101v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737104v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664258v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664259v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737102v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825504v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825503v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737099v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603984v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603982v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407357v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407359v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274192v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274194v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603985v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191758v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191757v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191756v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191753v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407358v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191755v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603986v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191754v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603983v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274193v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544765v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04618524v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896202v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453098v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02972848v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896203v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896201v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453097v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453096v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453048v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084579v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544767v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084578v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084580v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02994076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084577v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453099v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544763v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544766v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084576v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452914v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452974v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452973v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452912v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452909v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452913v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453035v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452910v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453038v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250212v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250136v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250138v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250211v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250210v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250264v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250265v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250325v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216421v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843357v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250063v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250061v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843511v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843473v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843516v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249894v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843360v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843469v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843512v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250062v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843515v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843359v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250064v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249673v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249748v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249679v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249672v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249675v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249788v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249674v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249677v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249746v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249743v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249678v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249789v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249742v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249684v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249747v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249683v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249845v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249682v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249676v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249842v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249681v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249680v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249790v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249844v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249575v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249343v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255772v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04618568v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04618614v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04618577v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04618617v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04618621v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551639v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551661v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599030v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pagnucco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Denizot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gicquiaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591230v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05589210v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591235v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591226v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591223v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591237v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591243v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592003v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591764v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591752v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Garcia Villegas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591771v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591248v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591758v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591756v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592005v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592009v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591769v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591775v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591768v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Laverde" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592025v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592010v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592019v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592014v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592021v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592030v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592032v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584210v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580470v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478768v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478767v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573395v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580469v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573392v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573407v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328052v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047908v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478766v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571487v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047906v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197740v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573417v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573413v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328056v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328057v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197738v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047907v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478718v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571462v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328054v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328055v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478765v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478764v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197737v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573389v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895542v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571489v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773631v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551707v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571767v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667337v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571766v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773633v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667336v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571492v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895543v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667335v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571768v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773630v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551739v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947122v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947123v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571485v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267275v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057953v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571491v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460266v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04177202v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057951v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04618514v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947124v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057952v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460264v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04177203v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267277v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460265v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267276v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04177204v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551762v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737103v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825503v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737102v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825504v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737104v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737101v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737105v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664259v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664258v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737099v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603984v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603982v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407357v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407359v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274192v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407358v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191755v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191753v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191756v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603985v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191757v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191758v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274194v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191754v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603986v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603983v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274193v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544765v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02972848v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896203v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896201v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453097v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453096v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453048v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084579v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453098v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896202v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04618524v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544767v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084578v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084580v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02994076v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084577v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453099v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544763v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544766v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084576v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452914v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452912v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452909v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452974v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452973v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452913v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453035v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452910v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453038v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250212v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250211v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250138v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250136v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250210v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250325v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250264v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250265v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216421v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843357v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843360v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843469v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249894v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843512v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843516v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843511v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843473v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250063v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250061v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250062v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843515v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843359v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250064v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249673v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249748v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249683v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249747v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249742v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249684v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249677v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249746v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249743v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249678v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249789v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249675v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249788v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249674v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249679v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249672v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249845v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249842v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249790v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249681v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249682v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249676v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249680v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249844v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249575v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249343v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255772v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04618568v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580441v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580193v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580471v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05575863v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580439v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580192v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580626v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04618614v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05575855v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580641v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04618577v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580726v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04618617v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04618621v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580620v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551639v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551661v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>