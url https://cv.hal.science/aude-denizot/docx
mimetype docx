--- v1 (2026-04-25)
+++ v2 (2026-05-18)
@@ -480,661 +480,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05591226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le tiers dans le Code civil, propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le tiers dans le Code civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Nicolas, M. Talbot, Nov 2024, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Proteger la propiedad : las herramientas del derecho francés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transformaciones de la propriedad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, S. Bross, B. Caprile, C. Pizarro, Oct 2025, Santiago (CL), Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05591223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, M. Nicolas, M. Talbot, Nov 2024, Brest, France</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reparación integral del daño, entre dudas y evidencias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La reparación integral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G. Franco Rosso - Instituto Chileno de Responsabilidad Civil, Mar 2024, Santiago (Chile), Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'article (pré)liminaire du code de la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 10 ans de la loi Hamon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J.-M. Brigant, Mar 2024, Le Mans - Université du Maine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los riesgos de la IA en la Justicia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inteligencia Artificial, Elecciones y Justicia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, R. Rubio Nuñez, Nov 2024, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05591243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, G. Franco Rosso - Instituto Chileno de Responsabilidad Civil, Mar 2024, Santiago (Chile), Chile</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pays des passions tristes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Garcia Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rencontres extra-ordinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, D. Villegas, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, J.-M. Brigant, Mar 2024, Le Mans - Université du Maine, France</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les robots en agriculture: quelle(s) responsabilité(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38ème Congrès de l'association française de droit rural : l’agriculture et la transition numérique – quelles perspectives pour le droit rural ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFDR Maine, Oct 2023, Laval France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, D. Villegas, Mar 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le poids des mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prendre le droit au mot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, N. Dissaux, Mar 2024, Laval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AFDR Maine, Oct 2023, Laval France, France</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que reste-t-il de la Révolution française dans le droit contemporain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les dialogues de l'École de droit - Université Panthéon-Assas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P.-Y. Gautier, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05591248v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05591758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IA : una herramienta eficaz a controlar de cerca</w:t>
               </w:r>
@@ -2709,10247 +2709,10247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Meublés de tourisme : l'interminable lutte contre les privilèges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 01, pp.175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05047908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Il n'y a rien que je ne fisse pour vous »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 04, pp.945</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05478766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mayotte, le droit du sol défiguré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 03, pp.681</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05328052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Meublés de tourisme : l'interminable lutte contre les privilèges</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi Badinter : quarante ans d’injustices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Contrats responsabilité immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troubles du neuro-développement : la loi minuscule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 01, pp.175</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">« Il n'y a rien que je ne fisse pour vous »</w:t>
+              <w:t xml:space="preserve">, 2025, 01, pp.169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05047906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi d'orientation agricole : le législateur a perdu le nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 04, pp.945</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Loi Badinter : quarante ans d’injustices</w:t>
+              <w:t xml:space="preserve">, 2025, 02, pp.443</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05197740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frelons : de qui se moque-t-on ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 02, pp.440</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05197739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription de l’action en responsabilité contre le notaire et préjudice né d’une décision de l’administration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Contrats responsabilité immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Frelons : de qui se moque-t-on ?</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défaut de sécurité intrinsèque et extrinsèque d'une poussette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Contrats responsabilité immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la sûreté devient menaçante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 02, pp.440</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Troubles du neuro-développement : la loi minuscule</w:t>
+              <w:t xml:space="preserve">, 2025, 03, pp.688</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05328056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faute lucrative : un brouillon à corriger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 01, pp.169</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Loi d'orientation agricole : le législateur a perdu le nord</w:t>
+              <w:t xml:space="preserve">, 2025, 03, pp.689</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05328057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interdiction des puffs : trop tard !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 02, pp.443</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Prescription de l’action en responsabilité contre le notaire et préjudice né d’une décision de l’administration</w:t>
+              <w:t xml:space="preserve">, 2025, 02, pp.437</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05197738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostille : la France n'est toujours pas prête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 01, pp.174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05047907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de l'article de Ripert sur le droit de ne pas payer ses dettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 04, pp.777</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05478718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le triomphe de la réparation intégrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C'est à un redressement intellectuel et moral que, d'abord, je vous convie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 03, pp.686</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05328054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du passeport talent au talent, ou comment alimenter l'inflation législative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 03, pp.687</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05328055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le décret qui gâche tout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 04, pp.944</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05478765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les régressions de la loi Duplomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 04, pp.940</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05478764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce qu'un produit défectueux ? Brèves observations avant la transposition de la directive du 23 octobre 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 02, pp.432</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05197737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mensonge du notaire et préjudice du bénéficiaire d'une promesse de vente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Contrats responsabilité immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Quand la sûreté devient menaçante</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingérence étrangère : la France sur les pas du Nicaragua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 03, pp.688</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Faute lucrative : un brouillon à corriger</w:t>
+              <w:t xml:space="preserve">, 2024, 04, pp.991</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04895542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accidents de la circulation : la Cour de cassation maintient le cap !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il instaurer un « choc des savoirs » au Parlement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 03, pp.689</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Interdiction des puffs : trop tard !</w:t>
+              <w:t xml:space="preserve">, 2024, 03, pp.739</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04773631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les robots en agriculture : quelle(s) responsabilité(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cheval a bon dos !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 02, pp.437</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Apostille : la France n'est toujours pas prête</w:t>
+              <w:t xml:space="preserve">, 2024, 01, pp.225</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04571767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le progrès du droit : l'exemple de la loi visant à assurer une justice patrimoniale au sein de la famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 01, pp.174</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">À propos de l'article de Ripert sur le droit de ne pas payer ses dettes</w:t>
+              <w:t xml:space="preserve">, 2024, 03, pp.746</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04773633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'où vient la loi ? Les sources extravagantes de l'article 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 04, pp.777</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Le triomphe de la réparation intégrale</w:t>
+              <w:t xml:space="preserve">, 2024, 02, pp.506</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04667336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les restes humains sont-ils des choses ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 01, pp.220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04571766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des mineurs renforcée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 02, pp.510</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04667337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les robots en agriculture : quelle(s) responsabilité(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publicité foncière : encore une preuve de la médiocrité des ordonnances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 04, pp.1001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04895543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Tartuffe à Versailles : les faux dévots et l'IVG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 02, pp.503</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04667335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partage de la valeur : un rien vaut mieux que deux tu l'auras ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 01, pp.228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04571768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taisez-vous ! ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 03, pp.734</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04773630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accident de la circulation : la cour de cassation maintient le cap !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les confettis législatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, pp.977</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03947122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instruction en famille : les brimades du ministère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, pp.980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03947123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Produits défectueux : quels pièges et quelles stratégies après l’arrêt du 19 avril 2023 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Droit privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">C'est à un redressement intellectuel et moral que, d'abord, je vous convie</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les arrêts de chambre mixte sur l’action en garantie des vices cachés : un dénouement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumping social sur le transport transmanche : et les autres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 03, pp.686</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Du passeport talent au talent, ou comment alimenter l'inflation législative</w:t>
+              <w:t xml:space="preserve">, 2023, 04, pp.990</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04460266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La procédure pénale dans la loi LOPMI : un ordre nouveau commence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 03, pp.687</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Le décret qui gâche tout</w:t>
+              <w:t xml:space="preserve">, 2023, 02, pp.456</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04177202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Jeux de la honte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 04, pp.944</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Les régressions de la loi Duplomb</w:t>
+              <w:t xml:space="preserve">, 2023, 03, pp.738</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04267275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un décret peut-il améliorer une loi boiteuse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 04, pp.940</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Qu'est-ce qu'un produit défectueux ? Brèves observations avant la transposition de la directive du 23 octobre 2024</w:t>
+              <w:t xml:space="preserve">, 2023, 01, pp.204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04057953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et si le législateur lisait les rapports de l'OIT ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 02, pp.432</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Ingérence étrangère : la France sur les pas du Nicaragua</w:t>
+              <w:t xml:space="preserve">, 2023, 01, pp.198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04057951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Produits défectueux : quels pièges et quelles stratégies après l’arrêt du 19 avril 2023 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ordonnance, mère de tous les vices ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 04, pp.991</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Faut-il instaurer un « choc des savoirs » au Parlement ?</w:t>
+              <w:t xml:space="preserve">, 2023, 01, pp.200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04057952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Covid-19 : les incohérences continuent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 03, pp.739</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Le cheval a bon dos !</w:t>
+              <w:t xml:space="preserve">, 2023, 04, pp.980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03947124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi anti-squat : fermer les yeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 01, pp.225</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La protection des mineurs renforcée</w:t>
+              <w:t xml:space="preserve">, 2023, 04, pp.979</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04460264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi sur l'engrillagement : une révolution ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 02, pp.510</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Les restes humains sont-ils des choses ?</w:t>
+              <w:t xml:space="preserve">, 2023, 02, pp.458</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04177203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme des retraites : le gouvernement du peuple, contre le peuple, et sans le peuple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 01, pp.220</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Le progrès du droit : l'exemple de la loi visant à assurer une justice patrimoniale au sein de la famille</w:t>
+              <w:t xml:space="preserve">, 2023, 03, pp.745</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04267277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douanes : moins de pouvoirs, plus de moyens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 03, pp.746</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">D'où vient la loi ? Les sources extravagantes de l'article 4</w:t>
+              <w:t xml:space="preserve">, 2023, 04, pp.986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04460265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ordre des priorités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 02, pp.506</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Publicité foncière : encore une preuve de la médiocrité des ordonnances</w:t>
+              <w:t xml:space="preserve">, 2023, 03, pp.744</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04267276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vous reprendrez bien encore une DADDUE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 04, pp.1001</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Le Tartuffe à Versailles : les faux dévots et l'IVG</w:t>
+              <w:t xml:space="preserve">, 2023, 02, pp.458</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04177204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les arrêts de chambre mixte sur l’action en garantie des vices cachés : un dénouement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le législateur et la falaise : une loi pour rien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 02, pp.503</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Partage de la valeur : un rien vaut mieux que deux tu l'auras ?</w:t>
+              <w:t xml:space="preserve">, 2022, 02, pp.466</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03737103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mieux vaut rien que peu !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 01, pp.228</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Taisez-vous ! ?</w:t>
+              <w:t xml:space="preserve">, 2022, 02, pp.465</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03737102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le sucre serait trop cher si l'on ne faisait travailler la plante qui le produit par des esclaves »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 03, pp.734</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Les confettis législatifs</w:t>
+              <w:t xml:space="preserve">, 2022, 03, pp.714</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03825504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lois : 0/Ordonnances : 15</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 04, pp.977</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Instruction en famille : les brimades du ministère</w:t>
+              <w:t xml:space="preserve">, 2022, 03, pp.713</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03825503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perseverare diabolicum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 04, pp.980</w:t>
-[...114 lines deleted...]
-                <w:t xml:space="preserve">Les Jeux de la honte</w:t>
+              <w:t xml:space="preserve">, 2022, 02, pp.468</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03737104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panem et circenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 03, pp.738</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Un décret peut-il améliorer une loi boiteuse ?</w:t>
+              <w:t xml:space="preserve">, 2022, 02, pp.461</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03737101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harcèlement scolaire, du mieux et du moins bien ; instruction dans la famille, de pire en pire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 01, pp.204</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Dumping social sur le transport transmanche : et les autres ?</w:t>
+              <w:t xml:space="preserve">, 2022, 02, pp.470</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03737105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'état civil des enfants nés sans vie : une série de rendez-vous manqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 04, pp.990</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La procédure pénale dans la loi LOPMI : un ordre nouveau commence</w:t>
+              <w:t xml:space="preserve">, 2022, 01, pp.213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03664259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fièvre hivernale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 02, pp.456</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Et si le législateur lisait les rapports de l'OIT ?</w:t>
+              <w:t xml:space="preserve">, 2022, 01, pp.212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03664258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entrepreneur individuel face à la dé-simplification du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 01, pp.198</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Covid-19 : les incohérences continuent</w:t>
+              <w:t xml:space="preserve">, 2022, 02, pp.458</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03737099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l'instruction ministérielle illégale fait la loi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 04, pp.980</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">L'ordonnance, mère de tous les vices ?</w:t>
+              <w:t xml:space="preserve">, 2021, 04, pp.949</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03603984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La République contre la République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 01, pp.200</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Loi anti-squat : fermer les yeux</w:t>
+              <w:t xml:space="preserve">, 2021, 04, pp.946</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03603982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les foudres de la doctrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 04, pp.979</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La loi sur l'engrillagement : une révolution ?</w:t>
+              <w:t xml:space="preserve">, 2021, 03, pp.708</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03407357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hauts et bas en droit du patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 02, pp.458</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Réforme des retraites : le gouvernement du peuple, contre le peuple, et sans le peuple</w:t>
+              <w:t xml:space="preserve">, 2021, 03, pp.717</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03407359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 03, pp.745</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Douanes : moins de pouvoirs, plus de moyens ?</w:t>
+              <w:t xml:space="preserve">, 2021, 02, pp.488</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03274192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peur de l'insécurité et peur de la sécurité, réflexions autour de la loi du 25 mai 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 04, pp.986</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">L'ordre des priorités</w:t>
+              <w:t xml:space="preserve">, 2021, 03, pp.710</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03407358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre coquetteries, inconstance et caprices : le législateur régressif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 03, pp.744</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Vous reprendrez bien encore une DADDUE ?</w:t>
+              <w:t xml:space="preserve">, 2021, 01, pp.213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03191755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bon grain et l'ivraie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 02, pp.458</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Le législateur et la falaise : une loi pour rien ?</w:t>
+              <w:t xml:space="preserve">, 2021, 01, pp.210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03191753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois autres défauts de la loi de programmation de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 02, pp.466</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Lois : 0/Ordonnances : 15</w:t>
+              <w:t xml:space="preserve">, 2021, 01, pp.215</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03191756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écueils de la gestion provisoire de la crise sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 03, pp.713</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mieux vaut rien que peu !</w:t>
+              <w:t xml:space="preserve">, 2021, 04, pp.950</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03603985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le législateur et la falaise : résurgence de la théorie des risques ou refondation de la responsabilité civile ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 02, pp.465</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">« Le sucre serait trop cher si l'on ne faisait travailler la plante qui le produit par des esclaves »</w:t>
+              <w:t xml:space="preserve">, 2021, 01, pp.216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03191757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'acte sous seing privé, quatre ans après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 03, pp.714</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Perseverare diabolicum</w:t>
+              <w:t xml:space="preserve">, 2021, 01, pp.218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03191758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoine sensoriel : un contresens juridique et historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 02, pp.468</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Panem et circenses</w:t>
+              <w:t xml:space="preserve">, 2021, 02, pp.490</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03274194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Dadue de plus !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 02, pp.461</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Harcèlement scolaire, du mieux et du moins bien ; instruction dans la famille, de pire en pire</w:t>
+              <w:t xml:space="preserve">, 2021, 01, pp.211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03191754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme des sûretés : encore une ordonnance !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 02, pp.470</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">L'état civil des enfants nés sans vie : une série de rendez-vous manqués</w:t>
+              <w:t xml:space="preserve">, 2021, 04, pp.954</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03603986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'état civil des enfants intersexes : Harpagon a encore frappé !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 01, pp.213</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Fièvre hivernale</w:t>
+              <w:t xml:space="preserve">, 2021, 04, pp.948</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03603983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État d'urgence, quelle urgence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 01, pp.212</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">L'entrepreneur individuel face à la dé-simplification du droit</w:t>
+              <w:t xml:space="preserve">, 2021, 02, pp.489</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03274193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La codification au petit bonheur la chance : à propos de la nouvelle réglementation des jeux d'argent et de hasard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 02, pp.458</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Quand l'instruction ministérielle illégale fait la loi</w:t>
+              <w:t xml:space="preserve">, 2020, 01, pp.206</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02544765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le harcèlement scolaire estropié par la loi pour une école de la confiance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 04, pp.949</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La République contre la République</w:t>
+              <w:t xml:space="preserve">, 2020, 04, pp.952</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02453098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expérimentation à foison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 04, pp.946</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Les foudres de la doctrine</w:t>
+              <w:t xml:space="preserve">, 2020, 03, pp.657</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02453048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bref coup d'il sur d'amples problèmes en outre-mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 03, pp.708</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Hauts et bas en droit du patrimoine</w:t>
+              <w:t xml:space="preserve">, 2020, 04, pp.950</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02453097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simplifier ou supprimer ? Regards critiques sur le désengagement du législateur en matière d'opérations sur fonds de commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 03, pp.717</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Présentation</w:t>
+              <w:t xml:space="preserve">, 2020, 04, pp.944</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02453096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostille : la France comblera-t-elle un jour son retard ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 02, pp.488</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Peur de l'insécurité et peur de la sécurité, réflexions autour de la loi du 25 mai 2021</w:t>
+              <w:t xml:space="preserve">, 2020, 02, pp.467</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02896203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Législation française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 03, pp.710</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Entre coquetteries, inconstance et caprices : le législateur régressif</w:t>
+              <w:t xml:space="preserve">, 2020, 02, pp.465</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02896201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Articulation d'un bail commercial et d'un crédit-bail immobilier : plaidoyer pour de nouvelles règles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 03, pp.565</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02972848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour en finir avec les décrets d'application ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 01, pp.213</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Le bon grain et l'ivraie</w:t>
+              <w:t xml:space="preserve">, 2020, 04, pp.961</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03084579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le législateur et la forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 01, pp.210</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Trois autres défauts de la loi de programmation de la recherche</w:t>
+              <w:t xml:space="preserve">, 2020, 02, pp.466</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02896202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tramway et ses voies propres : petite illustration des travers de la loi Badinter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107, pp.22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le législateur doit-il respecter à la lettre les recommandations du Comité des droits des personnes handicapées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 01, pp.215</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Les écueils de la gestion provisoire de la crise sanitaire</w:t>
+              <w:t xml:space="preserve">, 2020, 01, pp.210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02544767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une vraie réforme du droit de la responsabilité civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 04, pp.950</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Le législateur et la falaise : résurgence de la théorie des risques ou refondation de la responsabilité civile ?</w:t>
+              <w:t xml:space="preserve">, 2020, 04, pp.959</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03084578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques progrès en matière d'accessibilité du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 01, pp.216</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">L'acte sous seing privé, quatre ans après</w:t>
+              <w:t xml:space="preserve">, 2020, 04, pp.962</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03084580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Covid-19 : entre droit de la peur et peur du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 01, pp.218</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Patrimoine sensoriel : un contresens juridique et historique</w:t>
+              <w:t xml:space="preserve">, 2020, 03, pp.703</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02994076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petites rectifications et grandes avancées en droit des victimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 02, pp.490</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Une Dadue de plus !</w:t>
+              <w:t xml:space="preserve">, 2020, 04, pp.957</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03084577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaidoyer pour une renaissance du concours général</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 01, pp.211</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Réforme des sûretés : encore une ordonnance !</w:t>
+              <w:t xml:space="preserve">, 2020, 04, pp.954</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02453099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si cela va sans dire, cela ira encore mieux en le disant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 04, pp.954</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">L'état civil des enfants intersexes : Harpagon a encore frappé !</w:t>
+              <w:t xml:space="preserve">, 2020, 01, pp.195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02544763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les choix contestables de la mission BALAI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 04, pp.948</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">État d'urgence, quelle urgence ?</w:t>
+              <w:t xml:space="preserve">, 2020, 01, pp.209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02544766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Qu'a fait votre législateur ce trimestre ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 02, pp.489</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La codification au petit bonheur la chance : à propos de la nouvelle réglementation des jeux d'argent et de hasard</w:t>
+              <w:t xml:space="preserve">, 2020, 04, pp.956</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03084576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le code de la commande publique est né !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 01, pp.206</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Apostille : la France comblera-t-elle un jour son retard ?</w:t>
+              <w:t xml:space="preserve">, 2019, 01, pp.198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codification - Erreur - Modification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 02, pp.467</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Législation française</w:t>
+              <w:t xml:space="preserve">, 2019, 01, pp.194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À chacun son bail, à chacun son droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 02, pp.465</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Bref coup d'il sur d'amples problèmes en outre-mer</w:t>
+              <w:t xml:space="preserve">, 2019, 01, pp.187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelques nouveautés en droit des décorations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 04, pp.950</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Simplifier ou supprimer ? Regards critiques sur le désengagement du législateur en matière d'opérations sur fonds de commerce</w:t>
+              <w:t xml:space="preserve">, 2019, 02, pp.428</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariage des majeurs protégés : comment faire du vin nouveau avec de vieilles outres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 04, pp.944</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">L'expérimentation à foison</w:t>
+              <w:t xml:space="preserve">, 2019, 02, pp.419</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les comités ministériels de transaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 03, pp.657</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pour en finir avec les décrets d'application ?</w:t>
+              <w:t xml:space="preserve">, 2019, 01, pp.197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariez-vous !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 04, pp.961</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Le harcèlement scolaire estropié par la loi pour une école de la confiance</w:t>
+              <w:t xml:space="preserve">, 2019, 03, pp.662</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02453035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les souplesses de la loi dure : l'exemple du doggy bag à la française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 04, pp.952</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Le législateur et la forêt</w:t>
+              <w:t xml:space="preserve">, 2019, 01, pp.188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin des circulaires interprétatives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 02, pp.466</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Le législateur doit-il respecter à la lettre les recommandations du Comité des droits des personnes handicapées ?</w:t>
+              <w:t xml:space="preserve">, 2019, 03, pp.676</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02453038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perfectionnement de la maîtrise de la langue française : déclamation ou fiction ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 01, pp.210</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pour une vraie réforme du droit de la responsabilité civile</w:t>
+              <w:t xml:space="preserve">, 2018, 02, pp.505</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02250212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pharmacie et aéroport : un droit pour qui ? Un droit pour quoi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 04, pp.959</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Quelques progrès en matière d'accessibilité du droit</w:t>
+              <w:t xml:space="preserve">, 2018, 02, pp.502</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02250211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fin de l'état d'urgence, prolongation des incohérences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 04, pp.962</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Covid-19 : entre droit de la peur et peur du droit</w:t>
+              <w:t xml:space="preserve">, 2018, 01, pp.238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02250138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'organisation insouciante des visites en présence d'un tiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 03, pp.703</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Petites rectifications et grandes avancées en droit des victimes</w:t>
+              <w:t xml:space="preserve">, 2018, 01, pp.230</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02250136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médiation obligatoire avant saisine de la justice administrative : une expérimentation écourtée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 04, pp.957</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Plaidoyer pour une renaissance du concours général</w:t>
+              <w:t xml:space="preserve">, 2018, 02, pp.500</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02250210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une loi inapplicable est-elle une loi inutile ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 04, pp.954</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Si cela va sans dire, cela ira encore mieux en le disant</w:t>
+              <w:t xml:space="preserve">, 2018, 04, pp.980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02250325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du conseil consultatif au grand conseil coutumier des populations amérindiennes et bushinenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 01, pp.195</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Les choix contestables de la mission BALAI</w:t>
+              <w:t xml:space="preserve">, 2018, 03, pp.748</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02250264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit commun et droit local des écoles hors contrat : un ensemble décevant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 01, pp.209</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">« Qu'a fait votre législateur ce trimestre ? »</w:t>
+              <w:t xml:space="preserve">, 2018, 03, pp.749</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02250265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettre CXI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38, pp.2081</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02216421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi pour une République numérique : tous législateurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 04, pp.956</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Le code de la commande publique est né !</w:t>
+              <w:t xml:space="preserve">, 2017, 01, pp.232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01843357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme de l'article 55 du code civil : la fausse modernisation d'un vieux problème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 01, pp.198</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Codification - Erreur - Modification</w:t>
+              <w:t xml:space="preserve">, 2017, 01, pp.218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01843360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le surclassement des immeubles inscrits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 01, pp.194</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">À chacun son bail, à chacun son droit</w:t>
+              <w:t xml:space="preserve">, 2017, 03, pp.737</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01843469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'amour mourir me font, belle Marquise, vos beaux yeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 01, pp.187</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">De quelques nouveautés en droit des décorations</w:t>
+              <w:t xml:space="preserve">, 2017, 01, pp.234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de la santé : les avalanches de l'hiver 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 02, pp.428</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mariage des majeurs protégés : comment faire du vin nouveau avec de vieilles outres ?</w:t>
+              <w:t xml:space="preserve">, 2017, 02, pp.500</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01843512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mariage du XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 02, pp.419</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Les comités ministériels de transaction</w:t>
+              <w:t xml:space="preserve">, 2017, 02, pp.497</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01843511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de mariage à trois en Colombie !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 01, pp.197</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mariez-vous !</w:t>
+              <w:t xml:space="preserve">, 2017, 03, pp.752</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01843473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonction publique - Temps partiel thérapeutique - Compte personnel d'activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 03, pp.662</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Les souplesses de la loi dure : l'exemple du doggy bag à la française</w:t>
+              <w:t xml:space="preserve">, 2017, 02, pp.502</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01843516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce qu'un code numérique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 01, pp.188</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La fin des circulaires interprétatives ?</w:t>
+              <w:t xml:space="preserve">, 2017, 04, pp.920</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02250063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du choc de simplification à la simplification choquante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 03, pp.676</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Perfectionnement de la maîtrise de la langue française : déclamation ou fiction ?</w:t>
+              <w:t xml:space="preserve">, 2017, 04, pp.917</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02250061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variations autour de la RSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 02, pp.505</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pharmacie et aéroport : un droit pour qui ? Un droit pour quoi ?</w:t>
+              <w:t xml:space="preserve">, 2017, 04, pp.919</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02250062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réserve civique ou l'art d'enfoncer les portes ouvertes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 02, pp.502</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Fin de l'état d'urgence, prolongation des incohérences</w:t>
+              <w:t xml:space="preserve">, 2017, 02, pp.503</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01843515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La précaution inutile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 01, pp.238</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">L'organisation insouciante des visites en présence d'un tiers</w:t>
+              <w:t xml:space="preserve">, 2017, 01, pp.217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01843359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Race ou prétendue race : la méthode des petits pas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 01, pp.230</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Médiation obligatoire avant saisine de la justice administrative : une expérimentation écourtée ?</w:t>
+              <w:t xml:space="preserve">, 2017, 04, pp.922</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02250064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don de gamètes : enfin le décret ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 02, pp.500</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Une loi inapplicable est-elle une loi inutile ?</w:t>
+              <w:t xml:space="preserve">, 2016, 01, pp.197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marketing législatif : une loi doit-elle être innovante ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 04, pp.980</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Du conseil consultatif au grand conseil coutumier des populations amérindiennes et bushinenges</w:t>
+              <w:t xml:space="preserve">, 2016, 02, pp.479</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codification - Administration - Public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 03, pp.748</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Droit commun et droit local des écoles hors contrat : un ensemble décevant</w:t>
+              <w:t xml:space="preserve">, 2016, 01, pp.215</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce qu'un stock ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 03, pp.749</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">La loi pour une République numérique : tous législateurs ?</w:t>
+              <w:t xml:space="preserve">, 2016, 02, pp.476</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouveau droit de la fin de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 01, pp.232</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Réforme de l'article 55 du code civil : la fausse modernisation d'un vieux problème</w:t>
+              <w:t xml:space="preserve">, 2016, 02, pp.460</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silence vaut acceptation - Principe - Exceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 01, pp.218</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Le surclassement des immeubles inscrits</w:t>
+              <w:t xml:space="preserve">, 2016, 01, pp.217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élevage - Chiens - Chats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 03, pp.737</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">D'amour mourir me font, belle Marquise, vos beaux yeux</w:t>
+              <w:t xml:space="preserve">, 2016, 01, pp.202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après les circulaires, enfin la loi !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 01, pp.234</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Droit de la santé : les avalanches de l'hiver 2017</w:t>
+              <w:t xml:space="preserve">, 2016, 03, pp.685</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation de producteurs - Organisation interprofessionnelle - Contrat de livraison - Quotas laitiers - Pêche - Aquaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 02, pp.500</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Fonction publique - Temps partiel thérapeutique - Compte personnel d'activité</w:t>
+              <w:t xml:space="preserve">, 2016, 01, pp.201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rescrit - Sécurité juridique - Exploitation agricole - Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 02, pp.502</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Le mariage du XXIe siècle</w:t>
+              <w:t xml:space="preserve">, 2016, 01, pp.203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jumelles de la loi Macron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 02, pp.497</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pas de mariage à trois en Colombie !</w:t>
+              <w:t xml:space="preserve">, 2016, 03, pp.689</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rescrit - Sécurité juridique - Informations sur les prix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 03, pp.752</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Qu'est-ce qu'un code numérique ?</w:t>
+              <w:t xml:space="preserve">, 2016, 01, pp.205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définition de l'inceste : peut mieux faire !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 04, pp.920</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Du choc de simplification à la simplification choquante</w:t>
+              <w:t xml:space="preserve">, 2016, 02, pp.462</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02249743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les premiers pas hésitants de la lutte contre le gaspillage alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Denizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 04, pp.917</w:t>
-[...826 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2016, 02, pp.473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02249746v1</w:t>
-              </w:r>
-[...412 lines deleted...]
-                <w:t xml:space="preserve">halshs-02249674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEDH - Procédure - Délai</w:t>
               </w:r>
@@ -15319,51 +15319,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599030v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pagnucco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Denizot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gicquiaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591230v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05589210v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591235v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591226v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591223v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591237v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591243v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592003v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591764v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591752v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Garcia Villegas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591771v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591248v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591758v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591756v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592005v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592009v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591769v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591775v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591768v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Laverde" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592025v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592010v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592019v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592014v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592021v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592030v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592032v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584210v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580470v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478768v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478767v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573395v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580469v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573392v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573407v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328052v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047908v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478766v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571487v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047906v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197740v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573417v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573413v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328056v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328057v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197738v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047907v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478718v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571462v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328054v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328055v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478765v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478764v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197737v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573389v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895542v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571489v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773631v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551707v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571767v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667337v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571766v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773633v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667336v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571492v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895543v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667335v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571768v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773630v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551739v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947122v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947123v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571485v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267275v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057953v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571491v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460266v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04177202v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057951v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04618514v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947124v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057952v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460264v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04177203v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267277v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460265v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267276v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04177204v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551762v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737103v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825503v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737102v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825504v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737104v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737101v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737105v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664259v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664258v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737099v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603984v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603982v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407357v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407359v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274192v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407358v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191755v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191753v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191756v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603985v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191757v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191758v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274194v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191754v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603986v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603983v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274193v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544765v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02972848v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896203v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896201v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453097v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453096v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453048v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084579v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453098v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896202v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04618524v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544767v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084578v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084580v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02994076v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084577v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453099v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544763v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544766v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084576v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452914v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452912v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452909v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452974v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452973v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452913v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453035v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452910v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453038v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250212v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250211v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250138v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250136v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250210v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250325v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250264v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250265v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216421v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843357v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843360v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843469v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249894v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843512v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843516v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843511v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843473v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250063v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250061v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250062v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843515v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843359v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250064v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249673v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249748v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249683v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249747v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249742v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249684v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249677v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249746v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249743v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249678v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249789v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249675v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249788v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249674v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249679v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249672v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249845v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249842v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249790v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249681v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249682v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249676v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249680v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249844v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249575v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249343v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255772v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04618568v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580441v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580193v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580471v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05575863v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580439v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580192v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580626v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04618614v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05575855v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580641v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04618577v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580726v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04618617v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04618621v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580620v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551639v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551661v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599030v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pagnucco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Denizot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gicquiaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591230v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05589210v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591235v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591226v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591237v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591223v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591764v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591243v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591752v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Garcia Villegas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591771v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591758v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591248v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591756v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592005v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592009v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591769v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591775v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591768v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Laverde" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592025v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592010v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592019v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592014v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592021v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592030v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592032v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584210v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580470v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478768v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478767v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573395v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580469v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573392v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573407v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047908v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478766v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571487v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047906v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197740v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197739v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573417v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573413v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328056v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328057v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197738v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047907v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478718v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571462v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328054v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328055v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478765v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478764v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197737v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573389v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895542v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571489v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773631v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551707v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571767v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773633v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667336v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571766v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667337v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571492v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895543v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04667335v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571768v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773630v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551739v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947122v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947123v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571485v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571491v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460266v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04177202v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267275v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057953v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057951v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04618514v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057952v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947124v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460264v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04177203v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267277v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460265v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267276v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04177204v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551762v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737103v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737102v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825504v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825503v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737104v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737101v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737105v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664259v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664258v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737099v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603984v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603982v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407357v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407359v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274192v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407358v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191755v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191753v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191756v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603985v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191757v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191758v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274194v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191754v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603986v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603983v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274193v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544765v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453098v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453048v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453097v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453096v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896203v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896201v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02972848v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084579v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896202v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04618524v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544767v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084578v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084580v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02994076v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084577v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453099v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544763v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544766v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084576v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452914v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452912v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452909v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452974v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452973v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452913v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453035v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452910v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453038v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250212v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250211v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250138v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250136v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250210v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250325v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250264v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250265v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216421v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843357v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843360v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843469v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249894v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843512v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843511v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843473v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843516v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250063v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250061v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250062v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843515v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843359v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02250064v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249673v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249748v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249683v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249747v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249742v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249684v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249675v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249788v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249674v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249677v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249789v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249678v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249743v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249746v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249679v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249672v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249845v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249842v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249790v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249681v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249682v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249676v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249680v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249844v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249575v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02249343v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02255772v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04618568v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580441v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580193v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580471v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05575863v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580439v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580192v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580626v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04618614v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05575855v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580641v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04618577v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580726v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04618617v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04618621v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580620v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551639v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551661v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>