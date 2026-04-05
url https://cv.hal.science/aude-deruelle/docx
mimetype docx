--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1848,1063 +1848,1063 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Barante lecteur de Vitet, ou l’historien face au drame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4-2023, pp.927-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15960-5.p.0159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claudie Bernard, Le Passé recomposé. Le roman historique français du XIXe siècle, Classiques Garnier, 2021, 614 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1, pp.217-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04545737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...44 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dufour Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année balzacienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.17-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Dufour Philippe</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux de littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Jardins et littérature, XXXIV, pp.9-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de 1830 : Chateaubriand polémiste et historien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Voyager entre les mots et le monde. Itinéraires critiques offerts à Philippe Antoine,, pp.51-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Balzac Review / Revue Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Le Corps, pp.15-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10720-0.p.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La marche du progrès : autour d'une métaphore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts et Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aes.2044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux dictionnaires Flaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flaubert. Revue critique et génétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France et l’étranger. Les articles de politique extérieure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Balzac Review / Revue Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.121-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08262-0.p.0121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gaussen, L’Invention de l’histoire nationale en France. 1789-1848, Marseille, Éditions Gaussen, 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.145-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation des assemblées révolutionnaires dans le roman du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le roman parlementaire, 24, pp.23-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01496218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La machine à travers les genres littéraires au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TDC-Réseau Canopé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Balzac de Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société de Théophile Gautier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Gautier/ Balzac : parcours croisés, 37, pp.69-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01494974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Balzac d'Aragon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année balzacienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.17-25</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, Balzac, une référence pour le XXe siècle ?, 16 (1), pp.119-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/balz.016.0119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...713 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/balz.016.0119⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01494981v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01494974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galerie des Batailles et histoire-bataille</w:t>
               </w:r>
@@ -5414,1579 +5414,1579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Augustin Thierry, l’histoire pour mémoire. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aude Déruelle; Yann Potin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Augustin Thierry, l’histoire pour mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-17, 2018, 9782753575561</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Cousin Pons, roman de la fin ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aude Déruelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Honoré de Balzac. Le Cousin Pons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-11, 2018, 9782753575752</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lafcadio Hearn et le roman réaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Toshia Nakajima. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles perspectives pour les recherches sur Lafcadio Hearn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.18-27, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Augustin Thierry, l’histoire pour mémoire</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les spectres de la monarchie (sur Les Mille et un fantômes de Dumas)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Guinand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Daniel, es-tu là ? Mélanges fantomatiques en l’honneur de Daniel Sangsue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Baconnière, pp.17-28, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Augustin-Thierry : une famille de papiers (1856-2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Valenciennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Archives familiales des écrivains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.105-129, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Cent-Jours vus par l’historiographie romantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Labouret; Bernard Gendrel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cent-Jours vus de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.27-38, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les massacres de septembre à travers l’histoire et la fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marie Roulin; Corinne Saminadayar-Perrein. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fictions de la Révolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.183-194, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bibliophile Jacob : romans de mœurs, romans historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Magali Charreire; Marine Le Bail. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paul Lacroix, « L’homme-livre » du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 75, pp.113-124, 2016, Littératures, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/litteratures.725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Révolution autrement : décalages, décentrements, détours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aude Deruelle et Jean-Marie Roulin (dirs.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les romans de la Révolution : 1790-1912</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.239-266, 2014, Armand Colin- recherches, 978-2-200-60010-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01494817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un récit idéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Roulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Petitier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aude Deruelle et Jean-Marie Roulin (dirs.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les romans de la Révolution : 1790-1912</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin pp.217-238, 2014, Armand Colin - recherches, 978-2-200-60010-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01494816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique romanesque de l'événement : dates, lieux et grands hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Roulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aude Deruelle et Jean-Marie Roulin (dirs.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Romans de la Révolution : 1790-1912</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.151-184, 2014, Armand Colin - recherches, 978-2-200-60010-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01494813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le peuple parisien dans l'historiographie de la Révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Preiss, Jean-Marie-Privat, Jean-Claude Yon (dirs.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le peuple parisien au XIXe siècle : entre sciences et fictions : [actes du colloque, Paris, Musée Carnavalet, 4-5 novembre 2011]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.45-56, 2013, Formes et savoirs, 978-2-86820-502-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01496160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner Le Tournesol déchiré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Pernot (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boris Schreiber‎ : une œuvre dans les tourments du siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions universitaires de Dijon, pp.53-60, 2013, Écritures 978-2-36441-052-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01495998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conception de la fiction dans Les Martyrs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabienne Bercegol et Pierre Glaudes (dirs.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chateaubriand et le récit de fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.183-197, 2013, Rencontres. Série Études dix-neuviémistes, 978-2-8124-1716-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01496203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Comédie animale : le bestiaire balzacien. Préambule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aude Déruelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Comédie animale : le bestiaire balzacien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.7-17, 2018, 9782753575561</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groupe International de Recherches Balzaciennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, La Baconnière, pp.17-28, 2018</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enseignements de l'édition Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Takayuki Kamada et de Jacques Neefs (dirs.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Balzac et alii, génétiques croisées. Histoires d’éditions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.105-129, 2017</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01495941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La couleur du temps : Barbey et le roman historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Diaz (dir.); Centre de recherche Laslar, Université de Caen Basse-Normandie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Barbey d'Aurevilly en tous genres : actes du colloque tenu à l'Université de Caen, Saint-Sauveur-le-Vicomte et Valognes, 16-18 octobre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Caen, pp.81-92, 2011, 978-2-84133-368-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.27-38, 2017</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01495915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“La couleur du temps” : Barbey et le roman historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Barbey d’Aurevilly en tous genres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Caen, pp.81-92, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.183-194, 2017</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changer de rythme : note et digression (Histoire de la Révolution)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Michelet, rythme de la prose, rythme de l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.49-58, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fraternité dans Les Mystères du peuple de Sue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudie Bernard; Chantal Massol; Jean-Marie Roulin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adelphiques : soeurs et frères dans la littérature française du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kimé, pp.317-330, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...850 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784558v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03515045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'animal, alibi de l'histoire</w:t>
               </w:r>
@@ -8058,1338 +8058,1338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sur Catherine de Médicis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1255-1256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1148-1149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott, Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1201-1202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Napoléon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.892-894</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.579</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat de Mariage (Le)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.299-300</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.438-439</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.619-620</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.960</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fille de la Reine (La)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.545</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1097-1099</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.603-604</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milliard aux émigrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.839-840</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de bas de page</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.904</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Roi des merciers (Le)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03570092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peuple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1002-1003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03570084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révolution de 1789</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1129-1131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03570088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.773</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03570077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaccottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03570071v1</w:t>
-              </w:r>
-[...964 lines deleted...]
-                <w:t xml:space="preserve">hal-03570081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historiographie</w:t>
               </w:r>
@@ -11962,165 +11962,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les massacres de septembre à travers l’histoire et la fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fictions de la Révolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint-Étienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Balzac penseur de l'histoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Balzac penseur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405625v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03404755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lafcadio Hearn et le roman réaliste</w:t>
               </w:r>
@@ -13175,51 +13175,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D20F52E"/>
+    <w:nsid w:val="B7ADA64B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13406,51 +13406,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aude-deruelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057614695" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/7536144" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000110370919" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-orleans.fr/fr/polen/les-membres/les-membres-de-cepoc/aude-deruelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918001v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude D&#233;ruelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Vocino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Graceffa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924332v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405202v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/11068-book-08535141-9782745351418.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.la-pleiade.fr/Catalogue/GALLIMARD/Bibliotheque-de-la-Pleiade/Histoire-de-la-Revolution-francaise-I-II3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276795v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494807v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Roulin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/les-romans-de-la-revolution-1790-1912-9782200600105" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494803v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276782v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270694v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270698v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rullier-Theuret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276809v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Legoy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11389-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03336187v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Friederike Delouis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haugeard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Rideau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405198v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Diaz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barel-Moisan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Potin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406214v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409362v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tassel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409375v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Diaz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917985v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545737v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362071v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15960-5.p.0159" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514786v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Philippe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591238v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405452v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10720-0.p.0015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405109v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.2044" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405112v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08262-0.p.0121" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405934v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591369v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496218v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409211v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494981v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/balz.016.0119" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494974v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.169.0055" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494900v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494910v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494878v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514882v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514901v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3924-7.p.0041" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514935v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514986v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514981v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418079v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Aubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.923" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515078v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406212v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/balz.007.0361" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515191v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515285v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515266v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.11" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515250v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406208v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515324v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282152v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/balz.002.0113" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406221v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917988v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04492279v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9873/dechiffrer-la-tempete" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924344v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405483v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-mots-du-politique-1815-1848-introduction.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11389-8.p.0007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515331v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405573v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/8585/villes-en-guerre-au-xixe-siecle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405561v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.avm-verlag.de/detailview?no=L95477127" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383181v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03383197v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.18609" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405186v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11308-9.p.0291" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591258v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02409258v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405631v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/balzac-penseur-balzac-penseur-de-l-histoire.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07980-4.p.0101" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405516v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753575752/honore-de-balzac-le-cousin-pons" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405623v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405507v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/4936/augustin-thierry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405114v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405091v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405086v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404759v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405099v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.725" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494817v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494816v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Petitier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494813v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495998v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496160v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496203v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406218v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://balzac.cerilac.univ-paris-diderot.fr/bestiaire.html" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495941v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495915v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514852v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784558v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515045v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495933v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515065v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515105v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515089v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515156v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515196v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515274v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515246v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515236v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282172v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515306v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515313v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515232v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282184v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515319v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570092v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570084v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570088v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570077v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570071v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570096v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570091v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570094v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570079v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570064v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570057v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570062v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570068v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570082v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570073v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570087v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570065v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570098v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570081v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570070v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570086v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570053v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570093v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570080v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570055v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570069v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570061v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570074v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570095v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570089v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570078v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570067v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570063v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570051v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570058v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570085v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570075v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570097v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570054v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570090v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570060v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570059v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591352v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591354v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591347v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948469v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917997v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917994v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865238v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roussel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Venayre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405639v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405646v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405568v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405647v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405558v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404749v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405625v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404755v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405618v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405095v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404737v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404762v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404729v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406226v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405089v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405552v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406319v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406318v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406322v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406323v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406326v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404726v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aude-deruelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057614695" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/7536144" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000110370919" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-orleans.fr/fr/polen/les-membres/les-membres-de-cepoc/aude-deruelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918001v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude D&#233;ruelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Vocino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Graceffa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924332v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405202v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/11068-book-08535141-9782745351418.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.la-pleiade.fr/Catalogue/GALLIMARD/Bibliotheque-de-la-Pleiade/Histoire-de-la-Revolution-francaise-I-II3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276795v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494807v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Roulin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/les-romans-de-la-revolution-1790-1912-9782200600105" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494803v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276782v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270694v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270698v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rullier-Theuret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276809v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Legoy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11389-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03336187v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Friederike Delouis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haugeard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Rideau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405198v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Diaz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barel-Moisan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Potin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406214v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409362v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tassel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409375v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Diaz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917985v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362071v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15960-5.p.0159" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545737v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514786v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Philippe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591238v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405452v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10720-0.p.0015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405109v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.2044" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405934v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405112v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08262-0.p.0121" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591369v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496218v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409211v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494974v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494981v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/balz.016.0119" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.169.0055" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494900v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494910v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494878v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514882v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514901v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3924-7.p.0041" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514935v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514986v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514981v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418079v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Aubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.923" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515078v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406212v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/balz.007.0361" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515191v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515285v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515266v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.11" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515250v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406208v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515324v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282152v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/balz.002.0113" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406221v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917988v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04492279v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9873/dechiffrer-la-tempete" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924344v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405483v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-mots-du-politique-1815-1848-introduction.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11389-8.p.0007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515331v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405573v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/8585/villes-en-guerre-au-xixe-siecle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405561v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.avm-verlag.de/detailview?no=L95477127" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383181v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03383197v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.18609" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405186v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11308-9.p.0291" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591258v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02409258v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405631v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/balzac-penseur-balzac-penseur-de-l-histoire.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07980-4.p.0101" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405507v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/4936/augustin-thierry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405516v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753575752/honore-de-balzac-le-cousin-pons" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405623v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405114v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405091v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405086v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404759v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405099v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.725" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494817v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494816v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Petitier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494813v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496160v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495998v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496203v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406218v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://balzac.cerilac.univ-paris-diderot.fr/bestiaire.html" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495941v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495915v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514852v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515045v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784558v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495933v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515065v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515105v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515089v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515156v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515196v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515274v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515246v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515236v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282172v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515306v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515313v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515232v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282184v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515319v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570096v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570091v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570094v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570079v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570064v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570057v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570062v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570068v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570082v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570073v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570087v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570065v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570098v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570081v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570092v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570084v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570088v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570077v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570071v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570070v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570086v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570053v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570093v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570080v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570055v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570069v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570061v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570074v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570095v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570089v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570078v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570067v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570063v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570051v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570058v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570085v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570075v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570097v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570054v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570090v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570060v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570059v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591352v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591354v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591347v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948469v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917997v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917994v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865238v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roussel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Venayre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405639v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405646v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405568v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405647v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405558v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404749v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404755v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405625v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405618v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405095v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404737v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404762v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404729v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406226v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405089v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405552v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406319v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406318v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406322v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406323v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406326v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404726v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>