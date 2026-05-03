--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -366,51 +366,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Vocino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Graceffa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bouquins, A paraître</w:t>
+              <w:t xml:space="preserve">Bouquins, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1138,226 +1138,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rituels de la vie publique et privée du Moyen Âge à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Friederike Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Haugeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque "Rituels de la vie publique et privée du Moyen Âge à nos jours" (2017).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2021, 978-2-406-11487-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les mots du politique (1815-1848)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Legoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque "Les mots du politique (1815-1848)" (2017).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.196, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11389-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276809v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-03336187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le XIXe siècle face au futur</w:t>
               </w:r>
@@ -4329,51 +4329,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (48)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4436,3611 +4436,3684 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Balzac et le modèle encyclopédique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Bordas, P. Glaudes &amp; A. del Lungo dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Balzac et les disciplines du savoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.45-60, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« L’historien et le poète. Michelet face à l’Histoire des Girondins »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paule Petitier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déchiffrer la tempête. Michelet et la Révolution française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.35-45, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">halshs-04492279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Louis XI de Balzac : Maître Cornélius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corinne Saminadayar-Perrin; Claudie Bernard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire feuilletée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.183-194, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03924344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Legoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Mots du politique (1815-1848)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-16, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11389-8.p.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie ligérienne et berrichonne dans la Comédie humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lieux de mémoire en Centre-Val de Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.125-134, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villes en guerre dans le roman historique du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franck Estelman; Aurore Peyroles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villes en guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.35-45, 2024</w:t>
+              <w:t xml:space="preserve">, pp.165-175, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.183-194, 2022</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique du 10 août</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélien Aramini; Paule Petitier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Michelet hors frontière(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raconter la Révolution après la Commune (Sand, Hugo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die erinnerte Revolution – Mémoire(s) de la Révolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AVM edition</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.157-169, 2021, Romanische Studien Beihefte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décrire les mœurs, du tableau à l'encyclopédie : Les Français peints par eux-mêmes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Bourdeau; Jean-Luc Chappey; Julien Vincent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Encyclopédismes en France à l'ère des révolutions (1789-1850)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSHE Ledoux, pp.271-280., 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.18609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03383197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Civilisation et Révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabienne Bercegol; Didier Philippot; Éléonore Reverzy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relire Mauprat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.291-303, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11308-9.p.0291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balzac penseur de l'histoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francesco Spandri. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Balzac penseur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.101-114, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07980-4.p.0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révolutionner l'histoire. Génération 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yann Potin; Jean-François Sirinelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Générations historiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.19-32, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les années 1840 chez Balzac et Flaubert : représentation du présent, représentation du passé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gisèle Séginger; Juliette Azoulai. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flaubert. Histoire et étude de mœurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.19-28., 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Thierry, l’histoire pour mémoire. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aude Déruelle; Yann Potin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Augustin Thierry, l’histoire pour mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-17, 2018, 9782753575561</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cousin Pons, roman de la fin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aude Déruelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Honoré de Balzac. Le Cousin Pons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-11, 2018, 9782753575752</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lafcadio Hearn et le roman réaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Toshia Nakajima. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles perspectives pour les recherches sur Lafcadio Hearn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.18-27, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les spectres de la monarchie (sur Les Mille et un fantômes de Dumas)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Guinand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Daniel, es-tu là ? Mélanges fantomatiques en l’honneur de Daniel Sangsue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Baconnière, pp.17-28, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Augustin-Thierry : une famille de papiers (1856-2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Les Mots du politique (1815-1848)</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Valenciennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Archives familiales des écrivains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.105-129, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Cent-Jours vus par l’historiographie romantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Labouret; Bernard Gendrel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cent-Jours vus de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.27-38, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les massacres de septembre à travers l’histoire et la fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marie Roulin; Corinne Saminadayar-Perrein. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fictions de la Révolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.183-194, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bibliophile Jacob : romans de mœurs, romans historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Magali Charreire; Marine Le Bail. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paul Lacroix, « L’homme-livre » du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 75, pp.113-124, 2016, Littératures, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/litteratures.725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique romanesque de l'événement : dates, lieux et grands hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Roulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aude Deruelle et Jean-Marie Roulin (dirs.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Romans de la Révolution : 1790-1912</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.151-184, 2014, Armand Colin - recherches, 978-2-200-60010-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01494813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Révolution autrement : décalages, décentrements, détours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aude Deruelle et Jean-Marie Roulin (dirs.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les romans de la Révolution : 1790-1912</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.239-266, 2014, Armand Colin- recherches, 978-2-200-60010-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01494817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un récit idéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Roulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Petitier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aude Deruelle et Jean-Marie Roulin (dirs.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les romans de la Révolution : 1790-1912</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin pp.217-238, 2014, Armand Colin - recherches, 978-2-200-60010-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01494816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le peuple parisien dans l'historiographie de la Révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Preiss, Jean-Marie-Privat, Jean-Claude Yon (dirs.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le peuple parisien au XIXe siècle : entre sciences et fictions : [actes du colloque, Paris, Musée Carnavalet, 4-5 novembre 2011]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.45-56, 2013, Formes et savoirs, 978-2-86820-502-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01496160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner Le Tournesol déchiré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Pernot (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boris Schreiber‎ : une œuvre dans les tourments du siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions universitaires de Dijon, pp.53-60, 2013, Écritures 978-2-36441-052-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01495998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conception de la fiction dans Les Martyrs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabienne Bercegol et Pierre Glaudes (dirs.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chateaubriand et le récit de fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.183-197, 2013, Rencontres. Série Études dix-neuviémistes, 978-2-8124-1716-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01496203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Comédie animale : le bestiaire balzacien. Préambule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aude Déruelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Comédie animale : le bestiaire balzacien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groupe International de Recherches Balzaciennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, PUR, pp.125-134, 2021</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enseignements de l'édition Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Takayuki Kamada et de Jacques Neefs (dirs.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Balzac et alii, génétiques croisées. Histoires d’éditions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.165-175, 2021</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01495941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“La couleur du temps” : Barbey et le roman historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Barbey d’Aurevilly en tous genres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Caen, pp.81-92, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, pp.157-169, 2021, Romanische Studien Beihefte</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La couleur du temps : Barbey et le roman historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Diaz (dir.); Centre de recherche Laslar, Université de Caen Basse-Normandie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Barbey d'Aurevilly en tous genres : actes du colloque tenu à l'Université de Caen, Saint-Sauveur-le-Vicomte et Valognes, 16-18 octobre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Caen, pp.81-92, 2011, 978-2-84133-368-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, 2021</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01495915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changer de rythme : note et digression (Histoire de la Révolution)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Michelet, rythme de la prose, rythme de l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.49-58, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fraternité dans Les Mystères du peuple de Sue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudie Bernard; Chantal Massol; Jean-Marie Roulin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adelphiques : soeurs et frères dans la littérature française du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kimé, pp.317-330, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'animal, alibi de l'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paule Petitier (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'animal du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, pp.19-32, 2019</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01495933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le narratif à l’essai : de la Physiologie du mariage aux Petites misères de la vie conjugale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Balzac, l’aventure analytique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian Pirot, pp.79-90, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.19-28., 2019</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un tournant de la politique balzacienne : l’Introduction à Sur Catherine de Médicis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Balzac et le politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian Pirot, pp.45-56, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...83 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Historique et politique dans Les Mystères du peuple d’Eugène Sue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Formes du temps. Rythme, histoire, temporalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.81-94, 2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.7-17, 2018, 9782753575561</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relecture et illisibilité : Les Chouans de Balzac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Relecture de l’œuvre par ses écrivains mêmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kiimé, pp.173-186, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.7-11, 2018, 9782753575752</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Excommunié ou les apories du roman historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Balzac avant Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian Pirot, pp.139-135, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.18-27, 2018</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question des longueurs (Stendhal, Balzac, Dumas)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stendhal-Balzac-Dumas : un récit romantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUM, pp.203-217, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, La Baconnière, pp.17-28, 2018</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux de l’intertextualité dans les Fantaisies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Champfleury écrivain chercheur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.33-45, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les Augustin-Thierry : une famille de papiers (1856-2007)</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En marge du projet réaliste : les écritures du passé chez Balzac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une liberté orageuse. Balzac-Stendhal : moyen âge, renaissance, réforme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eurédit, pp.17-31, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Égypte, c’est tout sables. Balzac et le récit de voyage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Guyot; Chantal Massol. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voyager en France au temps du romantisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELLUG, pp.325-341, 2003, Voyager en France au temps du romantisme</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ironies et réalismes : le cas du récit balzacien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éric Bordas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ironies balzaciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian Pirot, p. 41-53, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tirades et tartines. Balzac et l’éloquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spectacles de la parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cahiers intempestifs, pp.265-290, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balzac et la pragmatique : narration et lois du discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, pp.105-129, 2017</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser avec Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian Pirot, pp.293-310, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.27-38, 2017</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glose et prose romanesque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Illusions perdues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUPS, pp.105-118, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.183-194, 2017</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balzac et les stratégies énonciatives du silence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Limites du langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.79-87, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...2061 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8050,3134 +8123,3134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cen dessus dessous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.230</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révolution de 1848</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1133-1134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonapartisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.181-182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1097-1099</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.603-604</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milliard aux émigrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.839-840</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de bas de page</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.904</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Napoléon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.892-894</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.960</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.579</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.438-439</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1148-1149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fille de la Reine (La)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.545</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.619-620</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott, Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1201-1202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur Catherine de Médicis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1255-1256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03570096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Roman historique</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat de Mariage (Le)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.1148-1149</w:t>
+              <w:t xml:space="preserve">, 2021, pp.299-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Scott, Walter</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roi des merciers (Le)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.1201-1202</w:t>
+              <w:t xml:space="preserve">, 2021, pp.1143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Napoléon</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peuple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.892-894</w:t>
+              <w:t xml:space="preserve">, 2021, pp.1002-1003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Genève</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révolution de 1789</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.579</w:t>
+              <w:t xml:space="preserve">, 2021, pp.1129-1131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Contrat de Mariage (Le)</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.299-300</w:t>
+              <w:t xml:space="preserve">, 2021, pp.773</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Émigration</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaccottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.438-439</w:t>
+              <w:t xml:space="preserve">, 2021, pp.667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Histoire</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Historiographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.619-620</w:t>
+              <w:t xml:space="preserve">, 2021, pp.626-628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Passé</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.960</w:t>
+              <w:t xml:space="preserve">, 2021, pp.1046</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fille de la Reine (La)</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.545</w:t>
+              <w:t xml:space="preserve">, 2021, pp.203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Réalisme</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saute-ruisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.1097-1099</w:t>
+              <w:t xml:space="preserve">, 2021, pp.1182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Guerre</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.603-604</w:t>
+              <w:t xml:space="preserve">, 2021, pp.897</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Milliard aux émigrés</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.839-840</w:t>
+              <w:t xml:space="preserve">, 2021, pp.388-389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Note de bas de page</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de France pittoresque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.904</w:t>
+              <w:t xml:space="preserve">, 2021, pp.620-621</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Roi des merciers (Le)</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chevalier, Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.1143</w:t>
+              <w:t xml:space="preserve">, 2021, pp.248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Peuple</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.1002-1003</w:t>
+              <w:t xml:space="preserve">, 2021, pp.605-606</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Révolution de 1789</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monarchie de Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.1129-1131</w:t>
+              <w:t xml:space="preserve">, 2021, pp.860-862</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Majorat</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lévy, Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.773</w:t>
+              <w:t xml:space="preserve">, 2021, pp.724</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jaccottet</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faubourg Saint-Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.667</w:t>
+              <w:t xml:space="preserve">, 2021, pp.511-512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Historiographie</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révolution de 1830</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.626-628</w:t>
+              <w:t xml:space="preserve">, 2021, pp.1131-1133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Présent</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.1046</w:t>
+              <w:t xml:space="preserve">, 2021, pp.79-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Café</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ananas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.203</w:t>
+              <w:t xml:space="preserve">, 2021, pp.70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Saute-ruisseau</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sue, Eugène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.1182</w:t>
+              <w:t xml:space="preserve">, 2021, pp.1250-1252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nemours</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pittoresque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.897</w:t>
+              <w:t xml:space="preserve">, 2021, pp.1020-1021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Digression</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loup-cervier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.388-389</w:t>
+              <w:t xml:space="preserve">, 2021, pp.749-750</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Histoire de France pittoresque</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.620-621</w:t>
+              <w:t xml:space="preserve">, 2021, pp.1395-1386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chevalier, Louis</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.248</w:t>
+              <w:t xml:space="preserve">, 2021, pp.367-369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.724</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré de Balzac à Saché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">250 Lieux. Personnages. Moments. Patrimoine en Beauce, Berry, Gâtinais, Perche, Sologne,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.259-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1250-1252</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personnages ligériens et berrichons de la Comédie humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">250 Lieux. Personnages. Moments. Patrimoine en Beauce, Berry, Gâtinais, Perche, Sologne,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.379</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1131-1133</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Thierry à Blois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">250 Lieux. Personnages. Moments. Patrimoine en Beauce, Berry, Gâtinais, Perche, Sologne,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.426-427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...1034 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11187,91 +11260,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site Augustin Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, https://archat.irht.cnrs.fr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11281,1833 +11354,1833 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le roman au temps du choléra : sur l’épidémie de 1832</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps du vivant, temps de la vie, temps de l’histoire. Mesures du monde dans le roman du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gisèle Séginger, Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cromwell romantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narrating Revolutionary Events in Cultural Memory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tobias Berneiser, Nov 2024, Siegen, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dire l’histoire, transcrire les archives : Augustin Thierry au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Venayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22ème Rendez-Vous de l’Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Roussel</w:t>
+                <w:t xml:space="preserve">hal-04865238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaping the Early Middle Ages in 19th-Century Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Medieval Congress de Leeds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Leeds, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les archives d’un aveugle : entre humanités numériques et disabilities studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel de la SDN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Southampton, Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les années 1840 chez Balzac et Flaubert : représentation du présent, représentation du passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flaubert historien des mœurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La digression : questions rhétoriques et perspectives poétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digressions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villes en guerre dans le roman historique du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villes en guerre au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Francfort, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raconter la Révolution après la Commune (Sand, Hugo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. Frankoromanisten­kongress. Guerre et paix. Crises et conflits – nouvelles perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Osnabrück, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les massacres de septembre à travers l’histoire et la fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fictions de la Révolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint-Étienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balzac penseur de l'histoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Balzac penseur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Rome, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lafcadio Hearn et le roman réaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles perspectives pour les recherches sur Lafcadio Hearn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Toyama, Japon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bibliophile Jacob : romans de mœurs, romans historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paul Lacroix, le “roman-histoire” du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décrire les mœurs, du tableau à l'encyclopédie : Les Français peints par eux-mêmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Encyclopédismes en France à l'ère des révolutions (1789-1850)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Cent-Jours vus par l’historiographie romantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cent-Jours vus par la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique du 10 août</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Michelet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Balzac de Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gautier/Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Thierry, héros familial et fondateur des Augustin-Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Potin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Blois, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Archives familiales des écrivains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Leeds, United Kingdom</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation des assemblées révolutionnaires dans le roman du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Roman parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Southampton, Royaume-Uni</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le peuple parisien dans l’historiographie de la Révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Peuple parisien au XIXe siècle : entre sciences et fictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Francfort, France</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conception de la fiction dans Les Martyrs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chateaubriand et le récit de fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Liège, Belgique</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner Le Tournesol déchiré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Boris Schreiber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Osnabrück, Allemagne</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enseignements de l'édition Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Balzac et la génétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’animal, alibi de l’histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’animal au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 7, Oct 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Saint-Étienne, France</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03406326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Égypte, c'est tout sables. Balzac et le récit de voyage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voyager en France au temps du romantisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2000, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...1047 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId234"/>
+      <w:footerReference w:type="default" r:id="rId235"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13175,51 +13248,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B7ADA64B"/>
+    <w:nsid w:val="43A39B5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13406,51 +13479,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aude-deruelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057614695" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/7536144" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000110370919" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-orleans.fr/fr/polen/les-membres/les-membres-de-cepoc/aude-deruelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918001v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude D&#233;ruelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Vocino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Graceffa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924332v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405202v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/11068-book-08535141-9782745351418.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.la-pleiade.fr/Catalogue/GALLIMARD/Bibliotheque-de-la-Pleiade/Histoire-de-la-Revolution-francaise-I-II3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276795v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494807v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Roulin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/les-romans-de-la-revolution-1790-1912-9782200600105" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494803v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276782v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270694v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270698v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rullier-Theuret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276809v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Legoy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11389-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03336187v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Friederike Delouis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haugeard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Rideau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405198v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Diaz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barel-Moisan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Potin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406214v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409362v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tassel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409375v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Diaz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917985v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362071v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15960-5.p.0159" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545737v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514786v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Philippe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591238v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405452v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10720-0.p.0015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405109v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.2044" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405934v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405112v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08262-0.p.0121" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591369v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496218v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409211v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494974v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494981v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/balz.016.0119" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.169.0055" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494900v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494910v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494878v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514882v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514901v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3924-7.p.0041" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514935v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514986v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514981v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418079v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Aubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.923" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515078v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406212v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/balz.007.0361" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515191v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515285v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515266v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.11" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515250v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406208v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515324v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282152v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/balz.002.0113" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406221v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917988v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04492279v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9873/dechiffrer-la-tempete" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924344v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405483v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-mots-du-politique-1815-1848-introduction.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11389-8.p.0007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515331v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405573v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/8585/villes-en-guerre-au-xixe-siecle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405561v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.avm-verlag.de/detailview?no=L95477127" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383181v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03383197v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.18609" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405186v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11308-9.p.0291" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591258v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02409258v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405631v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/balzac-penseur-balzac-penseur-de-l-histoire.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07980-4.p.0101" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405507v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/4936/augustin-thierry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405516v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753575752/honore-de-balzac-le-cousin-pons" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405623v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405114v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405091v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405086v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404759v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405099v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.725" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494817v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494816v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Petitier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494813v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496160v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495998v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496203v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406218v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://balzac.cerilac.univ-paris-diderot.fr/bestiaire.html" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495941v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495915v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514852v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515045v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784558v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495933v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515065v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515105v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515089v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515156v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515196v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515274v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515246v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515236v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282172v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515306v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515313v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515232v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282184v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515319v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570096v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570091v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570094v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570079v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570064v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570057v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570062v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570068v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570082v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570073v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570087v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570065v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570098v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570081v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570092v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570084v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570088v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570077v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570071v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570070v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570086v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570053v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570093v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570080v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570055v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570069v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570061v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570074v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570095v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570089v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570078v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570067v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570063v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570051v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570058v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570085v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570075v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570097v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570054v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570090v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570060v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570059v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591352v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591354v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591347v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948469v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917997v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917994v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865238v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roussel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Venayre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405639v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405646v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405568v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405647v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405558v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404749v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404755v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405625v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405618v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405095v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404737v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404762v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404729v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406226v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405089v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405552v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406319v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406318v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406322v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406323v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406326v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404726v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aude-deruelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057614695" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/7536144" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000110370919" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-orleans.fr/fr/polen/les-membres/les-membres-de-cepoc/aude-deruelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918001v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude D&#233;ruelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Vocino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Graceffa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924332v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405202v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/11068-book-08535141-9782745351418.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.la-pleiade.fr/Catalogue/GALLIMARD/Bibliotheque-de-la-Pleiade/Histoire-de-la-Revolution-francaise-I-II3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276795v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494807v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Roulin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/les-romans-de-la-revolution-1790-1912-9782200600105" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494803v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276782v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270694v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270698v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rullier-Theuret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03336187v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Friederike Delouis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haugeard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Rideau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276809v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Legoy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11389-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405198v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Diaz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barel-Moisan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Potin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406214v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409362v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tassel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409375v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Diaz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917985v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362071v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15960-5.p.0159" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545737v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514786v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Philippe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591238v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405452v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10720-0.p.0015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405109v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.2044" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405934v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405112v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08262-0.p.0121" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591369v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496218v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409211v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494974v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494981v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/balz.016.0119" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.169.0055" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494900v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494910v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494878v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514882v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514901v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3924-7.p.0041" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514935v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514986v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514981v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418079v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Aubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.923" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515078v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406212v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/balz.007.0361" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515191v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515285v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515266v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.11" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515250v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406208v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515324v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282152v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/balz.002.0113" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406221v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917988v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601213v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04492279v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9873/dechiffrer-la-tempete" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924344v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405483v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-mots-du-politique-1815-1848-introduction.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11389-8.p.0007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515331v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405573v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/8585/villes-en-guerre-au-xixe-siecle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383181v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405561v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.avm-verlag.de/detailview?no=L95477127" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03383197v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.18609" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405186v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11308-9.p.0291" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405631v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/balzac-penseur-balzac-penseur-de-l-histoire.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07980-4.p.0101" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591258v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02409258v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405507v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/4936/augustin-thierry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405516v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753575752/honore-de-balzac-le-cousin-pons" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405623v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405114v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405091v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405086v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404759v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405099v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.725" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494813v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494817v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494816v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Petitier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496160v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495998v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496203v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406218v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://balzac.cerilac.univ-paris-diderot.fr/bestiaire.html" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495941v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514852v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495915v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515045v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784558v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495933v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515065v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515156v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515105v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515089v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515196v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515274v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515246v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515236v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282184v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282172v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515306v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515313v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515232v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515319v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570060v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570090v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570059v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570087v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570065v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570098v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570081v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570079v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570082v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570064v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570062v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570091v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570073v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570068v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570094v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570096v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570057v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570092v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570084v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570088v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570077v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570071v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570070v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570086v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570053v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570093v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570080v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570055v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570069v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570061v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570067v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570078v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570074v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570063v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570089v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570058v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570051v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570095v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570085v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570075v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570097v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570054v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591352v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591354v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591347v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948469v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917997v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917994v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865238v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roussel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Venayre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405639v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405646v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404749v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405647v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405568v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405558v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404755v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405625v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405618v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405095v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404737v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404762v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404729v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406226v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405089v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405552v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406319v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406318v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406322v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406323v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406326v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404726v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>