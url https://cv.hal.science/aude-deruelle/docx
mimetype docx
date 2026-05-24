--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1138,403 +1138,403 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les mots du politique (1815-1848)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Legoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque "Les mots du politique (1815-1848)" (2017).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.196, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11389-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rituels de la vie publique et privée du Moyen Âge à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Friederike Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Haugeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque "Rituels de la vie publique et privée du Moyen Âge à nos jours" (2017).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2021, 978-2-406-11487-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Rideau</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, 2021, 978-2-406-11487-1</w:t>
+                <w:t xml:space="preserve">hal-03336187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Thierry, l'histoire pour mémoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque "Augustin Thierry entre histoire et mémoire" (2013).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.304, 2018, 978-2-7535-7556-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les mots du politique (1815-1848)</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03270636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le XIXe siècle face au futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Luis Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du Congrès de la SERD "Le XIXe siècle face au futur" (2016).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...60 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
-[...31 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03405198v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-03270636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Comédie animale : le bestiaire balzacien</w:t>
               </w:r>
@@ -1745,51 +1745,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1848,2504 +1848,2577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Bourdenet. L’Écriture de l’Histoire chez Mérimée. L’archive et l’archè. Classiques Garnier, 2022, 752 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (210), pp.117-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05628630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Barante lecteur de Vitet, ou l’historien face au drame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4-2023, pp.927-938. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15960-5.p.0159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15960-5.p.0159⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-04362071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Bernard, Le Passé recomposé. Le roman historique français du XIXe siècle, Classiques Garnier, 2021, 614 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.217-218</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1, pp.217-218</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dufour Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année balzacienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.17-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux de littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Jardins et littérature, XXXIV, pp.9-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de 1830 : Chateaubriand polémiste et historien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Voyager entre les mots et le monde. Itinéraires critiques offerts à Philippe Antoine,, pp.51-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Balzac Review / Revue Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Le Corps, pp.15-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10720-0.p.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La marche du progrès : autour d'une métaphore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts et Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aes.2044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France et l’étranger. Les articles de politique extérieure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Balzac Review / Revue Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.121-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08262-0.p.0121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux dictionnaires Flaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flaubert. Revue critique et génétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gaussen, L’Invention de l’histoire nationale en France. 1789-1848, Marseille, Éditions Gaussen, 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.145-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation des assemblées révolutionnaires dans le roman du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le roman parlementaire, 24, pp.23-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01496218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La machine à travers les genres littéraires au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TDC-Réseau Canopé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Balzac de Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société de Théophile Gautier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Gautier/ Balzac : parcours croisés, 37, pp.69-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01494974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Balzac d'Aragon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année balzacienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Balzac, une référence pour le XXe siècle ?, 16 (1), pp.119-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/balz.016.0119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01494981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galerie des Batailles et histoire-bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Peindre l’histoire, 169, pp.55-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rom.169.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01494868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le roman historique selon le bibliophile Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Œuvres et critiques. Revue internationale d'étude et de réception critique des œuvres littéraires de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Le Roman historique français, 34 (1), pp.27-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01494900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'histoire comme style : sur le Capitaine Fracasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société de Théophile Gautier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Théophile Gautier. Une écriture paradoxale de l'histoire, 34, pp.199-212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01494910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En avoir ou pas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Stendhalienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Stendhal et l'argent Varia, 10, pp.21-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01494878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinq-Mars ou la lecture de l’histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Alfred de Vigny romancier, pp.89-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de rire : Chronique du règne de Charles IX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Mérimée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.41-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3924-7.p.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stendhal et l’historiographie libérale : la représentation du peuple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Stendhalienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.241-258</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'usure des choses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année balzacienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.25-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question de l’histoire dans Les Martyrs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Chateaubriand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.83-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dufour Philippe</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Narratologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/narratologie.923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le roman balzacien entre histoire et mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année balzacienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.17-25</w:t>
+              <w:t xml:space="preserve">, 2007, pp.33-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le “singe de Walter Scott” ? L’Excommunié et Quentin Durward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année balzacienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Balzac et le roman philosophique, 7, pp.361-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/balz.007.0361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Voyager entre les mots et le monde. Itinéraires critiques offerts à Philippe Antoine,, pp.51-61</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cas du personnage historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année balzacienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.89-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La figure du voyageur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature et Nation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 28, pp.79-97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/aes.2044⟩</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les adresses au lecteur chez Balzac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Narratologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/narratologie.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refus balzacien de la note</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.141-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...73 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« “Un coup d’œil sur la papeterie”. Réflexions sur une digression »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 5, pp.159-165</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poétique balzacienne du pastiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année balzacienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.113-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/balz.002.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Le roman parlementaire, 24, pp.23-36</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujet et hors-sujet dans Ferragus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 56, pp.165-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1103</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un emploi de la métalepse narrative chez Balzac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 117, pp.17-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...1593 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4355,3765 +4428,3765 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chlodowig contre Clovis : Augustin Thierry et les noms propres en histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éric Bordas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le XIXe siècle en ses langages. Mélanges en l’honneur de Jacques-Philippe Saint-Gérand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.323-337., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balzac et le modèle encyclopédique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Bordas, P. Glaudes &amp; A. del Lungo dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Balzac et les disciplines du savoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.45-60, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05601213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’historien et le poète. Michelet face à l’Histoire des Girondins »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paule Petitier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déchiffrer la tempête. Michelet et la Révolution française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.35-45, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">halshs-04492279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Louis XI de Balzac : Maître Cornélius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corinne Saminadayar-Perrin; Claudie Bernard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire feuilletée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.183-194, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03924344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Legoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Mots du politique (1815-1848)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-16, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11389-8.p.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie ligérienne et berrichonne dans la Comédie humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lieux de mémoire en Centre-Val de Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.125-134, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villes en guerre dans le roman historique du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franck Estelman; Aurore Peyroles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villes en guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.35-45, 2024</w:t>
+              <w:t xml:space="preserve">, pp.165-175, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.183-194, 2022</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raconter la Révolution après la Commune (Sand, Hugo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die erinnerte Revolution – Mémoire(s) de la Révolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AVM edition</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.157-169, 2021, Romanische Studien Beihefte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique du 10 août</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélien Aramini; Paule Petitier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Michelet hors frontière(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décrire les mœurs, du tableau à l'encyclopédie : Les Français peints par eux-mêmes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Bourdeau; Jean-Luc Chappey; Julien Vincent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Encyclopédismes en France à l'ère des révolutions (1789-1850)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSHE Ledoux, pp.271-280., 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.18609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03383197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Civilisation et Révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabienne Bercegol; Didier Philippot; Éléonore Reverzy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relire Mauprat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.291-303, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11308-9.p.0291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révolutionner l'histoire. Génération 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yann Potin; Jean-François Sirinelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Générations historiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.19-32, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les années 1840 chez Balzac et Flaubert : représentation du présent, représentation du passé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gisèle Séginger; Juliette Azoulai. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flaubert. Histoire et étude de mœurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.19-28., 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balzac penseur de l'histoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francesco Spandri. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Balzac penseur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.101-114, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07980-4.p.0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les spectres de la monarchie (sur Les Mille et un fantômes de Dumas)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Guinand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Daniel, es-tu là ? Mélanges fantomatiques en l’honneur de Daniel Sangsue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Baconnière, pp.17-28, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Thierry, l’histoire pour mémoire. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aude Déruelle; Yann Potin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Augustin Thierry, l’histoire pour mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-17, 2018, 9782753575561</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cousin Pons, roman de la fin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aude Déruelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Honoré de Balzac. Le Cousin Pons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-11, 2018, 9782753575752</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lafcadio Hearn et le roman réaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Toshia Nakajima. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles perspectives pour les recherches sur Lafcadio Hearn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.18-27, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Cent-Jours vus par l’historiographie romantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Labouret; Bernard Gendrel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cent-Jours vus de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.27-38, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les massacres de septembre à travers l’histoire et la fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marie Roulin; Corinne Saminadayar-Perrein. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fictions de la Révolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.183-194, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Augustin-Thierry : une famille de papiers (1856-2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Les Mots du politique (1815-1848)</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Valenciennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Archives familiales des écrivains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.105-129, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bibliophile Jacob : romans de mœurs, romans historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Magali Charreire; Marine Le Bail. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paul Lacroix, « L’homme-livre » du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 75, pp.113-124, 2016, Littératures, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/litteratures.725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Révolution autrement : décalages, décentrements, détours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aude Deruelle et Jean-Marie Roulin (dirs.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les romans de la Révolution : 1790-1912</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.239-266, 2014, Armand Colin- recherches, 978-2-200-60010-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01494817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un récit idéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Roulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Petitier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aude Deruelle et Jean-Marie Roulin (dirs.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les romans de la Révolution : 1790-1912</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin pp.217-238, 2014, Armand Colin - recherches, 978-2-200-60010-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01494816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique romanesque de l'événement : dates, lieux et grands hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Roulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aude Deruelle et Jean-Marie Roulin (dirs.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Romans de la Révolution : 1790-1912</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.151-184, 2014, Armand Colin - recherches, 978-2-200-60010-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01494813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le peuple parisien dans l'historiographie de la Révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Preiss, Jean-Marie-Privat, Jean-Claude Yon (dirs.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le peuple parisien au XIXe siècle : entre sciences et fictions : [actes du colloque, Paris, Musée Carnavalet, 4-5 novembre 2011]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.45-56, 2013, Formes et savoirs, 978-2-86820-502-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01496160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner Le Tournesol déchiré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Pernot (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boris Schreiber‎ : une œuvre dans les tourments du siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions universitaires de Dijon, pp.53-60, 2013, Écritures 978-2-36441-052-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01495998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conception de la fiction dans Les Martyrs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabienne Bercegol et Pierre Glaudes (dirs.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chateaubriand et le récit de fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.183-197, 2013, Rencontres. Série Études dix-neuviémistes, 978-2-8124-1716-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01496203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Comédie animale : le bestiaire balzacien. Préambule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aude Déruelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Comédie animale : le bestiaire balzacien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groupe International de Recherches Balzaciennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, PUR, pp.125-134, 2021</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enseignements de l'édition Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Takayuki Kamada et de Jacques Neefs (dirs.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Balzac et alii, génétiques croisées. Histoires d’éditions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.165-175, 2021</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01495941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La couleur du temps : Barbey et le roman historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Diaz (dir.); Centre de recherche Laslar, Université de Caen Basse-Normandie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Barbey d'Aurevilly en tous genres : actes du colloque tenu à l'Université de Caen, Saint-Sauveur-le-Vicomte et Valognes, 16-18 octobre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Caen, pp.81-92, 2011, 978-2-84133-368-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, 2021</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01495915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“La couleur du temps” : Barbey et le roman historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Barbey d’Aurevilly en tous genres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Caen, pp.81-92, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, pp.157-169, 2021, Romanische Studien Beihefte</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changer de rythme : note et digression (Histoire de la Révolution)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Michelet, rythme de la prose, rythme de l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.49-58, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fraternité dans Les Mystères du peuple de Sue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudie Bernard; Chantal Massol; Jean-Marie Roulin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adelphiques : soeurs et frères dans la littérature française du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kimé, pp.317-330, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'animal, alibi de l'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paule Petitier (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'animal du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...83 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01495933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le narratif à l’essai : de la Physiologie du mariage aux Petites misères de la vie conjugale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Balzac, l’aventure analytique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian Pirot, pp.79-90, 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, pp.19-32, 2019</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Historique et politique dans Les Mystères du peuple d’Eugène Sue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Formes du temps. Rythme, histoire, temporalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.81-94, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.19-28., 2019</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relecture et illisibilité : Les Chouans de Balzac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Relecture de l’œuvre par ses écrivains mêmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kiimé, pp.173-186, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.7-17, 2018, 9782753575561</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un tournant de la politique balzacienne : l’Introduction à Sur Catherine de Médicis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Balzac et le politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian Pirot, pp.45-56, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.7-11, 2018, 9782753575752</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Excommunié ou les apories du roman historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Balzac avant Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian Pirot, pp.139-135, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.18-27, 2018</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question des longueurs (Stendhal, Balzac, Dumas)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stendhal-Balzac-Dumas : un récit romantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUM, pp.203-217, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, La Baconnière, pp.17-28, 2018</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux de l’intertextualité dans les Fantaisies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Champfleury écrivain chercheur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.33-45, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les Augustin-Thierry : une famille de papiers (1856-2007)</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En marge du projet réaliste : les écritures du passé chez Balzac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une liberté orageuse. Balzac-Stendhal : moyen âge, renaissance, réforme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eurédit, pp.17-31, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tirades et tartines. Balzac et l’éloquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spectacles de la parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cahiers intempestifs, pp.265-290, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ironies et réalismes : le cas du récit balzacien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éric Bordas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ironies balzaciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian Pirot, p. 41-53, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balzac et la pragmatique : narration et lois du discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Potin</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, pp.105-129, 2017</w:t>
+                <w:t xml:space="preserve">Claire Barel-Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser avec Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian Pirot, pp.293-310, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.27-38, 2017</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glose et prose romanesque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Illusions perdues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUPS, pp.105-118, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.183-194, 2017</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Égypte, c’est tout sables. Balzac et le récit de voyage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Guyot; Chantal Massol. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voyager en France au temps du romantisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELLUG, pp.325-341, 2003, Voyager en France au temps du romantisme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balzac et les stratégies énonciatives du silence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Limites du langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.79-87, 2002</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...1979 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8123,3134 +8196,3134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Historiographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.626-628</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur Catherine de Médicis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1255-1256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1148-1149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott, Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1201-1202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Napoléon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.892-894</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.579</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat de Mariage (Le)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.299-300</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.438-439</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.619-620</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.960</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fille de la Reine (La)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.545</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1097-1099</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.603-604</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milliard aux émigrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.839-840</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de bas de page</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.904</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roi des merciers (Le)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peuple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1002-1003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révolution de 1789</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1129-1131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majorat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.773</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaccottet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.667</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1046</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saute-ruisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.897</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.388-389</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de France pittoresque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.620-621</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chevalier, Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.248</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lévy, Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.724</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sue, Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1250-1252</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révolution de 1830</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1131-1133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monarchie de Juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.860-862</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.605-606</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faubourg Saint-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.511-512</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ananas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.79-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pittoresque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1020-1021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loup-cervier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.749-750</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1395-1386</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.367-369</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révolution de 1848</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1133-1134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cen dessus dessous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03570060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Révolution de 1848</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonapartisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Balzac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.1133-1134</w:t>
+              <w:t xml:space="preserve">, 2021, pp.181-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.181-182</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré de Balzac à Saché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">250 Lieux. Personnages. Moments. Patrimoine en Beauce, Berry, Gâtinais, Perche, Sologne,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.259-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1097-1099</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personnages ligériens et berrichons de la Comédie humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">250 Lieux. Personnages. Moments. Patrimoine en Beauce, Berry, Gâtinais, Perche, Sologne,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.379</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.603-604</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Thierry à Blois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">250 Lieux. Personnages. Moments. Patrimoine en Beauce, Berry, Gâtinais, Perche, Sologne,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.426-427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...2759 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11260,91 +11333,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site Augustin Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, https://archat.irht.cnrs.fr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11354,1833 +11427,1833 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le roman au temps du choléra : sur l’épidémie de 1832</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps du vivant, temps de la vie, temps de l’histoire. Mesures du monde dans le roman du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gisèle Séginger, Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cromwell romantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narrating Revolutionary Events in Cultural Memory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tobias Berneiser, Nov 2024, Siegen, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaping the Early Middle Ages in 19th-Century Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Medieval Congress de Leeds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Leeds, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dire l’histoire, transcrire les archives : Augustin Thierry au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Venayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22ème Rendez-Vous de l’Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Venayre</w:t>
+                <w:t xml:space="preserve">hal-04865238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les archives d’un aveugle : entre humanités numériques et disabilities studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel de la SDN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Southampton, Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villes en guerre dans le roman historique du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villes en guerre au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Francfort, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La digression : questions rhétoriques et perspectives poétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digressions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raconter la Révolution après la Commune (Sand, Hugo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. Frankoromanisten­kongress. Guerre et paix. Crises et conflits – nouvelles perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Osnabrück, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les années 1840 chez Balzac et Flaubert : représentation du présent, représentation du passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flaubert historien des mœurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les massacres de septembre à travers l’histoire et la fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fictions de la Révolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint-Étienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balzac penseur de l'histoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Balzac penseur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Rome, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lafcadio Hearn et le roman réaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles perspectives pour les recherches sur Lafcadio Hearn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Toyama, Japon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bibliophile Jacob : romans de mœurs, romans historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paul Lacroix, le “roman-histoire” du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décrire les mœurs, du tableau à l'encyclopédie : Les Français peints par eux-mêmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Encyclopédismes en France à l'ère des révolutions (1789-1850)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Cent-Jours vus par l’historiographie romantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cent-Jours vus par la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique du 10 août</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Michelet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Balzac de Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gautier/Balzac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Thierry, héros familial et fondateur des Augustin-Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Blois, France</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Archives familiales des écrivains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Leeds, United Kingdom</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation des assemblées révolutionnaires dans le roman du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Roman parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Southampton, Royaume-Uni</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conception de la fiction dans Les Martyrs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chateaubriand et le récit de fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le peuple parisien dans l’historiographie de la Révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Peuple parisien au XIXe siècle : entre sciences et fictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Liège, Belgique</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner Le Tournesol déchiré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Boris Schreiber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Francfort, France</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enseignements de l'édition Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Balzac et la génétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Osnabrück, Allemagne</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’animal, alibi de l’histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’animal au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 7, Oct 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Saint-Étienne, France</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03406326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Égypte, c'est tout sables. Balzac et le récit de voyage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voyager en France au temps du romantisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2000, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...1047 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId235"/>
+      <w:footerReference w:type="default" r:id="rId236"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13248,51 +13321,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43A39B5C"/>
+    <w:nsid w:val="DAE73281"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13479,51 +13552,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aude-deruelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057614695" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/7536144" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000110370919" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-orleans.fr/fr/polen/les-membres/les-membres-de-cepoc/aude-deruelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918001v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude D&#233;ruelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Vocino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Graceffa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924332v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405202v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/11068-book-08535141-9782745351418.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.la-pleiade.fr/Catalogue/GALLIMARD/Bibliotheque-de-la-Pleiade/Histoire-de-la-Revolution-francaise-I-II3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276795v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494807v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Roulin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/les-romans-de-la-revolution-1790-1912-9782200600105" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494803v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276782v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270694v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270698v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rullier-Theuret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03336187v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Friederike Delouis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haugeard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Rideau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276809v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Legoy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11389-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405198v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Diaz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barel-Moisan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Potin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406214v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409362v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tassel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409375v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Diaz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917985v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362071v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15960-5.p.0159" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545737v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514786v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Philippe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591238v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405452v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10720-0.p.0015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405109v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.2044" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405934v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405112v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08262-0.p.0121" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591369v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496218v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409211v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494974v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494981v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/balz.016.0119" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.169.0055" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494900v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494910v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494878v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514882v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514901v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3924-7.p.0041" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514935v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514986v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514981v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418079v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Aubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.923" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515078v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406212v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/balz.007.0361" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515191v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515285v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515266v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.11" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515250v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406208v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515324v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282152v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/balz.002.0113" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406221v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917988v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601213v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04492279v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9873/dechiffrer-la-tempete" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924344v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405483v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-mots-du-politique-1815-1848-introduction.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11389-8.p.0007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515331v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405573v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/8585/villes-en-guerre-au-xixe-siecle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383181v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405561v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.avm-verlag.de/detailview?no=L95477127" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03383197v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.18609" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405186v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11308-9.p.0291" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405631v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/balzac-penseur-balzac-penseur-de-l-histoire.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07980-4.p.0101" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591258v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02409258v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405507v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/4936/augustin-thierry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405516v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753575752/honore-de-balzac-le-cousin-pons" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405623v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405114v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405091v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405086v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404759v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405099v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.725" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494813v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494817v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494816v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Petitier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496160v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495998v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496203v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406218v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://balzac.cerilac.univ-paris-diderot.fr/bestiaire.html" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495941v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514852v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495915v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515045v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784558v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495933v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515065v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515156v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515105v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515089v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515196v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515274v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515246v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515236v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282184v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282172v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515306v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515313v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515232v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515319v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570060v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570090v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570059v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570087v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570065v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570098v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570081v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570079v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570082v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570064v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570062v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570091v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570073v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570068v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570094v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570096v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570057v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570092v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570084v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570088v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570077v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570071v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570070v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570086v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570053v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570093v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570080v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570055v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570069v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570061v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570067v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570078v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570074v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570063v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570089v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570058v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570051v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570095v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570085v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570075v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570097v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570054v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591352v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591354v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591347v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948469v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917997v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917994v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865238v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roussel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Venayre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405639v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405646v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404749v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405647v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405568v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405558v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404755v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405625v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405618v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405095v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404737v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404762v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404729v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406226v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405089v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405552v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406319v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406318v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406322v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406323v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406326v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404726v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aude-deruelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057614695" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/7536144" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000110370919" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-orleans.fr/fr/polen/les-membres/les-membres-de-cepoc/aude-deruelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918001v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude D&#233;ruelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Vocino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Graceffa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924332v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405202v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/11068-book-08535141-9782745351418.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.la-pleiade.fr/Catalogue/GALLIMARD/Bibliotheque-de-la-Pleiade/Histoire-de-la-Revolution-francaise-I-II3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276795v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494807v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Roulin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/les-romans-de-la-revolution-1790-1912-9782200600105" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494803v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276782v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270694v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270698v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rullier-Theuret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276809v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Legoy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11389-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03336187v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Friederike Delouis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haugeard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Rideau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03270636v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Potin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405198v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Diaz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barel-Moisan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406214v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409362v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tassel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409375v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Diaz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917985v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628630v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362071v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15960-5.p.0159" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545737v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514786v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Philippe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591238v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514839v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405452v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10720-0.p.0015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405109v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.2044" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405112v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08262-0.p.0121" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405934v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591369v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496218v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409211v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494974v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494981v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/balz.016.0119" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494868v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.169.0055" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494900v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494910v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494878v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514882v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514901v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3924-7.p.0041" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514935v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514986v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514981v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418079v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Aubert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.923" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515078v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406212v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/balz.007.0361" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515191v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515285v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515266v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.11" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515250v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406208v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282152v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/balz.002.0113" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515324v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406221v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917988v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601213v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04492279v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9873/dechiffrer-la-tempete" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924344v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405483v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-mots-du-politique-1815-1848-introduction.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11389-8.p.0007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515331v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405573v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/8585/villes-en-guerre-au-xixe-siecle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405561v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.avm-verlag.de/detailview?no=L95477127" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383181v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03383197v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.18609" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405186v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11308-9.p.0291" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591258v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02409258v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405631v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/balzac-penseur-balzac-penseur-de-l-histoire.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07980-4.p.0101" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405114v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405507v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/4936/augustin-thierry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405516v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753575752/honore-de-balzac-le-cousin-pons" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405623v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405086v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404759v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405091v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405099v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.725" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494817v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494816v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Petitier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494813v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496160v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495998v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496203v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406218v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://balzac.cerilac.univ-paris-diderot.fr/bestiaire.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495941v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495915v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514852v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515045v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784558v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495933v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515065v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515105v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515089v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515156v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515196v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515274v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515246v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515236v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515306v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282172v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515313v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515232v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282184v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515319v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570070v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570096v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570091v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570094v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570079v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570064v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570057v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570062v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570068v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570082v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570073v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570087v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570065v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570098v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570081v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570092v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570084v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570088v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570077v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570071v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570086v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570053v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570093v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570080v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570055v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570069v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570061v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570074v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570095v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570089v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570078v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570067v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570063v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570051v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570058v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570085v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570075v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570097v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570054v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570090v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570060v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570059v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591352v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591354v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591347v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948469v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917997v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917994v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405639v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865238v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roussel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Venayre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405646v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405568v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405647v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405558v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404749v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404755v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405625v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405618v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405095v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404737v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404762v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404729v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406226v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405089v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405552v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406318v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406319v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406322v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406323v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03406326v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404726v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>