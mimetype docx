--- v0 (2026-03-10)
+++ v1 (2026-04-16)
@@ -1978,226 +1978,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial. L’évaluation des résultats d’une recherche : l’importance des évaluateurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enseignement supérieur : mythes et réalités de la révolution digitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Ghozlane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Martinez</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 126, pp.28-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081197v1</w:t>
+                <w:t xml:space="preserve">hal-01508808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement supérieur : mythes et réalités de la révolution digitale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial. L’évaluation des résultats d’une recherche : l’importance des évaluateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Dumez</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vedran Capkun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (2), pp.7-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cca.222.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508808v1</w:t>
+                <w:t xml:space="preserve">hal-02081197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial. 20 ans de publications en CCA… et des projets pour encore 20 ans !</w:t>
               </w:r>
@@ -7123,51 +7123,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/auteurs/auteur/2711-deville.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hceres.fr/2l0BinN" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://theconversation.com/academic-all-star-game-episode-vi-la-recherche-entre-performance-et-performativite-123469" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422153v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chanut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Denis-R&#233;mis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814268v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04758994v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;net" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ventolini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110281v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564869v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonneveux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coutelle-Brillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Riviere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356699v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boisselier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381965v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bar.2023.101202" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904936v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ra&#239;es" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.12.017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580929v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dumez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126062v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatelain-Ponroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866024v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Bescos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foulquier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110021v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00486" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110025v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610025v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAAR-11-2016-0109" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627092v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081134v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Capkun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.232.0005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059905v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00162" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081186v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.233.0005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081211v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.223.0005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081197v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.222.0007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508808v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ghozlane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081192v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Piot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.221.0007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052603v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leleu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mar.2013.07.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD2JMVQV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745748v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joffre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Solle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Teller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582075v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Hubrecht" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Leleu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036840600949389" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008416v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dietsch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guerra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446369v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Valax" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raisin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356766v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904950v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#232;gre Emmanuelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904956v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Grevin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/disputatio-au-coeur-du-management" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.56663" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418495v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904928v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110058v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hood" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696126v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555106v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;net B&#233;net" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01442348v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filser" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814176v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866036v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamarque" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04513757v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110202v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110217v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110205v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695522v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696131v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698227v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696121v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698226v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mourey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698236v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761773v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542577v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870844v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524734v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761791v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Raies" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870887v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524740v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864356v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864949v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080220v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03476289v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080197v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01573688v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01573685v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068815v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080203v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188262v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060512v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002928v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Luu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118912v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leleu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Ferrier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581212v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009403v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081100v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/auteurs/auteur/2711-deville.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hceres.fr/2l0BinN" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://theconversation.com/academic-all-star-game-episode-vi-la-recherche-entre-performance-et-performativite-123469" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422153v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chanut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Denis-R&#233;mis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814268v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04758994v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;net" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ventolini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110281v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564869v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonneveux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coutelle-Brillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Riviere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356699v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boisselier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381965v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bar.2023.101202" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904936v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ra&#239;es" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.12.017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580929v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dumez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126062v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatelain-Ponroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866024v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Bescos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foulquier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110021v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00486" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110025v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610025v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAAR-11-2016-0109" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627092v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081134v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Capkun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.232.0005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059905v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00162" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081186v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.233.0005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081211v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.223.0005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508808v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ghozlane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081197v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.222.0007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081192v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Piot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.221.0007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052603v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leleu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mar.2013.07.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD2JMVQV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745748v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joffre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Solle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Teller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582075v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Hubrecht" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Leleu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036840600949389" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008416v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dietsch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guerra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446369v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Valax" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raisin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356766v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904950v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#232;gre Emmanuelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904956v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Grevin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/disputatio-au-coeur-du-management" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.56663" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418495v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904928v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110058v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hood" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696126v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555106v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;net B&#233;net" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01442348v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filser" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814176v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866036v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamarque" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04513757v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110202v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110217v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110205v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695522v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696131v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698227v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696121v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698226v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mourey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698236v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761773v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542577v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870844v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524734v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761791v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Raies" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870887v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524740v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864356v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864949v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080220v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03476289v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080197v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01573688v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01573685v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068815v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080203v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188262v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060512v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002928v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Luu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118912v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leleu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Ferrier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581212v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009403v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081100v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>