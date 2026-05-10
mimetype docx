--- v1 (2026-04-16)
+++ v2 (2026-05-10)
@@ -141,51 +141,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -420,184 +420,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04758994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi abattre l'université française ?</w:t>
+                <w:t xml:space="preserve">La disputio au coeur du management : vers la reconnaissance de la valeur du don</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03110281v1</w:t>
+                <w:t xml:space="preserve">hal-04696149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pourquoi abattre l'université française ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le low-cost : quelle réalité et quels enjeux?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonneveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Coutelle-Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -607,133 +708,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse de trajectoire par le discours : le cas Faber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Boisselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When a financially oriented performance measurement system supports hybrid collective sensemaking: The case of a cooperative bank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -752,1973 +853,1973 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Ventolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Accounting Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.101202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bar.2023.101202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turning non-financial performance measurements into financial performance: The usefulness of front-office staff incentive systems in hotels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Raïes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 142, pp.317-327. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbusres.2021.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transformation du secteur associatif. Une approche par les métaphores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Boisselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Administration n'est pas gestion : le cas de l'hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance et gestion : la revue d'échanges des dirigeants financiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 386, pp.51-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03126062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BSC and long-term deployment: an actors' perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Laurent Bescos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Foulquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of applied accounting research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02866024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise sanitaire et technocratie. Il existe DES modes de contrôle !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2020/8 (293), pp.197-204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rfg.2020.00486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise sanitaire et technocratie. A l’hôpital, contrôleurs et comptables entre sens et conscience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance et gestion : la revue d'échanges des dirigeants financiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 382, pp.45-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BSC inside a strategic management control package</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of applied accounting research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (1), pp.120-132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/JAAR-11-2016-0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire sens de l’évaluation : le cas du contrôle de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (1), pp.23-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03627092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial. Les jeux et enjeux des indices de citation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vedran Capkun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (2), pp.5-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cca.232.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stratégies low-cost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonneveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Coutelle-Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 43 (266), pp.71-87. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rfg.2017.00162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial. Les articles publiés dans CCA : entre rigueur et pertinence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vedran Capkun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (3), pp.5-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cca.233.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial. La contribution au champ CCA : une condition nécessaire à la publication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vedran Capkun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (3), pp.5-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cca.223.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement supérieur : mythes et réalités de la révolution digitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Ghozlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 126, pp.28-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial. L’évaluation des résultats d’une recherche : l’importance des évaluateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vedran Capkun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (2), pp.7-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cca.222.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial. 20 ans de publications en CCA… et des projets pour encore 20 ans !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vedran Capkun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (1), pp.7-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cca.221.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the performance of hierarchical organizations: an application to bank efficiency at the regional and branch levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management Accounting Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 25 (1), pp.30-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mar.2013.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01052603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de l'information financière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Solle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Teller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Cas en Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4, pp.9-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of trade area environment on bank's comparative advantages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Hubrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 40 (17), pp.2209-2219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00036840600949389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00582075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la performance des agences bancaires par une approche DEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Hubrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dietsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 8 (2), pp.133-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00008416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2728,1003 +2829,1003 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des récits de vie sur les logiques de management désenchanté et dégradé dans la fonction publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Valax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Raisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Honoré, H. Chalaye, M-N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le management désenchanté erreurs, et bullshit en management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chapitre 6, EMS, pp.105-120, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05446369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHAPITRE 6. DES RÉCITS DE VIE SUR LES LOGIQUES DE MANAGEMENT DÉSENCHANTÉ ET DÉGRADÉ DANS LA FONCTION PUBLIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Valax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">édition EMS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le management désenchanté: Erreurs, échecs et bullshit en management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, édition EMS, 2025, 978-2-37687-948-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiffres et décision - La part des pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nègre Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La disputatio au cœur du management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la reconnaissance de la valeur du don - Un parcours au sein de la section 06 du CNU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Aude Deville et al. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La disputatio au cœur du management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires d’Aix-Marseille Université - Presses universitaires de Provence (PUP)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.37-48, 2022, Travail et gouvernance, 9791032003640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pup.56663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la reconnaissance de la valeur du don</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonnet</w:t>
+                <w:t xml:space="preserve">Decentralization of Decisions and Governance of Risk in Cooperative Contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Ventolini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La disputatio au coeur du management: débats et controverses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presse Universitaire d'Aix-Marseille, 2022, 9791032003640</w:t>
+              <w:t xml:space="preserve">Contemporary Trends in European Cooperative Banking Sustainability, Governance, Digital Transformation, and Health Crisis Response</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418495v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralization of Decisions and Governance of Risk in Cooperative Contexts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bénet</w:t>
+                <w:t xml:space="preserve">Vers la reconnaissance de la valeur du don</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aude Deville. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contemporary Trends in European Cooperative Banking Sustainability, Governance, Digital Transformation, and Health Crisis Response</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">La disputatio au coeur du management: débats et controverses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presse Universitaire d'Aix-Marseille, 2022, 9791032003640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03904928v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La quête du sens des mesures de la performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Hood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Alain Burlaud, Stéphanie Chatelain-Ponroy, Patrick, Gibert, Madina Rigal (Coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grands Auteurs en Management Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition EMS, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Hood.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands auteurs en management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-2-37687-384-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques de gestion: un positionnement équivoque autour des valeurs de proximité - Chapitre 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Ventolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bénet Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deville, Aude; Lamarque, Eric; Michel, Géraldine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valeurs coopératives et nouvelles pratiques de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions EMS, management &amp; société, 2020, Gestion en liberté, 978-2-37687-375-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre rigueur et pertinence : comment formuler la question de recherche en sciences de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Filser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Des Garets, Christophe Fournier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Génération marketing et sciences de gestion : mélanges en l'honneur du Professeur Pierre-Louis Dubois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.117-135, 2016, 978-2-7178-6888-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3734,1099 +3835,1099 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ENSEIGNEMENT SUPÉRIEUR EN TRANSITION : PROPOSITIONS POUR L’AVENIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EDITIONS EMS, 2024, Agir et Décider, 978-2-37687-819-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs coopératives et nouvelles pratiques de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EMS, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lamarque</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02866036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vidéo (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle clanique vs contrôle par les croyances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise sanitaire et technocratie. Il existe DES modes de contrôle ! [Aude Deville]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation du contrôleur de gestion : savoirs et compétences multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Hood : La quête du sens des mesures de la performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le management des coopératives : spécificités et renouveau [Aude Deville,Damien Mourey]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser l'évaluation en gestion [Aude Deville et Stéphanie Chatelain-Ponroy]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“L’enseignement supérieur en transition” : « Une grande inquiétude émerge »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pierronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Meier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04513757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle de gestion est-il la vraie maladie de l’hôpital ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universitaires et universités : même combat !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabiliser sans contrôle ni sanction : sens et contresens au sein des universités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110205v1</w:t>
-              </w:r>
-[...480 lines deleted...]
-                <w:t xml:space="preserve">hal-04698236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la performance : Quelles leçons des banques coopératives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4855,237 +4956,237 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Journée d'étude en Contrôle de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les masters Contrôle de Gestion et Audit Organisationnel : une formation créatrice de valeurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+                <w:t xml:space="preserve">Une théorie positive contemporaine de la comptabilité : une analyse girardienne pour un autre « sens »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Boisselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’association des masters de contrôle de gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAE Nice, May 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">43ème Congrès de l’AFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542577v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une théorie positive contemporaine de la comptabilité : une analyse girardienne pour un autre « sens »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Boisselier</w:t>
+                <w:t xml:space="preserve">Les masters Contrôle de Gestion et Audit Organisationnel : une formation créatrice de valeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43ème Congrès de l’AFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’association des masters de contrôle de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Nice, May 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03870844v1</w:t>
+                <w:t xml:space="preserve">hal-04542577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When financially oriented PMS support hybridity: The case of a cooperative bank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5114,263 +5215,263 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Accounting Review Special Issue Workshop Hybrids’ Act-Ing for Multiple Values</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Giuseppe Grossi and Laurence Ferry, Oct 2021, Durham University Business School., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turning non-financial performance measurements into financial performance: The usefulness of front-office’s incentive systems in hotels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Raies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACIEK 2021 Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une théorie positive contemporaine de la comptabilité : une analyse de cas illustratif pour un autre « sens »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Boisselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1re Conférence francophone sur la recherche en comptabilité critique &amp; interprétative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When financially-oriented PMS support hybridity: The case of a cooperative bank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5399,73 +5500,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Interdisciplinary Perspectives on Accounting Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The legitimising use of interactive MCS: A study of employees’ perception and managerial intentions in a cooperative bank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5494,73 +5595,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th EIASM Conference on Performance Measurement and Management Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A game of mirrors: when Management Control Systems are legitimized by the users and vice versa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5589,168 +5690,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Management Control Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universiy of Roehampton, Jun 2019, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organizational performance and performance of the measurement system: an analysis of the actor “BSC”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Laurent Bescos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Foulquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire CCA Grand Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance measurement systems and internal legitimacy : The case of a hybrid organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5779,73 +5880,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 Management Control Association (MCA) Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE Ecole Universitaire de Management de Nice, Sep 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03476289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing legitimacy within the firm through Performance Measurement Systems: the levers of justification - The case of cooperative banks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5874,73 +5975,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd EGOS Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legitimacy within the firm: the case of cooperative banks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5953,184 +6054,184 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Ventolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Good Organization: Aspirations - Interventions - Struggles : 33rd EGOS (European Group of Organisation Studies) Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Copenhagen Business School (CBS), Jul 2017, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Critical Perspectives on Accounting Conference (CPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des sciences de l’administration de l’Université Laval (FSA ULaval), Jul 2017, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573688v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legitimacy within the firm: the case of cooperative banks</w:t>
+                <w:t xml:space="preserve">Managing legitimacy within the firm through Performance Measurement Systems: the levers of justification - The case of cooperative banks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Ventolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Perspectives on Accounting Conference (CPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté des sciences de l’administration de l’Université Laval (FSA ULaval), Jul 2017, Québec, Canada</w:t>
+              <w:t xml:space="preserve">2017 Critical Perspectives on Accounting (CPA) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573685v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing legitimacy within the firm through Performance Measurement Systems: the levers of justification - The case of cooperative banks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6143,706 +6244,706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Ventolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Critical Perspectives on Accounting (CPA) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">38th congress of the French Accouting Association (AFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068815v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing legitimacy within the firm through Performance Measurement Systems: the levers of justification - The case of cooperative banks</w:t>
+                <w:t xml:space="preserve">Legitimacy within the firm: the case of cooperative banks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Ventolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th congress of the French Accouting Association (AFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Poitiers, France</w:t>
+              <w:t xml:space="preserve">The Good Organization: Aspirations - Interventions - Struggles : 33rd EGOS (European Group of Organisation Studies) Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Copenhagen Business School (CBS), Jul 2017, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080203v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse descriptive de la mise en oeuvre du BSC : un point de vue d'acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Laurent Bescos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Foulquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité, Contrôle et Audit des invisibles, de l'informel et de l'imprévisible</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Toulouse, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balanced Scorecard and Business Model as strategic management tools package: the successful strategic alignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Conference on Performance Measurement and Management Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la performance des villes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Luu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34ème Congrès de l’Association Francophone de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance measures for hierarchical organizations: A decision support tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Ferrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème Congrès de l'AFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MESURE DE LA PERFORMANCE GLOBALE DES AGENCES BANCAIRES : UNE APPLICATION DE LA MÉTHODE DEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Hubrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité et Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, France. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00581212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la performance globale des agences bancaires : une application de la méthode DEA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Hubrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Francophone de Comptabilité, 26ème Congrès, Lille, 11-12-13 mai 2005, "Comptabilité et Connaissances"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00009403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6852,51 +6953,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ordres de valeurs d'une banque coopérative : une approche à travers le système de mesure de la performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6918,65 +7019,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Ventolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId149"/>
+      <w:footerReference w:type="default" r:id="rId150"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7123,51 +7224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/auteurs/auteur/2711-deville.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hceres.fr/2l0BinN" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://theconversation.com/academic-all-star-game-episode-vi-la-recherche-entre-performance-et-performativite-123469" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422153v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chanut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Denis-R&#233;mis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814268v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04758994v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;net" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ventolini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110281v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564869v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonneveux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coutelle-Brillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Riviere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356699v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boisselier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381965v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bar.2023.101202" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904936v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ra&#239;es" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.12.017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580929v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dumez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126062v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatelain-Ponroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866024v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Bescos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foulquier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110021v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00486" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110025v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610025v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAAR-11-2016-0109" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627092v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081134v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Capkun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.232.0005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059905v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00162" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081186v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.233.0005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081211v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.223.0005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508808v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ghozlane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081197v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.222.0007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081192v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Piot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.221.0007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052603v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leleu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mar.2013.07.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD2JMVQV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745748v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joffre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Solle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Teller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582075v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Hubrecht" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Leleu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036840600949389" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008416v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dietsch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guerra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446369v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Valax" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raisin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356766v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904950v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#232;gre Emmanuelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904956v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Grevin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/disputatio-au-coeur-du-management" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.56663" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418495v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904928v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110058v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hood" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696126v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555106v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;net B&#233;net" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01442348v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filser" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814176v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866036v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamarque" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04513757v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110202v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110217v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110205v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695522v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696131v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698227v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696121v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698226v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mourey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698236v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761773v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542577v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870844v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524734v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761791v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Raies" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870887v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524740v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864356v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864949v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080220v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03476289v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080197v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01573688v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01573685v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068815v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080203v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188262v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060512v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002928v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Luu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118912v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leleu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Ferrier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581212v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009403v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081100v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/auteurs/auteur/2711-deville.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hceres.fr/2l0BinN" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://theconversation.com/academic-all-star-game-episode-vi-la-recherche-entre-performance-et-performativite-123469" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422153v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chanut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Denis-R&#233;mis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814268v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04758994v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;net" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ventolini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696149v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Grevin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110281v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564869v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonneveux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coutelle-Brillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Riviere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356699v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boisselier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381965v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bar.2023.101202" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904936v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ra&#239;es" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.12.017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580929v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dumez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126062v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatelain-Ponroy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866024v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Bescos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foulquier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110021v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00486" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110025v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610025v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JAAR-11-2016-0109" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627092v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081134v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Capkun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.232.0005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059905v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00162" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081186v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.233.0005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081211v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.223.0005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508808v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ghozlane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081197v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.222.0007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081192v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berland" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Piot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.221.0007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052603v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leleu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mar.2013.07.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD2JMVQV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745748v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joffre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Solle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Teller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582075v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Hubrecht" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Leleu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036840600949389" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008416v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dietsch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guerra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446369v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Valax" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raisin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356766v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904950v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#232;gre Emmanuelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904956v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/disputatio-au-coeur-du-management" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.56663" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904928v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418495v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110058v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hood" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696126v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555106v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;net B&#233;net" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01442348v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filser" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814176v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866036v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamarque" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695522v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698227v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696131v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696121v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698226v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mourey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698236v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04513757v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110202v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110217v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110205v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761773v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870844v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542577v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524734v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761791v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Raies" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870887v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524740v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864356v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864949v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080220v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03476289v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080197v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01573685v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068815v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080203v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01573688v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188262v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060512v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002928v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Luu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118912v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leleu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Ferrier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581212v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009403v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081100v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>