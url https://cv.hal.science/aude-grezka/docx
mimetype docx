--- v0 (2026-03-09)
+++ v1 (2026-05-03)
@@ -528,51 +528,51 @@
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/li.00050.gre⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03170886v1</w:t>
+                <w:t xml:space="preserve">hal-04176138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité et traitement automatique des langues</w:t>
               </w:r>
@@ -606,51 +606,51 @@
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/li.00050.gre⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04176138v1</w:t>
+                <w:t xml:space="preserve">hal-03170886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description de quelques procédés linguistiques de l’ironie, par le biais des tweets sur les transports en commun en français et en polonais</w:t>
               </w:r>
@@ -1310,191 +1310,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classes et relations sémantiques : l’exemple du verbe regarder</w:t>
+                <w:t xml:space="preserve">凝結表現の記述のための方法論的ツールの開発</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Grezka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hareo Takada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai Kijima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neophilologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Etudes sémantico-syntaxiques des langues romanes, 20</w:t>
+              <w:t xml:space="preserve"> 言語の普遍性と個別性</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.21-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656555v1</w:t>
+                <w:t xml:space="preserve">hal-02362323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">凝結表現の記述のための方法論的ツールの開発</w:t>
+                <w:t xml:space="preserve">Classes et relations sémantiques : l’exemple du verbe regarder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Grezka</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ai Kijima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 言語の普遍性と個別性</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.21-33</w:t>
+              <w:t xml:space="preserve">Neophilologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Etudes sémantico-syntaxiques des langues romanes, 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362323v1</w:t>
+                <w:t xml:space="preserve">hal-03656555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions de philosophie de la perception sous la loupe de la linguistique : regard croisé</w:t>
               </w:r>
@@ -2262,191 +2262,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChêneTAL: plate-forme d'intégration d'outils de traitement automatique des langues</w:t>
+                <w:t xml:space="preserve">Percevoir, identifier l’ironie sur les réseaux sociaux - le rôle du contexte?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Grezka</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Charnois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier. XXIVe École Doctorale des Pays de Vysegràd</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Cracovie, Pologne</w:t>
+              <w:t xml:space="preserve">IdEx Symposium 2021 - PerceptiO La perception et le vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772078v1</w:t>
+                <w:t xml:space="preserve">hal-03772086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percevoir, identifier l’ironie sur les réseaux sociaux - le rôle du contexte?</w:t>
+                <w:t xml:space="preserve">ChêneTAL: plate-forme d'intégration d'outils de traitement automatique des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Grezka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Garcia Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charnois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IdEx Symposium 2021 - PerceptiO La perception et le vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Atelier. XXIVe École Doctorale des Pays de Vysegràd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Cracovie, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772086v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tweetaneuse : Fouille de motifs en caractères et plongement lexical à l’assaut du deft 2017</w:t>
               </w:r>
@@ -2974,247 +2974,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00685880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des domaines aux classes sémantiques : l'exemple des verbes de</w:t>
+                <w:t xml:space="preserve">Unité et classes de verbes : l'exemple des verbes de mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Grezka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Viguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des domaines aux classes sémantiques : l'exemple des verbes de</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Sousse, Tunisie. pp. 153-170</w:t>
+              <w:t xml:space="preserve">9èmes journées scientifiques du réseau LTT sur la notion d'unité en sciences du langage : aspects lexicales, terminologiques et traductologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00170125v1</w:t>
+                <w:t xml:space="preserve">halshs-00685889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les unités polylexicales : entre figement absolu et figement relatif</w:t>
+                <w:t xml:space="preserve">Des domaines aux classes sémantiques : l'exemple des verbes de</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Grezka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les unités polylexicales : entre figement absolu et figement relatif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Villetaneuse, France</w:t>
+              <w:t xml:space="preserve">Des domaines aux classes sémantiques : l'exemple des verbes de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Sousse, Tunisie. pp. 153-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00685884v1</w:t>
+                <w:t xml:space="preserve">halshs-00170125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unité et classes de verbes : l'exemple des verbes de mouvement</w:t>
+                <w:t xml:space="preserve">Les unités polylexicales : entre figement absolu et figement relatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Grezka</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Viguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes journées scientifiques du réseau LTT sur la notion d'unité en sciences du langage : aspects lexicales, terminologiques et traductologiques</w:t>
+              <w:t xml:space="preserve">Les unités polylexicales : entre figement absolu et figement relatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00685889v1</w:t>
+                <w:t xml:space="preserve">halshs-00685884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La base &amp;quot; Métalangue &amp;quot; : remarques méthodologiques</w:t>
               </w:r>
@@ -3899,230 +3899,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChêneTALPlateforme d’expérimentation sur des outils de traitement automatique des langues et d’intelligence artificielle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ChêneTAL. Plateforme d’expérimentation sur des outils de traitement automatique des langues et d’intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Garcia Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Grezka</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jorge Garcia Flores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée plateformes USPN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Bobigny, France</w:t>
+              <w:t xml:space="preserve">Symposium annuel du Label EFL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772101v1</w:t>
+                <w:t xml:space="preserve">hal-03710211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChêneTAL. Plateforme d’expérimentation sur des outils de traitement automatique des langues et d’intelligence artificielle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">ChêneTALPlateforme d’expérimentation sur des outils de traitement automatique des langues et d’intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Grezka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Garcia Flores</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Grezka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium annuel du Label EFL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée plateformes USPN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Bobigny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710211v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description linguistique et détection automatique de l’ironie dans les tweets en français et en polonais (Polonium n° 40587VB)</w:t>
               </w:r>
@@ -4691,51 +4691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Grezka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Soler Cifuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Garcia Flores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mireia López-Simó; Pedro Mogorrón Huerta; Analía Cuadrado Rey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Referencias culturales: Retos en la traducción de la fraseología y del lenguaje de especialidad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43 (1-19), John Benjamins Publishing Company, 2024</w:t>
@@ -5963,51 +5963,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FADE7DD5"/>
+    <w:nsid w:val="0F96DCF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6194,51 +6194,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aude-grezka" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4582-3428" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112719120" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lipn.univ-paris13.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575397v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Grezka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31261/NEO.2023.35.10" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Nizio&#322;ek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060072v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31261/NEO.2022.34.09" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170886v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00050.gre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176138v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362024v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Buscaldi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/strop.2019.461.003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362012v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Reforgiato Recupero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehwish Alam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farideh Tavazoee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCI.2019.2937614" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362392v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hareo Takada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Kijima" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362073v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.3105" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362364v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32725/eer.2017.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370848v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Viguier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.186.0137" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362163v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.186.0185" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656555v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362323v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331873v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fasciolo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101754v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3689-5.p.0261" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685933v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4146-2.p.0265" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685925v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4143-1.p.0239" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410822v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410734v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Buvet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153912v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22210/suvlin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481387v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arias" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Boudarga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629845v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ladreyt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239; Kijima" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419105001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772078v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garcia Flores" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772086v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362125v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443197v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cartier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mathieu-Colas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685965v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685872v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685874v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710182v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685880v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170125v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685884v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685889v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685957v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685953v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685952v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685855v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685851v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153923v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170126v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154743v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411051v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueda Qorrasi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantina Gishti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772101v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin David" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710211v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461521v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710194v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112657v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Temmar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/les-sciences-du-langage-en-europe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411392v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_polysemie_des_verbes_de_perception_visuelle_aude_grezka-9782296079205-28323.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552504v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.diffusiontheses.fr/52083-these-de-grezka-aude.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04525597v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099296v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Soler Cifuentes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362454v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cahiers-de-lexicologie-2016-1-n-108-phraseologie-et-linguistique-appliquee-la-ressource-multilingue-fixiss-figement-et-sequences-adverbiales.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362214v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Hajok" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-02674-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331881v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=70972" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685760v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685941v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685939v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Martin-Berthet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03552452v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172736v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532111v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176133v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mogorron Huerta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Navarro-Brotons" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00044.int" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362048v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411013v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aude-grezka" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4582-3428" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112719120" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lipn.univ-paris13.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575397v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Grezka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31261/NEO.2023.35.10" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Nizio&#322;ek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060072v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31261/NEO.2022.34.09" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176138v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00050.gre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170886v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362024v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Buscaldi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/strop.2019.461.003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362012v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Reforgiato Recupero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehwish Alam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farideh Tavazoee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCI.2019.2937614" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362392v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hareo Takada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Kijima" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362073v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.3105" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362364v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32725/eer.2017.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370848v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Viguier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.186.0137" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362163v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.186.0185" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362323v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656555v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331873v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fasciolo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101754v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3689-5.p.0261" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685933v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4146-2.p.0265" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685925v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4143-1.p.0239" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410822v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410734v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Buvet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153912v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22210/suvlin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481387v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arias" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Boudarga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629845v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ladreyt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239; Kijima" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419105001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772086v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772078v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garcia Flores" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362125v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443197v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cartier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mathieu-Colas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685965v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685872v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685874v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710182v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685880v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685889v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170125v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685884v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685957v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685953v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685952v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685855v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685851v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153923v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170126v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154743v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411051v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueda Qorrasi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantina Gishti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710211v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772101v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin David" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461521v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710194v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112657v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Temmar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/les-sciences-du-langage-en-europe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411392v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_polysemie_des_verbes_de_perception_visuelle_aude_grezka-9782296079205-28323.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552504v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.diffusiontheses.fr/52083-these-de-grezka-aude.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04525597v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099296v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Soler Cifuentes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362454v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cahiers-de-lexicologie-2016-1-n-108-phraseologie-et-linguistique-appliquee-la-ressource-multilingue-fixiss-figement-et-sequences-adverbiales.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362214v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Hajok" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-02674-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331881v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=70972" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685760v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685941v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685939v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Martin-Berthet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03552452v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172736v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532111v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176133v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mogorron Huerta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Navarro-Brotons" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00044.int" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362048v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411013v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>