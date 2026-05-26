--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -528,51 +528,51 @@
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/li.00050.gre⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04176138v1</w:t>
+                <w:t xml:space="preserve">hal-03170886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité et traitement automatique des langues</w:t>
               </w:r>
@@ -606,51 +606,51 @@
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/li.00050.gre⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03170886v1</w:t>
+                <w:t xml:space="preserve">hal-04176138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description de quelques procédés linguistiques de l’ironie, par le biais des tweets sur les transports en commun en français et en polonais</w:t>
               </w:r>
@@ -1050,196 +1050,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morfetik, un dictionnaire morphologique : illustration avec le lexique de la perception.</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Grezka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Viguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Echo des études romanes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32725/eer.2017.007⟩</w:t>
+              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N° 186 (2), pp. 137-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ela.186.0137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362364v1</w:t>
+                <w:t xml:space="preserve">hal-02370848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Morfetik, un dictionnaire morphologique : illustration avec le lexique de la perception.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Grezka</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Viguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, N° 186 (2), pp. 137-140. </w:t>
+              <w:t xml:space="preserve">Echo des études romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vol. XIII (Num. 1 2017), pp. 89-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ela.186.0137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.32725/eer.2017.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370848v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du figement au défigement : la reconnaissance de néologismes polylexicaux</w:t>
               </w:r>
@@ -1310,191 +1310,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">凝結表現の記述のための方法論的ツールの開発</w:t>
+                <w:t xml:space="preserve">Classes et relations sémantiques : l’exemple du verbe regarder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Grezka</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ai Kijima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 言語の普遍性と個別性</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.21-33</w:t>
+              <w:t xml:space="preserve">Neophilologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Etudes sémantico-syntaxiques des langues romanes, 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362323v1</w:t>
+                <w:t xml:space="preserve">hal-03656555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classes et relations sémantiques : l’exemple du verbe regarder</w:t>
+                <w:t xml:space="preserve">凝結表現の記述のための方法論的ツールの開発</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Grezka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hareo Takada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai Kijima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neophilologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Etudes sémantico-syntaxiques des langues romanes, 20</w:t>
+              <w:t xml:space="preserve"> 言語の普遍性と個別性</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.21-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656555v1</w:t>
+                <w:t xml:space="preserve">hal-02362323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions de philosophie de la perception sous la loupe de la linguistique : regard croisé</w:t>
               </w:r>
@@ -2262,191 +2262,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percevoir, identifier l’ironie sur les réseaux sociaux - le rôle du contexte?</w:t>
+                <w:t xml:space="preserve">ChêneTAL: plate-forme d'intégration d'outils de traitement automatique des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Grezka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Garcia Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charnois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IdEx Symposium 2021 - PerceptiO La perception et le vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Atelier. XXIVe École Doctorale des Pays de Vysegràd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Cracovie, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772086v1</w:t>
+                <w:t xml:space="preserve">hal-03772078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChêneTAL: plate-forme d'intégration d'outils de traitement automatique des langues</w:t>
+                <w:t xml:space="preserve">Percevoir, identifier l’ironie sur les réseaux sociaux - le rôle du contexte?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Grezka</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Charnois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier. XXIVe École Doctorale des Pays de Vysegràd</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Cracovie, Pologne</w:t>
+              <w:t xml:space="preserve">IdEx Symposium 2021 - PerceptiO La perception et le vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772078v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tweetaneuse : Fouille de motifs en caractères et plongement lexical à l’assaut du deft 2017</w:t>
               </w:r>
@@ -2616,96 +2616,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du projet FixISS</w:t>
+                <w:t xml:space="preserve">Le figement total : la question des adverbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Grezka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire donné à l'Université Pédagogique de Cracovie, Pologne.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Cracovie, Pologne</w:t>
+              <w:t xml:space="preserve">Le figement total : la question des adverbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Alicante, Espagne. pp. 00-00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00685965v1</w:t>
+                <w:t xml:space="preserve">halshs-00685874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations sémantiques : les co-textes</w:t>
               </w:r>
@@ -2754,96 +2754,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00685872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le figement total : la question des adverbes</w:t>
+                <w:t xml:space="preserve">Présentation du projet FixISS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Grezka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le figement total : la question des adverbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Alicante, Espagne. pp. 00-00</w:t>
+              <w:t xml:space="preserve">Séminaire donné à l'Université Pédagogique de Cracovie, Pologne.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Cracovie, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00685874v1</w:t>
+                <w:t xml:space="preserve">halshs-00685965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a database of French frozen adverbial phrases</w:t>
               </w:r>
@@ -2974,247 +2974,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00685880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unité et classes de verbes : l'exemple des verbes de mouvement</w:t>
+                <w:t xml:space="preserve">Des domaines aux classes sémantiques : l'exemple des verbes de</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Grezka</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Viguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes journées scientifiques du réseau LTT sur la notion d'unité en sciences du langage : aspects lexicales, terminologiques et traductologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Villetaneuse, France</w:t>
+              <w:t xml:space="preserve">Des domaines aux classes sémantiques : l'exemple des verbes de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Sousse, Tunisie. pp. 153-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00685889v1</w:t>
+                <w:t xml:space="preserve">halshs-00170125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des domaines aux classes sémantiques : l'exemple des verbes de</w:t>
+                <w:t xml:space="preserve">Les unités polylexicales : entre figement absolu et figement relatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Grezka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des domaines aux classes sémantiques : l'exemple des verbes de</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Sousse, Tunisie. pp. 153-170</w:t>
+              <w:t xml:space="preserve">Les unités polylexicales : entre figement absolu et figement relatif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00170125v1</w:t>
+                <w:t xml:space="preserve">halshs-00685884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les unités polylexicales : entre figement absolu et figement relatif</w:t>
+                <w:t xml:space="preserve">Unité et classes de verbes : l'exemple des verbes de mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Grezka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Viguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les unités polylexicales : entre figement absolu et figement relatif</w:t>
+              <w:t xml:space="preserve">9èmes journées scientifiques du réseau LTT sur la notion d'unité en sciences du langage : aspects lexicales, terminologiques et traductologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00685884v1</w:t>
+                <w:t xml:space="preserve">halshs-00685889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La base &amp;quot; Métalangue &amp;quot; : remarques méthodologiques</w:t>
               </w:r>
@@ -3899,230 +3899,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChêneTAL. Plateforme d’expérimentation sur des outils de traitement automatique des langues et d’intelligence artificielle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ChêneTALPlateforme d’expérimentation sur des outils de traitement automatique des langues et d’intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Grezka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thierry Charnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jorge Garcia Flores</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Grezka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium annuel du Label EFL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée plateformes USPN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Bobigny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03710211v1</w:t>
+                <w:t xml:space="preserve">hal-03772101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChêneTALPlateforme d’expérimentation sur des outils de traitement automatique des langues et d’intelligence artificielle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ChêneTAL. Plateforme d’expérimentation sur des outils de traitement automatique des langues et d’intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Garcia Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Grezka</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jorge Garcia Flores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée plateformes USPN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Bobigny, France</w:t>
+              <w:t xml:space="preserve">Symposium annuel du Label EFL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772101v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description linguistique et détection automatique de l’ironie dans les tweets en français et en polonais (Polonium n° 40587VB)</w:t>
               </w:r>
@@ -4691,51 +4691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Grezka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Soler Cifuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Garcia Flores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mireia López-Simó; Pedro Mogorrón Huerta; Analía Cuadrado Rey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Referencias culturales: Retos en la traducción de la fraseología y del lenguaje de especialidad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43 (1-19), John Benjamins Publishing Company, 2024</w:t>
@@ -5718,51 +5718,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figement en mouvement et complexité en devenir : regards sur quelques problèmes liés aux structures défigées et complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Grezka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Viguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aude Grezka; Marie-Hélène Viguier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 186, 2017</w:t>
@@ -5963,51 +5963,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F96DCF9"/>
+    <w:nsid w:val="D73826B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6194,51 +6194,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aude-grezka" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4582-3428" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112719120" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lipn.univ-paris13.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575397v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Grezka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31261/NEO.2023.35.10" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Nizio&#322;ek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060072v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31261/NEO.2022.34.09" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176138v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00050.gre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170886v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362024v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Buscaldi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/strop.2019.461.003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362012v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Reforgiato Recupero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehwish Alam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farideh Tavazoee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCI.2019.2937614" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362392v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hareo Takada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Kijima" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362073v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.3105" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362364v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32725/eer.2017.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370848v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Viguier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.186.0137" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362163v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.186.0185" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362323v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656555v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331873v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fasciolo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101754v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3689-5.p.0261" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685933v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4146-2.p.0265" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685925v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4143-1.p.0239" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410822v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410734v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Buvet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153912v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22210/suvlin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481387v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arias" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Boudarga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629845v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ladreyt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239; Kijima" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419105001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772086v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772078v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garcia Flores" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362125v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443197v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cartier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mathieu-Colas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685965v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685872v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685874v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710182v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685880v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685889v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170125v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685884v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685957v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685953v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685952v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685855v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685851v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153923v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170126v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154743v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411051v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueda Qorrasi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantina Gishti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710211v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772101v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin David" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461521v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710194v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112657v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Temmar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/les-sciences-du-langage-en-europe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411392v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_polysemie_des_verbes_de_perception_visuelle_aude_grezka-9782296079205-28323.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552504v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.diffusiontheses.fr/52083-these-de-grezka-aude.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04525597v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099296v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Soler Cifuentes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362454v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cahiers-de-lexicologie-2016-1-n-108-phraseologie-et-linguistique-appliquee-la-ressource-multilingue-fixiss-figement-et-sequences-adverbiales.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362214v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Hajok" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-02674-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331881v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=70972" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685760v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685941v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685939v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Martin-Berthet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03552452v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172736v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532111v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176133v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mogorron Huerta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Navarro-Brotons" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00044.int" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362048v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411013v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aude-grezka" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4582-3428" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112719120" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lipn.univ-paris13.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575397v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Grezka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31261/NEO.2023.35.10" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Nizio&#322;ek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060072v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31261/NEO.2022.34.09" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170886v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00050.gre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176138v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362024v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Buscaldi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/strop.2019.461.003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362012v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Reforgiato Recupero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehwish Alam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farideh Tavazoee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCI.2019.2937614" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362392v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hareo Takada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Kijima" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362073v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.3105" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370848v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Viguier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.186.0137" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362364v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32725/eer.2017.007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362163v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.186.0185" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656555v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362323v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331873v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fasciolo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05101754v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3689-5.p.0261" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685933v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4146-2.p.0265" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685925v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4143-1.p.0239" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410822v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410734v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Buvet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153912v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22210/suvlin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481387v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arias" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Boudarga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629845v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ladreyt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239; Kijima" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419105001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772078v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garcia Flores" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772086v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362125v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443197v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cartier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mathieu-Colas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685874v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685872v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685965v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710182v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685880v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170125v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685884v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685889v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685957v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685953v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685952v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685855v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685851v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153923v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170126v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154743v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411051v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueda Qorrasi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantina Gishti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772101v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin David" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710211v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461521v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710194v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112657v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Temmar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/les-sciences-du-langage-en-europe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411392v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_polysemie_des_verbes_de_perception_visuelle_aude_grezka-9782296079205-28323.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552504v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.diffusiontheses.fr/52083-these-de-grezka-aude.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04525597v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099296v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Soler Cifuentes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362454v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cahiers-de-lexicologie-2016-1-n-108-phraseologie-et-linguistique-appliquee-la-ressource-multilingue-fixiss-figement-et-sequences-adverbiales.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362214v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Hajok" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-02674-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331881v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=70972" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685760v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685941v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685939v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Martin-Berthet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03552452v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172736v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532111v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176133v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mogorron Huerta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Navarro-Brotons" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00044.int" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362048v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411013v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>