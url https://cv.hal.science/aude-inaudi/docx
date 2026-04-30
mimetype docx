--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -2093,109 +2093,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux méthodologiques et heuristiques de la sémantisation des données dans le contexte d'arènes en ligne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Francony</w:t>
+                <w:t xml:space="preserve">Découvrabilité des jeux de données sur Recherche data gouv</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Inaudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aude Inaudi</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Daloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gallezot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyser les réseaux socionumériques : Questionner les méthodes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lerass; Crem; Communication Sociétés; Mica, Mar 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire du GIS Réseau Urfist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Réseau Urfist, Oct 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530097v1</w:t>
+                <w:t xml:space="preserve">hal-04946731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact environnemental des bibliothèques numériques : mesurer et agir</w:t>
               </w:r>
@@ -2257,122 +2270,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découvrabilité des jeux de données sur Recherche data gouv</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enjeux méthodologiques et heuristiques de la sémantisation des données dans le contexte d'arènes en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Francony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Inaudi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Gallezot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du GIS Réseau Urfist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS Réseau Urfist, Oct 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Analyser les réseaux socionumériques : Questionner les méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lerass; Crem; Communication Sociétés; Mica, Mar 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04946731v1</w:t>
+                <w:t xml:space="preserve">hal-04530097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La médiation de la science par le livre</w:t>
               </w:r>
@@ -3880,51 +3880,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362722v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Kohlmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Inaudi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coulbaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048450v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734019v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Legros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296976v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399333v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coulbaut-Lazzarini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.3716" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935857v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.8009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742428v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Carnel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.023.0061" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609174v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.078.0072" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363715v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cartellier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363704v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbagelata" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.5965" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Liautard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs02.0200" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742430v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.3.377-401" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-3Z5ZLB09-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337904v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2097/9782706154966/utiliser-le-livre-dans-la-mediation-scientifique" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199431v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.enssib.fr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888739v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2646" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363710v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363707v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.michelhoudiardediteur.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048444v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182548v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363716v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490620v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rostaing" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Watrin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Daloz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530097v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501090v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946731v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566059v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397723v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199493v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199473v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Counillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Desplas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delattre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213409v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175646v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965583v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841839v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841831v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152887v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152828v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00766441v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706331v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1277a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790598v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balicco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362722v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Kohlmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Inaudi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coulbaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048450v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734019v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Legros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296976v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399333v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coulbaut-Lazzarini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.3716" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935857v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.8009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742428v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Carnel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.023.0061" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609174v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.078.0072" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363715v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cartellier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363704v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbagelata" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.5965" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Liautard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs02.0200" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742430v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.3.377-401" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-3Z5ZLB09-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337904v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2097/9782706154966/utiliser-le-livre-dans-la-mediation-scientifique" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199431v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.enssib.fr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888739v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2646" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363710v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363707v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.michelhoudiardediteur.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048444v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182548v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363716v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490620v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rostaing" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Watrin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Daloz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946731v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501090v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530097v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566059v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397723v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199493v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199473v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Counillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Desplas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delattre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213409v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175646v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965583v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841839v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841831v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152887v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152828v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00766441v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706331v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1277a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790598v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balicco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>