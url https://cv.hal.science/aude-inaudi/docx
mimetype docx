--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -382,204 +382,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la médiation du livre numérique questionne l’avenir de la lecture publique : étude du dispositif PNB</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développer l'usage du livre dans la médiation scientifique : le projet LivMed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Inaudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Kohlmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEI - Médiation et information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arabesques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Sciences et société : un nouveau champ d'action pour les bibliothèques, 111, pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/arabesques.3716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296976v1</w:t>
+                <w:t xml:space="preserve">hal-04399333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer l'usage du livre dans la médiation scientifique : le projet LivMed</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand la médiation du livre numérique questionne l’avenir de la lecture publique : étude du dispositif PNB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Inaudi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émilie Kohlmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabesques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MEI - Médiation et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52, pp.61-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35562/arabesques.3716⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04399333v1</w:t>
+                <w:t xml:space="preserve">hal-04296976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les EdTech, régulateurs du numérique éducatif ?</w:t>
               </w:r>
@@ -2093,122 +2093,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découvrabilité des jeux de données sur Recherche data gouv</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enjeux méthodologiques et heuristiques de la sémantisation des données dans le contexte d'arènes en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Francony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Inaudi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Gallezot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du GIS Réseau Urfist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS Réseau Urfist, Oct 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Analyser les réseaux socionumériques : Questionner les méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lerass; Crem; Communication Sociétés; Mica, Mar 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04946731v1</w:t>
+                <w:t xml:space="preserve">hal-04530097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact environnemental des bibliothèques numériques : mesurer et agir</w:t>
               </w:r>
@@ -2270,109 +2257,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux méthodologiques et heuristiques de la sémantisation des données dans le contexte d'arènes en ligne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Francony</w:t>
+                <w:t xml:space="preserve">Découvrabilité des jeux de données sur Recherche data gouv</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Inaudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aude Inaudi</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Daloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gallezot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyser les réseaux socionumériques : Questionner les méthodes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lerass; Crem; Communication Sociétés; Mica, Mar 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire du GIS Réseau Urfist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Réseau Urfist, Oct 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530097v1</w:t>
+                <w:t xml:space="preserve">hal-04946731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La médiation de la science par le livre</w:t>
               </w:r>
@@ -3880,51 +3880,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362722v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Kohlmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Inaudi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coulbaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048450v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734019v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Legros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296976v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399333v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coulbaut-Lazzarini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.3716" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935857v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.8009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742428v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Carnel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.023.0061" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609174v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.078.0072" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363715v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cartellier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363704v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbagelata" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.5965" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Liautard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs02.0200" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742430v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.3.377-401" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-3Z5ZLB09-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337904v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2097/9782706154966/utiliser-le-livre-dans-la-mediation-scientifique" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199431v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.enssib.fr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888739v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2646" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363710v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363707v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.michelhoudiardediteur.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048444v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182548v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363716v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490620v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rostaing" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Watrin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Daloz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946731v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501090v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530097v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566059v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397723v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199493v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199473v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Counillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Desplas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delattre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213409v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175646v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965583v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841839v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841831v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152887v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152828v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00766441v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706331v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1277a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790598v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balicco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362722v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Kohlmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Inaudi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coulbaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048450v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734019v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Legros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399333v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coulbaut-Lazzarini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.3716" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296976v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935857v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.8009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742428v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Carnel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.023.0061" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609174v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.078.0072" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363715v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cartellier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363704v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbagelata" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.5965" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Liautard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs02.0200" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742430v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.3.377-401" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-3Z5ZLB09-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337904v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2097/9782706154966/utiliser-le-livre-dans-la-mediation-scientifique" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199431v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.enssib.fr" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888739v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2646" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363710v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363707v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.michelhoudiardediteur.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048444v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182548v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363716v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490620v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rostaing" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Watrin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Daloz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530097v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501090v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946731v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566059v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397723v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199493v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199473v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Counillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Desplas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delattre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213409v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175646v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965583v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841839v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841831v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152887v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152828v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00766441v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706331v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1277a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790598v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balicco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>