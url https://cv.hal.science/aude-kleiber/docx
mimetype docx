--- v0 (2026-03-03)
+++ v1 (2026-05-14)
@@ -93,1127 +93,1261 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AQUA BIEN-ÊTRE : Amélioration du bien-être des truites d'élevage : besoins, indicateurs spécifiques et effets des enrichissements</w:t>
+                <w:t xml:space="preserve">Predictability of bubbles versus feeding as cognitive enrichment in rainbow trout: Contrasting effects on behavior, brain plasticity, and welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurine Messager</w:t>
+                <w:t xml:space="preserve">Aude Kleiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Kleiber</w:t>
+                <w:t xml:space="preserve">Dorine Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Colson</w:t>
+                <w:t xml:space="preserve">Cecile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Calvez</w:t>
+                <w:t xml:space="preserve">Elodie Baranek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
+                <w:t xml:space="preserve">Jean-Michel Le-Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 107, pp.123-137. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 622, pp.744033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2026.744033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374149v1</w:t>
+                <w:t xml:space="preserve">hal-05599832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air bubble curtain improves the welfare of captive rainbow trout fry and fingerlings</w:t>
+                <w:t xml:space="preserve">AQUA BIEN-ÊTRE : Amélioration du bien-être des truites d'élevage : besoins, indicateurs spécifiques et effets des enrichissements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Amichaud</w:t>
+                <w:t xml:space="preserve">Laurine Messager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Kleiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lafond</w:t>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgina Lea Fazekas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude Kleiber</w:t>
+                <w:t xml:space="preserve">Ségolène Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 586, pp.740828. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 107, pp.123-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.740828⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04513347v1</w:t>
+                <w:t xml:space="preserve">hal-05374149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding predictability as a cognitive enrichment protects brain function and physiological status in rainbow trout: a multidisciplinary approach to assess fish welfare</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Air bubble curtain improves the welfare of captive rainbow trout fry and fingerlings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Amichaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina Lea Fazekas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Kleiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Le Calvez</w:t>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (3), pp.101081. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 586, pp.740828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.740828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426412v1</w:t>
+                <w:t xml:space="preserve">hal-04513347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive enrichment to increase fish welfare in aquaculture: A review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Feeding predictability as a cognitive enrichment protects brain function and physiological status in rainbow trout: a multidisciplinary approach to assess fish welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Kleiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Stomp</w:t>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Rouby</w:t>
+                <w:t xml:space="preserve">Valentin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+                <w:t xml:space="preserve">Élodie Baranek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
+                <w:t xml:space="preserve">Jean-Michel Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 575, pp.739654. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (3), pp.101081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.739654⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04109688v1</w:t>
+                <w:t xml:space="preserve">hal-04426412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental enrichment improves cognitive flexibility in rainbow trout in a visual discrimination task: first insights</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cognitive enrichment to increase fish welfare in aquaculture: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Kleiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Lansade</w:t>
+                <w:t xml:space="preserve">Mathilde Stomp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+                <w:t xml:space="preserve">Mélanie Rouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2023.1184296⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 575, pp.739654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.739654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04129091v1</w:t>
+                <w:t xml:space="preserve">hal-04109688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive welfare effects of physical enrichments from the nature-, functions- and feeling- based approaches in farmed rainbow trout (Oncorhynchus mykiss)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental enrichment improves cognitive flexibility in rainbow trout in a visual discrimination task: first insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Brunet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Thomas Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Kleiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Duret</w:t>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2021.737825⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2023.1184296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502340v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive effects of bubbles as a feeding predictor on behaviour of farmed rainbow trout</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Positive welfare effects of physical enrichments from the nature-, functions- and feeling- based approaches in farmed rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Kleiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Batard</w:t>
+                <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Goardon</w:t>
+                <w:t xml:space="preserve">Pierre-Lô Sudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-15302-7⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 550, pp.737825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2021.737825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746208v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Positive effects of bubbles as a feeding predictor on behaviour of farmed rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Kleiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le-Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Batard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-15302-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rainbow trout discriminate 2-D photographs of conspecifics from distracting stimuli using an innovative operant conditioning device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Kleiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiane Valotaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Lo Sudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 49 (3), pp.292-306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3758/s13420-020-00453-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1223,236 +1357,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive welfare effects of physical enrichments from the nature-, functions- and feeling- based approaches in farmed rainbow trout Oncorhynchus mykiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Kleiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Lo Sudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Aquaculture Society (EAS), Sep 2022, Rimini, Italy. pp.262-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacités de discrimination d'images en 2D de congénères chez la truite arc-en-ciel : utilisation d'un dispositif innovant de conditionnement opérant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Kleiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées des Installations Expérimentales LPGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1462,279 +1596,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enrichissement du milieu améliore le bien-être de la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Kleiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Lo Sudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. journées de la Recherche Française Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacités de discrimination d'images en 2D de congénères chez la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Kleiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Peyrafort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiane Valotaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Lo Sudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France. 85 p., 2019, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1744,147 +1878,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie secrète des animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Sambroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiane Valotaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1894,117 +2028,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien être des poissons : de la recherche à la pratique en élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Kleiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Stomp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. INRAE RDV COMPET'ences, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2014,105 +2148,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination abilities of 2D pictures of congeners in rainbow trout: the use of an innovative operant conditioning device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Kleiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-02642417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2259,51 +2393,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374149v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Messager" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kleiber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Calvez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art10" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513347v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Amichaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lafond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Lea Fazekas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.740828" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04426412v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Baranek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Calvez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101081" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109688v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Stomp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rouby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739654" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129091v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2023.1184296" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502340v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-L&#244; Sudan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737825" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746208v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le-Calvez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Batard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15302-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03133130v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo Sudan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourmelen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-020-00453-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844909v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169616v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717486v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734085v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Peyrafort" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141858v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648525v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02642417v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599832v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kleiber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Morineau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Heraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baranek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le-Calvez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2026.744033" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374149v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Messager" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Calvez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art10" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513347v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Amichaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lafond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Lea Fazekas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.740828" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04426412v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Baranek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Calvez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101081" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109688v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Stomp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rouby" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739654" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129091v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2023.1184296" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502340v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-L&#244; Sudan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737825" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746208v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Batard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15302-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03133130v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo Sudan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourmelen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13420-020-00453-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844909v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169616v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03717486v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734085v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Peyrafort" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141858v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648525v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02642417v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>