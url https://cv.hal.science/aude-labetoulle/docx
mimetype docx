--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -761,317 +761,317 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment appliquer la transposition didactique en anglais financier : le cas des indices boursiers. Épisode 2 : Suggestions de mise en œuvre n° 2 et 3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anglais de spécialité et numérique : relation privilégiée et changement paradigmatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Labetoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel van Der Yeught</w:t>
+                <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgueniya Lyu</w:t>
+                <w:t xml:space="preserve">Sophie Belan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Resche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude Labetoulle</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 87, pp.185-194. </w:t>
+              <w:t xml:space="preserve">, 2025, 88, pp.199-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13pog⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15c2e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05431565v1</w:t>
+                <w:t xml:space="preserve">hal-05431567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anglais de spécialité et numérique : relation privilégiée et changement paradigmatique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment appliquer la transposition didactique en anglais financier : le cas des indices boursiers. Épisode 2 : Suggestions de mise en œuvre n° 2 et 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel van Der Yeught</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueniya Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Resche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Labetoulle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 88, pp.199-206. </w:t>
+              <w:t xml:space="preserve">, 2025, 87, pp.185-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15c2e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13pog⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05431567v1</w:t>
+                <w:t xml:space="preserve">hal-05431565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment appliquer la transposition didactique en anglais financier : le cas des indices boursiers. Épisode 3 : Suggestions de mise en œuvre no 4 et 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel van Der Yeught</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel van Der Yeught</w:t>
+                <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Resche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Labetoulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1112,295 +1112,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment appliquer la transposition didactique en anglais financier : le cas des indices boursiers. Épisode 1 : Rappels théoriques et suggestion de mise en œuvre n° 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spécialisation et professionnalisation dans l’enseignement-apprentissage des langues dans le secteur de l’alternance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Labetoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel van der Yeught</w:t>
+                <w:t xml:space="preserve">Inesa Sahakyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aude Labetoulle</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Langues Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Enseigner les langues dans les formations professionnalisantes, 4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843111v1</w:t>
+                <w:t xml:space="preserve">hal-04843137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécialisation et professionnalisation dans l’enseignement-apprentissage des langues dans le secteur de l’alternance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment appliquer la transposition didactique en anglais financier : le cas des indices boursiers. Épisode 1 : Rappels théoriques et suggestion de mise en œuvre n° 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel van der Yeught</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueniya Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Resche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Labetoulle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Langues Modernes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 86, pp.151-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12ry5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843137v1</w:t>
+                <w:t xml:space="preserve">hal-04843111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama de la recherche en didactique de l’anglais de spécialité en France : Que révèle le travail cartographique mené par les membres du groupe de travail DidASP ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Belan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Labetoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 84, pp.137-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2209,51 +2209,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécialisation et professionnalisation dans l’enseignement-apprentissage des langues dans le secteur de l’alternance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Labetoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inesa Sahakyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roquet Pasqual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2291,64 +2291,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">English for specific purposes didactics in France: Research objects, methodologies and theoretical frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueniya Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Belan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Labetoulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2600,234 +2600,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’approche des systèmes dynamiques complexes, la modélisation et le tableau de bord pour construire et évaluer un dispositif Lansad</w:t>
+                <w:t xml:space="preserve">La modélisation et le tableau de bord pour construire et évaluer un dispositif LANSAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Labetoulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque APLIUT Sciences, neurosciences et apprentissage des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT d’Epinal, May 2019, Epinal, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT d'Epinal, May 2019, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082814v1</w:t>
+                <w:t xml:space="preserve">hal-04054683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation et le tableau de bord pour construire et évaluer un dispositif LANSAD</w:t>
+                <w:t xml:space="preserve">L’approche des systèmes dynamiques complexes, la modélisation et le tableau de bord pour construire et évaluer un dispositif Lansad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Labetoulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’APLIUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT d'Epinal, May 2019, Epinal, France</w:t>
+              <w:t xml:space="preserve">Colloque APLIUT Sciences, neurosciences et apprentissage des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT d’Epinal, May 2019, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04054683v1</w:t>
+                <w:t xml:space="preserve">hal-04082814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser l’anglais de la musique pour l’enseigner en licence de musicologie : ‘It is about time!’</w:t>
+                <w:t xml:space="preserve">Questionner la spécialisation grâce à l’approche systémique et l’ingénierie des formations au service de l’analyse des besoins, de la construction et de l’évaluation d’un dispositif LANSAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Labetoulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société des Anglicistes de l'Enseignement Supérieur (SAES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Diversity and Specificity of Theoretical Frameworks in English for Specific Purposes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04054685v1</w:t>
+                <w:t xml:space="preserve">hal-04054679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une formation performante en langues grâce aux outils numériques : analyse systémique de sa dimension hybride</w:t>
               </w:r>
@@ -2876,303 +2876,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionner la spécialisation grâce à l’approche systémique et l’ingénierie des formations au service de l’analyse des besoins, de la construction et de l’évaluation d’un dispositif LANSAD</w:t>
+                <w:t xml:space="preserve">Analyse des besoins en secteur LANSAD : le cas de la licence de musicologie de l’université de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Labetoulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Specificity of Theoretical Frameworks in English for Specific Purposes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 8, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Enseignement/apprentissage de langue de spécialité, professionnelle ou générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Recherche en Didactique et Acquisition de l'Anglais (ARDAA), Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04054679v1</w:t>
+                <w:t xml:space="preserve">hal-04054684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des besoins en secteur LANSAD : le cas de la licence de musicologie de l’université de Lille</w:t>
+                <w:t xml:space="preserve">Understanding, setting up and evaluating a blended Language course: a systemic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Labetoulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseignement/apprentissage de langue de spécialité, professionnelle ou générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Recherche en Didactique et Acquisition de l'Anglais (ARDAA), Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international des Etudiant·e·s chercheur·se·s en DIdactique des langues et Linguistique, CEDIL'18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04054684v1</w:t>
+                <w:t xml:space="preserve">hal-02648025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding, setting up and evaluating a blended Language course: a systemic approach</w:t>
+                <w:t xml:space="preserve">Theoretical and methodological underpinnings of the construction and the evaluation of a LANSOD (LANguage for Specialist of Other Disciplines) course in a French musicology undergraduate programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Labetoulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international des Etudiant·e·s chercheur·se·s en DIdactique des langues et Linguistique, CEDIL'18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">14th ESSE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Masaryk University, Aug 2018, Brno (Rép. Tchèque), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648025v1</w:t>
+                <w:t xml:space="preserve">hal-04054681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and methodological underpinnings of the construction and the evaluation of a LANSOD (LANguage for Specialist of Other Disciplines) course in a French musicology undergraduate programme</w:t>
+                <w:t xml:space="preserve">Caractériser l’anglais de la musique pour l’enseigner en licence de musicologie : ‘It is about time!’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Labetoulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ESSE Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Masaryk University, Aug 2018, Brno (Rép. Tchèque), Czech Republic</w:t>
+              <w:t xml:space="preserve">Congrès de la Société des Anglicistes de l'Enseignement Supérieur (SAES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04054681v1</w:t>
+                <w:t xml:space="preserve">hal-04054685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3574,77 +3574,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anglais de spécialité et numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Labetoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueniya Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgueniya Lyu</w:t>
+                <w:t xml:space="preserve">Sophie Belan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 88 (88), 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3768,51 +3768,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="452F1C70"/>
+    <w:nsid w:val="AEC35570"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3916,51 +3916,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A92C95CC"/>
+    <w:nsid w:val="26287063"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4150,51 +4150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aude-labetoulle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7822-1557" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241849403" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/69158125096514932065" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnam.eu/site-en/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langues.cnam.fr/qui-sommes-nous-/l-equipe-communication-en-langues-etrangeres-649373.kjsp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://foap.cnam.fr/le-laboratoire/membres/aude-labetoulle--1020617.kjsp?RH=1304502835059#/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecole-ingenieur.cnam.fr/eicnam-ecole-d-ingenieurs/ecole-d-ingenieurs-1000-ingenieurs-diplomes-chaque-annee-en-formation-continue-820776.kjsp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-paris-saclay.fr/en" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.fr/en/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lille.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.geras.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/asp/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reseau-ingenium.fr/lassociation/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03477458v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Labetoulle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2020.44.1102" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03328631v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2017.cssw2017.744" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431565v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Der Yeught" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueniya Lyu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Resche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13pog" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431567v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Fries" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c2e" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431571v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c2t" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843111v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van der Yeught" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ry5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843137v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inesa Sahakyan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316476v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.8701" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323067v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gaillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.8481" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323059v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bouy&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Domenec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kloppmann-Lambert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.8718" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03778658v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.9633" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GZK0JSQG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320975v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chachkine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Frenay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hanin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Huet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.011.0083" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03328644v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.6457" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04235416v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.4665" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Freddi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Rinder" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul&#233; Petroniene" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tual" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877353v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roquet Pasqual" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647332v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04235366v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054678v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054675v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082814v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054683v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054685v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054682v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054679v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054684v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02648025v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054681v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02478945v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LILUH025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557981v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Paris" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bezjak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Butler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cardoso-Leite" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556695v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chesn&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431568v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c2v" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aude-labetoulle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7822-1557" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241849403" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/69158125096514932065" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnam.eu/site-en/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langues.cnam.fr/qui-sommes-nous-/l-equipe-communication-en-langues-etrangeres-649373.kjsp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://foap.cnam.fr/le-laboratoire/membres/aude-labetoulle--1020617.kjsp?RH=1304502835059#/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecole-ingenieur.cnam.fr/eicnam-ecole-d-ingenieurs/ecole-d-ingenieurs-1000-ingenieurs-diplomes-chaque-annee-en-formation-continue-820776.kjsp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-paris-saclay.fr/en" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.fr/en/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lille.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.geras.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/asp/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reseau-ingenium.fr/lassociation/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03477458v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Labetoulle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2020.44.1102" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03328631v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2017.cssw2017.744" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431567v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueniya Lyu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Fries" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c2e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431565v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Der Yeught" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Resche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13pog" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431571v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c2t" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843137v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inesa Sahakyan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843111v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van der Yeught" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ry5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316476v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.8701" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323067v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gaillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.8481" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323059v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bouy&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Domenec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kloppmann-Lambert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.8718" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03778658v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.9633" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GZK0JSQG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320975v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chachkine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Frenay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hanin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Huet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.011.0083" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03328644v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.6457" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04235416v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.4665" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Freddi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Rinder" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul&#233; Petroniene" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tual" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877353v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roquet Pasqual" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647332v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04235366v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054678v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054675v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054683v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082814v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054679v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054682v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054684v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02648025v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054681v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054685v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02478945v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LILUH025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557981v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Paris" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bezjak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Butler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cardoso-Leite" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556695v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chesn&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431568v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c2v" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>