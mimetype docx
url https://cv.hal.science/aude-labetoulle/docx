--- v1 (2026-04-16)
+++ v2 (2026-05-12)
@@ -761,317 +761,317 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anglais de spécialité et numérique : relation privilégiée et changement paradigmatique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment appliquer la transposition didactique en anglais financier : le cas des indices boursiers. Épisode 2 : Suggestions de mise en œuvre n° 2 et 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel van Der Yeught</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueniya Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Resche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Labetoulle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 88, pp.199-206. </w:t>
+              <w:t xml:space="preserve">, 2025, 87, pp.185-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15c2e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13pog⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05431567v1</w:t>
+                <w:t xml:space="preserve">hal-05431565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment appliquer la transposition didactique en anglais financier : le cas des indices boursiers. Épisode 2 : Suggestions de mise en œuvre n° 2 et 3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anglais de spécialité et numérique : relation privilégiée et changement paradigmatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Labetoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueniya Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel van Der Yeught</w:t>
+                <w:t xml:space="preserve">Sophie Belan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Resche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude Labetoulle</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 87, pp.185-194. </w:t>
+              <w:t xml:space="preserve">, 2025, 88, pp.199-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13pog⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15c2e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05431565v1</w:t>
+                <w:t xml:space="preserve">hal-05431567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment appliquer la transposition didactique en anglais financier : le cas des indices boursiers. Épisode 3 : Suggestions de mise en œuvre no 4 et 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel van Der Yeught</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Resche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Labetoulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1112,295 +1112,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécialisation et professionnalisation dans l’enseignement-apprentissage des langues dans le secteur de l’alternance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment appliquer la transposition didactique en anglais financier : le cas des indices boursiers. Épisode 1 : Rappels théoriques et suggestion de mise en œuvre n° 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel van der Yeught</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueniya Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Resche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Labetoulle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Langues Modernes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 86, pp.151-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12ry5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843137v1</w:t>
+                <w:t xml:space="preserve">hal-04843111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment appliquer la transposition didactique en anglais financier : le cas des indices boursiers. Épisode 1 : Rappels théoriques et suggestion de mise en œuvre n° 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spécialisation et professionnalisation dans l’enseignement-apprentissage des langues dans le secteur de l’alternance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Labetoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel van der Yeught</w:t>
+                <w:t xml:space="preserve">Inesa Sahakyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aude Labetoulle</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Langues Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Enseigner les langues dans les formations professionnalisantes, 4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843111v1</w:t>
+                <w:t xml:space="preserve">hal-04843137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama de la recherche en didactique de l’anglais de spécialité en France : Que révèle le travail cartographique mené par les membres du groupe de travail DidASP ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Belan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Labetoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 84, pp.137-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2209,51 +2209,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécialisation et professionnalisation dans l’enseignement-apprentissage des langues dans le secteur de l’alternance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Labetoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inesa Sahakyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roquet Pasqual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2291,64 +2291,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">English for specific purposes didactics in France: Research objects, methodologies and theoretical frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Belan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Labetoulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2738,165 +2738,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionner la spécialisation grâce à l’approche systémique et l’ingénierie des formations au service de l’analyse des besoins, de la construction et de l’évaluation d’un dispositif LANSAD</w:t>
+                <w:t xml:space="preserve">Une formation performante en langues grâce aux outils numériques : analyse systémique de sa dimension hybride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Labetoulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Specificity of Theoretical Frameworks in English for Specific Purposes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 8, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">4ème colloque international des étudiants chercheurs en didactique des langues et linguistique (CEDIL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIDILEM, May 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04054679v1</w:t>
+                <w:t xml:space="preserve">hal-04054682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une formation performante en langues grâce aux outils numériques : analyse systémique de sa dimension hybride</w:t>
+                <w:t xml:space="preserve">Questionner la spécialisation grâce à l’approche systémique et l’ingénierie des formations au service de l’analyse des besoins, de la construction et de l’évaluation d’un dispositif LANSAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Labetoulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème colloque international des étudiants chercheurs en didactique des langues et linguistique (CEDIL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIDILEM, May 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Diversity and Specificity of Theoretical Frameworks in English for Specific Purposes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04054682v1</w:t>
+                <w:t xml:space="preserve">hal-04054679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des besoins en secteur LANSAD : le cas de la licence de musicologie de l’université de Lille</w:t>
               </w:r>
@@ -3574,77 +3574,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anglais de spécialité et numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Labetoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueniya Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Belan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 88 (88), 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3768,51 +3768,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AEC35570"/>
+    <w:nsid w:val="685ED4C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3916,51 +3916,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="26287063"/>
+    <w:nsid w:val="E64630F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4150,51 +4150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aude-labetoulle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7822-1557" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241849403" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/69158125096514932065" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnam.eu/site-en/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langues.cnam.fr/qui-sommes-nous-/l-equipe-communication-en-langues-etrangeres-649373.kjsp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://foap.cnam.fr/le-laboratoire/membres/aude-labetoulle--1020617.kjsp?RH=1304502835059#/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecole-ingenieur.cnam.fr/eicnam-ecole-d-ingenieurs/ecole-d-ingenieurs-1000-ingenieurs-diplomes-chaque-annee-en-formation-continue-820776.kjsp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-paris-saclay.fr/en" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.fr/en/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lille.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.geras.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/asp/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reseau-ingenium.fr/lassociation/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03477458v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Labetoulle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2020.44.1102" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03328631v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2017.cssw2017.744" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431567v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueniya Lyu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Fries" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c2e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431565v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Der Yeught" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Resche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13pog" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431571v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c2t" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843137v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inesa Sahakyan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843111v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van der Yeught" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ry5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316476v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.8701" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323067v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gaillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.8481" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323059v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bouy&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Domenec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kloppmann-Lambert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.8718" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03778658v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.9633" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GZK0JSQG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320975v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chachkine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Frenay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hanin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Huet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.011.0083" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03328644v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.6457" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04235416v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.4665" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Freddi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Rinder" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul&#233; Petroniene" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tual" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877353v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roquet Pasqual" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647332v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04235366v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054678v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054675v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054683v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082814v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054679v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054682v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054684v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02648025v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054681v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054685v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02478945v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LILUH025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557981v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Paris" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bezjak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Butler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cardoso-Leite" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556695v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chesn&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431568v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c2v" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aude-labetoulle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7822-1557" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241849403" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/69158125096514932065" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnam.eu/site-en/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langues.cnam.fr/qui-sommes-nous-/l-equipe-communication-en-langues-etrangeres-649373.kjsp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://foap.cnam.fr/le-laboratoire/membres/aude-labetoulle--1020617.kjsp?RH=1304502835059#/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecole-ingenieur.cnam.fr/eicnam-ecole-d-ingenieurs/ecole-d-ingenieurs-1000-ingenieurs-diplomes-chaque-annee-en-formation-continue-820776.kjsp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-paris-saclay.fr/en" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.fr/en/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lille.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.geras.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/asp/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reseau-ingenium.fr/lassociation/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03477458v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Labetoulle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2020.44.1102" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03328631v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2017.cssw2017.744" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431565v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Der Yeught" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueniya Lyu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Resche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13pog" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431567v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Fries" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c2e" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431571v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c2t" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843111v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van der Yeught" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ry5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843137v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inesa Sahakyan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316476v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.8701" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323067v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gaillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.8481" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323059v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bouy&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Domenec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kloppmann-Lambert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.8718" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03778658v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.9633" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GZK0JSQG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320975v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chachkine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Frenay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Hanin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Huet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdlc.011.0083" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03328644v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.6457" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04235416v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.4665" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Freddi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Rinder" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul&#233; Petroniene" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tual" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877353v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roquet Pasqual" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647332v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04235366v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054678v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054675v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054683v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082814v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054682v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054679v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054684v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02648025v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054681v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054685v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02478945v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LILUH025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557981v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Paris" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bezjak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Butler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cardoso-Leite" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556695v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chesn&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431568v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c2v" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>