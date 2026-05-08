--- v0 (2026-03-15)
+++ v1 (2026-05-08)
@@ -135,51 +135,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -498,1136 +498,881 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« “Comment vous nommerais-je ? : Les mots sur le devant de la scène dans Le Balcon de Genet” »</w:t>
+                <w:t xml:space="preserve">« Comment vous nommerais-je ? » Les mots sur le devant de la scène dans Le Balcon de Genet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Laferrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'information grammaticale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 168, pp.3-7</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 168, p.3-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/IG.168.0.3289169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-04742714v1</w:t>
+                <w:t xml:space="preserve">hal-04546927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Comment vous nommerais-je ? » Les mots sur le devant de la scène dans Le Balcon de Genet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Mouche et le bichon: style et autorité au risque du collage dans La Carte et le territoire de Michel Houellebecq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Martin-Achard Et</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Laferrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'information grammaticale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 74 (2), pp.259-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/fs/knaa014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2143/IG.168.0.3289169⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04546927v1</w:t>
+                <w:t xml:space="preserve">hal-04603339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Mouche et le bichon: style et autorité au risque du collage dans La Carte et le territoire de Michel Houellebecq</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« “Songez qu’il y a pléthore de verbes de la première conjugaison, qui risquent d’envahir les autres.” : l’imaginaire linguistique et l’incise »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Laferrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signes, Discours et Sociétés : Revue semestrielle en sciences humaines et sociales dédiée à l'analyse des Discours </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Normes, fictions, pratiques langagières : l’imaginaire linguistique, 19, http://revue-signes.gsu.edu.tr/?revue=161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/fs/knaa014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04603339v1</w:t>
+                <w:t xml:space="preserve">ujm-04742716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La mouche et le bichon : style et autorité au risque du collage dans La Carte et le territoire de Michel Houellebecq »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Songez qu’il y a pléthore de verbes de la première conjugaison, qui risquent d’envahir les autres. » : L’imaginaire linguistique et l’incise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Laferrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Signes, Discours et Sociétés : Revue semestrielle en sciences humaines et sociales dédiée à l'analyse des Discours </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Normes, fictions, pratiques langagières : l’imaginaire linguistique, 19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-04566473v1</w:t>
+                <w:t xml:space="preserve">hal-04742780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« “Songez qu’il y a pléthore de verbes de la première conjugaison, qui risquent d’envahir les autres.” : l’imaginaire linguistique et l’incise »</w:t>
+                <w:t xml:space="preserve">« C'est bien, qu'il dit sans se fâcher ». Examen du morphème que en incise de citation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Laferrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signes, Discours et Sociétés : Revue semestrielle en sciences humaines et sociales dédiée à l'analyse des Discours </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 135, pp.26 - 30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/igram.2012.4222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-04742716v1</w:t>
+                <w:t xml:space="preserve">hal-04742719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Songez qu’il y a pléthore de verbes de la première conjugaison, qui risquent d’envahir les autres. » : L’imaginaire linguistique et l’incise</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">« C'est bien, qu'il dit sans se fâcher ». Examen du morphème que en incise de citation</w:t>
+                <w:t xml:space="preserve">« Il y a trop de temps passé (toute l'histoire vient de là) » : Les temps verbaux pris dans la reconduction du même</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Laferrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'information grammaticale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 135, pp.26 - 30. </w:t>
+              <w:t xml:space="preserve">, 2011, 131, pp.37 - 42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/igram.2012.4222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/igram.2011.4173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours croisés sur l'architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Digonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Laferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Manen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quels discours pour l'architecture ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 46, Peter Lang Verlag, pp.414, 2023, Comparatisme et Société / Comparatism and Society, 9782807616134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b20707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discours croisés de l’architecture</w:t>
+                <w:t xml:space="preserve">Tensions énonciatives dans le discours littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Laferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Manen</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Zufferey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du colloque « Quels discours pour l’architecture ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 46, Peter Lang, 2023, Comparatisme et Société, 9782807616134</w:t>
+              <w:t xml:space="preserve">Actes du colloque « L’énonciation dans le discours littéraire évolutions et tensions de l’appareil formel », 9-10 juin 2022 à Lausanne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes de lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 321, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-04566686v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-04566741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensions énonciatives dans le discours littéraire</w:t>
+                <w:t xml:space="preserve">(In)actualité de l’ironie dans la prose d’expression française (2010-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Laferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël Zufferey</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Martin-Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du colloque « L’énonciation dans le discours littéraire évolutions et tensions de l’appareil formel », 9-10 juin 2022 à Lausanne</w:t>
+              <w:t xml:space="preserve">Actes de la journée d’étude "(In)actualité de l’ironie dans la prose d’expression française (2010-2020)", 3 juin 2021, Saint-Étienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes de lettres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 321, 2023</w:t>
+              <w:t xml:space="preserve">Carnets: Revista Electrónica de Estudos Franceses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-04566741v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-04566717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(In)actualité de l’ironie dans la prose d’expression française (2010-2020)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« D’un discours à l’autre dans Continuer de Mauvignier », actes du colloque des 5-6 juin 2018 à Paris-Sorbonne Aux marges du discours rapporté. Approches diachroniques et génériques des discours louches et atypiques, dir. K. Germoni et C. Stolz, pp. 227-244.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjoux Cécile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Laferrière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, 23, 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L’Harmattan/ Academia,, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1637,170 +1382,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Grevisse de l'étudiant - Exercices de grammaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjoux Cécile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Laferrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, 9782807323254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les incises dans les genres narratifs : « Certaines formules des plus prometteuses »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Laferrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier, 2018, coll. Investigations stylistiques, Delphine Denis et Anna Jaubert, 978-2-406-06482-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1810,515 +1555,515 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Artifices et dérobades de l’oralité dans le champ romanesque »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Laferrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ola Boukadi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Oralité dans la fiction narrative : formes et enjeux, Actes du colloque éponyme (17-19 avril 2019, Monastir), dir. O. Boukadi, Reims, ÉPURE, 2025. https://library.oapen.org/bitstream/handle/20.500.12657/109013/9782374962375.pdf?sequence=1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPURE, pp.209-223, 2025, 978-2-37496-236-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« “Des transes au prosaïsme” : Les Pierres sauvages de Fernand Pouillon : journal de bord d’un bâtisseur »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Laferrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Digonnet, P. Manen et A. Laferrière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours croisés de l’architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-04566368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« “tout cela la fait basculer dans une autre réalité, oui” (Kerangal) : oui, non au carrefour des discours »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Laferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjoux Cécile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Zufferey et Aude Laferrière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tensions énonciatives dans le discours littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n°321, Presses Universitaires de Lausanne, 2023, revue Études de lettres</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-04566275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« “J’accuse… !, accuse-t-il” : innovation en incises, rénovation des normes ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Laferrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Aquino-Weber, S. Cotelli Kureth et C. Skupien Dekens. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La norme du français et sa diffusion dans l’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-04566354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« D’un discours à l’autre dans Continuer de Mauvignier »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Laferrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K. Germoni et Cl. Stolz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux marges des discours rapportés. Formes louches et atypiques en synchronie et en diachronie, p. 227-244.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n°37, Academia, 2020, « Au cœur des textes », 978-2-8061-0477-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-04566251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« “Des mots se saisissent de la ville et l’amènent au visible” : L’écriture de la ville dans C’était toute une vie de François Bon »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Laferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Manen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Béligon et R. Digonnet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manifestations des urbanités sensorielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.25-37, 2020, 9782807610293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-04566396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Révérence et irrévérence du collage chez François Bon et Michel Houellebecq »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Laferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2338,439 +2083,439 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Cadaureille; Anne Favier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Copies, écarts et variations dans la création contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.179-192, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-04566434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« “Se laisser de part en part traverser” (Patmos et autres poèmes) : la poésie dialoguée de Lorand Gaspar »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Laferrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Castro, S. Kassab-Charfi, É. Lloze. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Périples et escales. Écrire le voyage en poésie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.47-59, 2019, « Vertige de la langue », 47-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-04566427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Étude stylistique du texte de français moderne ou contemporain »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Laferrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Griffet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Capes de Lettres. Méthodes et entraînement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.98-206, 2019, 2340029333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-04566498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Normes des incises de citation : des “barricades de toile d’araignée qui ferment les avenues où l’usage s’avance” ? (F. Brunot) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Laferrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Gaudin-Bordes et M. Monte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Normes textuelles : émergence, variations, conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.95-108, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-04742717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Wellérismes d’Allais : des boîtes à malices intertextuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Laferrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A.-M. Paillet et Fl. Leca Mercier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Sens de l’humour. Styles, genres, contextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34, Academia / L’Harmattan, pp.95-105, 2018, « Au cœur des textes »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ce n’est pas connaître cela, c’est imaginer » : modalisations et comparaisons ou la méconnaissance de l’autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Laferrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anna Arzoumanov; Cécile Narjoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Styles, genres, auteurs, 11: Béroul, Rabelais, La Fontaine, Saint-Simon, Maupassant, Lagarce</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’université Paris-Sorbonne, pp.195-208, 2011, Travaux de stylistique et de linguistique françaises. Bibliothèques des styles, 978-2-84050-801-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.70551/AWKN3624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2838,51 +2583,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58B62ADB"/>
+    <w:nsid w:val="030F49C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3069,51 +2814,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aude-laferriere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/162071531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441047v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laferri&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d80" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04566549v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04566330v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Zufferey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.6139" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603368v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martin-Achard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.13349" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04742714v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546927v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.168.0.3289169" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603339v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martin-Achard Et" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knaa014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04566473v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04742716v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742780v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742719v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2012.4222" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2011.4173" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618121v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Digonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20707" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04566686v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04566741v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04566717v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03959870v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjoux C&#233;cile" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03957704v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496948v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441073v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04566368v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04566275v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04566354v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04566251v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04566396v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04566434v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04566427v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04566498v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04742717v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742712v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05418752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/AWKN3624" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aude-laferriere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/162071531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441047v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laferri&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d80" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04566549v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04566330v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Zufferey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.6139" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603368v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martin-Achard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.13349" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546927v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.168.0.3289169" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603339v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martin-Achard Et" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knaa014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04742716v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742780v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742719v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2012.4222" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742721v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2011.4173" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618121v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Digonnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20707" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04566741v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04566717v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03959870v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjoux C&#233;cile" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03957704v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496948v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441073v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04566368v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04566275v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04566354v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04566251v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04566396v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04566434v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04566427v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04566498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04742717v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742712v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05418752v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/AWKN3624" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>