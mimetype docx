--- v1 (2026-05-08)
+++ v2 (2026-06-01)
@@ -2583,51 +2583,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="030F49C3"/>
+    <w:nsid w:val="3A581A87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>