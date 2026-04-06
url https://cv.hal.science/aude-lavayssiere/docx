--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2249,51 +2249,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3ED16A97"/>
+    <w:nsid w:val="2A990F86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>