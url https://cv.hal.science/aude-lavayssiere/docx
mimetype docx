--- v1 (2026-04-06)
+++ v2 (2026-04-28)
@@ -2249,51 +2249,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A990F86"/>
+    <w:nsid w:val="BE7F3950"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>