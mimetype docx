--- v2 (2026-04-28)
+++ v3 (2026-05-26)
@@ -490,235 +490,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing Mayotte's deep magmatic plumbing system and its spatiotemporal evolution with volcano-tectonic seismicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of Fluid Induced Earthquake Swarms From High Resolution Earthquake Relocation in the Main Ethiopian Rift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Raggiunti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Keir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Pagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lavayssière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Retailleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Volcanica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30909/vol.06.02.331344⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (4), pp.e2022GC010765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022gc010765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05268703v1</w:t>
+                <w:t xml:space="preserve">hal-05268817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Fluid Induced Earthquake Swarms From High Resolution Earthquake Relocation in the Main Ethiopian Rift</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Derek Keir</w:t>
+                <w:t xml:space="preserve">Capturing Mayotte's deep magmatic plumbing system and its spatiotemporal evolution with volcano-tectonic seismicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lavayssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Pagli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude Lavayssière</w:t>
+                <w:t xml:space="preserve">Lise Retailleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (4), pp.e2022GC010765. </w:t>
+              <w:t xml:space="preserve">Volcanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, pp.331 - 344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022gc010765⟩</w:t>
+                <w:t xml:space="preserve">⟨10.30909/vol.06.02.331344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268817v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial results from a hydroacoustic network to monitor submarine lava flows near Mayotte Island</w:t>
               </w:r>
@@ -838,51 +838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic detection for a comprehensive view of Mayotte seismicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1145,64 +1145,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Doubre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Keir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Pagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 192, </w:t>
@@ -1292,51 +1292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chastity Aiken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 228 (2), pp.1281-1293. </w:t>
@@ -1413,51 +1413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rychert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Harmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Keir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James O.S. Hammond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2090,51 +2090,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the Volcano-Tectonic seismicity associated with Mayotte's active magmatic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lavayssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Retailleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Obernai (67210), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2249,51 +2249,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BE7F3950"/>
+    <w:nsid w:val="45FEEBF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2480,51 +2480,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aude-lavayssiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2923-4674" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984091v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences14060170" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984085v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Raumer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Cazau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Vijay Ingale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v3i2.1344" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237565v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05268703v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.06.02.331344" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05268817v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Raggiunti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Keir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pagli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022gc010765" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Dubost" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Loubrieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.119" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898187v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laporte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazzini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.133" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643057v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107440" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691300v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhakim Ahmed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Doubre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104570" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397108v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastity Aiken" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab392" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01945682v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rychert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Harmon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James O.S. Hammond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007463" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455670v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Hoste-Colomer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455676v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407687v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sigloch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Simons" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnieux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Simon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-378" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442572v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aude-lavayssiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2923-4674" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984091v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences14060170" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984085v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Raumer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Cazau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Vijay Ingale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v3i2.1344" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237565v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05268817v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Raggiunti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Keir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pagli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022gc010765" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05268703v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.06.02.331344" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Dubost" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Loubrieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.119" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898187v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laporte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazzini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.133" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643057v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107440" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691300v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhakim Ahmed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Doubre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104570" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397108v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastity Aiken" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab392" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01945682v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rychert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Harmon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James O.S. Hammond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007463" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455670v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Hoste-Colomer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455676v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407687v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sigloch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Simons" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnieux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Simon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-378" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442572v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>