--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -852,272 +852,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nation et discorde civile en Angleterre à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flocel Sabaté. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nació a l'edat mitjana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pagès editors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.223-248, 2021, Aurembiaix d'Urgell, 978-84-1303-243-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03064719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hoccleve et Lydgate étaient-ils “antiféministes” ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Vagnon, Christopher Fletcher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Moyen Age dans le texte 2. Au-delà du texte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de la Sorbonne, pp.217-239, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03508263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littérature, esthétisation et politique en Angleterre à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Philippe Genet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vecteurs de l’idéel et mutations des sociétés politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions de la Sorbonne; Ecole française de Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.75-91, 2021, 979-10-351-0635-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03064666v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-03064719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« PALM : Un modèle neuronal pour l’étiquetage morphosyntaxique des textes médiévaux »</w:t>
               </w:r>
@@ -1334,332 +1334,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03064704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« L’Angleterre de la guerre des Roses : entre chaos et construction politique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Baechler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La guerre civile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Hermann, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03064678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Poetic translatio in England at the end of the Middle Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Philippe Genet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traduction et culture. France – îles Britanniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.89-107, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03064612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Boccace en Angleterre : la Fall of Princes de John Lydgate (1421-1428) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Barbara Fleith, Réjanne Gay-Canton, Géraldine Veysseyre (dir.) en collaboration avec Aude Mairey et Audrey Pérard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l’(id)entité textuelle au cours du Moyen Âge tardif (XIIIe-XVe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.163-182, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03064573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tradition du Brut en moyen anglais à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géraldine Veysseyre et Hélène Cotterel (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Historia regum Britannie de Geoffroy de Monmouth et les Bruts en Europe, tome 2, Production, circulation et réception (XIIe-XVIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.169-191, 2018, 978-2-406-07199-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03064590v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">halshs-03064678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le yeoman dans la littérature anglaise de la fin du Moyen Âge</w:t>
               </w:r>
@@ -1712,357 +1712,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02391803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoît Grévin; Aude Mairey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moyen Âge dans le texte. Cinq ans d’histoire textuelle au Laboratoire de Médiévistique Occidentale de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.5-22, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02989833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre polémique et réforme. Une traduction versifiée du De re militari de Végèce, Knyghthod and Bataile (1459-1460)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Bouhaïk-Gironès, Tatiana Debbagi Baranova et Nathalie Szczech. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Usages et stratégies polémiques en Europe (XIVe- premier XVIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.33-46, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02391754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour la charité et le commun profit : Bible, hérésie et politique en Angleterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moyen âge dans le texte. Cinq ans d'histoire textuelle au Laboratoire de Médiévistique occidentale de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.165-178, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Pour la charité et le commun profit » : Bible, hérésie et politique en Angleterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoît Grévin et Aude Mairey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Moyen Âge dans le texte. Cinq ans d’histoire textuelle au Laboratoire de Médiévistique occidentale de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publications de la Sorbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.165-178, 2016, 978-2-85944-943-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02408991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In the Mirror of Mutual Representation : Political Society As Seen By Its Members</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Moyen âge dans le texte. Cinq ans d'histoire textuelle au Laboratoire de Médiévistique occidentale de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.165-178, 2016</w:t>
+              <w:t xml:space="preserve">Political Society in France and England at the end of the Middle Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.317-350, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Marie Bouhaïk-Gironès, Tatiana Debbagi Baranova et Nathalie Szczech. </w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hoccleve ou l'ambiguïté de l'autorité poétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Philippe Genet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Usages et stratégies polémiques en Europe (XIVe- premier XVIIe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.33-46, 2016</w:t>
+              <w:t xml:space="preserve">La légitimité de l’implicite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Publications de la Sorbonne, pp.337-355, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Benoît Grévin; Aude Mairey. </w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02391888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des âges de la chevalerie (XI e -XV e siècles) ? Approche historiographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Dunyach et Aude Mairey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Moyen Âge dans le texte. Cinq ans d’histoire textuelle au Laboratoire de Médiévistique Occidentale de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.5-22, 2016</w:t>
+              <w:t xml:space="preserve">Les âges de Britannia. Repenser l'histoire des mondes britanniques (Moyen Âge-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-69, 2015, 978-2-7535-4020-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02409250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mirror of Mutual Representation: Political Society as Seen by Its Members</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2082,298 +2323,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fletcher, Christopher and Genet, Jean-Philippe and Watts, John Lovett. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Government and Political Life in England and France, c. 1300-c. 1500</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.317--350, 2015, 978-1-107-08990-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01639116v1</w:t>
-              </w:r>
-[...239 lines deleted...]
-                <w:t xml:space="preserve">halshs-02391888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les traductions anglaises de la fin du Moyen Âge</w:t>
               </w:r>
@@ -2568,414 +2568,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mythe des origines et contrat social chez Sir John Fortescue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Foronda. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Avant le contrat social. Le contrat politique dans l’Occident médiéval (XIIIe-XVe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de la Sorbonne, pp.417-434, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01598627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles perspectives pour la textométrie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les historiens et l'informatique : un métier à réinventer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole française de Rome, pp.157-170, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’aristocratie anglaise face aux Lollards (fin XIVe-début XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ariane Boltanski; Franck Mercier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Salut par les armes. Noblesse et défense de l’orthodoxie (XIIIe-XVIIe s.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.81-92, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01313305v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles perspectives pour la textométrie des états des langues passées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Philippe Genet et Andrea Zorzi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les historiens et l’informatique : un métier à réinventer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">École française de Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Les historiens et l’informatique : un métier à réinventer</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02093180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La poésie comme mode de communication politique dans la guerre des Deux Roses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Philippe Genet, Andrea Zorzi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Languages of the Political Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Viella, pp.189-207, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02389167v1</w:t>
-              </w:r>
-[...312 lines deleted...]
-                <w:t xml:space="preserve">halshs-01313305v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Bible wycliffite</w:t>
               </w:r>
@@ -3372,733 +3372,733 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03508341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Villes et construction étatique en Europe du Nord-Ouest du XIIIe au XVe siècle (Empire, anciens Pays-Bas, France, Angleterre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pilorget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Boestad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morwenna Coquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Becchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 2022, 9782350307329</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Villes et construction étatique en Europe du Nord-Ouest (XIIIe-XVe siècle). Empire, Anciens Pays-Bas, France, Angleterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Boestad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julie Pilorget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morwenna Coquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Stuckens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villes et construction étatique en Europe du Nord-Ouest du XIIIe au XVe siècle (Empire, anciens Pays-Bas, France, Angleterre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pilorget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tobias Boestad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Pilorget</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Becchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aude Mairey</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Stuckens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03508307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’(id)entité textuelle au cours du Moyen Âge tardif (XIIIe-XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Morwenna Coquelin</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fleith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjanne Gay-Canton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Pérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Barbara Fleith, Réjanne Gay-Canton, Géraldine Veysseyre (dir.) en collaboration avec Aude Mairey et Audrey Pérard. Classiques Garnier, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Julie Pilorget</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02409126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre de Cent ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Saint-Denis, 2017, 978-2-84292-731-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02409191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Moyen Âge dans le texte. Cinq ans d’histoire textuelle au Laboratoire de Médiévistique occidentale de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoît Grévin et Aude Mairey. Publications de la Sorbonne, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02409005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Contre-champs ». Études offertes à Jean-Philippe Genet par ses élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tobias Boestad</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Madeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Atlande, 2022, 9782350307329</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solal Abélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aude Mairey, Fanny Madeline et Solal Abélès. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...337 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Madeline</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02409078v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-02409005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les âges de Britannia. Repenser l'histoire des mondes britanniques (Moyen Âge-XXIe siècle)</w:t>
               </w:r>
@@ -5737,666 +5737,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02093124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le bien commun dans la littérature anglaise de la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Pouvoir d’un seul et bien commun, Ve-XVIe siècle, Actes du colloque international de Nanterre (décembre 2008), 32, pp.373-384</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01078922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">William Caxton : auteur, éditeur, imprimeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Les îles Britanniques : espaces, identités, 19, pp.123-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01078917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le bien commun dans la littérature anglaise de la fin du Moyen Âge</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langages politiques au Moyen Âge (XIIe-XVe siècles) - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, n° 57, p. 5-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/medievales.5797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce que le peuple ? Quelques réflexions sur la littérature politique anglaise de la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57, pp.53-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00595391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voix et discours dans la poésie politique anglaise de la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pris-Ma : Recherches sur la Littérature d'Imagination au Moyen Age </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (47/48), pp.133-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00426650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'histoire culturelle dans l'historiographie anglo-américaine. Quelques éléments de réflexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55, pp.147-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00426653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'histoire culturelle du Moyen Âge dans l'historiographie anglo-américaine - Quelques éléments de réflexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55, pp.147-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/medievales.5498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poésie et politique dans l’Angleterre de la fin du Moyen Âge : le cas du Parlement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Pouvoir d’un seul et bien commun, Ve-XVIe siècle, Actes du colloque international de Nanterre (décembre 2008), 32, pp.373-384</w:t>
+              <w:t xml:space="preserve">, 2007, 26, pp.7-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...383 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316035v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poésie et politique dans l'Angleterre de la fin du Moyen Âge : le cas du Parlement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26, p. 231-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00239486v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01316035v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">These trewe conclusions in Englische : langues, cultures et autorités dans l'Angleterre du XIVe siècle</w:t>
               </w:r>
@@ -6445,165 +6445,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00595381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La poésie allitérative anglaise du XIVe siècle. Une analyse factorielle par domaine lexical.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire &amp; Mesure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 18 (3/4), pp.263-288</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00426654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyses factorielles par domaine lexical : apports et limites. L?exemple de la poésie allitérative anglaise du XIVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et Mesure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, XVIII, 3/4, p. 263-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03308001v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00426654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6660,51 +6660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers électroniques d'histoire textuelle du LAMOP (CEHTL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6755,51 +6755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Fletcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6876,51 +6876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Electroniques d'Histoire Textuelle du Lamop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, 2015, Le genre textuel, le genre social: Normes, discours et pratiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6958,51 +6958,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For a History of Space in the Middle Ages: Using Texts and Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7066,51 +7066,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Poem and the Historian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7514,51 +7514,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04854932v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mairey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04854933v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467652v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04320686v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508321v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/978-88-31309-20-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508291v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822268v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822262v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822257v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822235v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.studyrama.com/produit/4683/9782749551944/villes-et-construction-etatique-en-europe-du-nord-ouest-du-xiiie-au-xve-siecle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508263v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064666v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100428320&amp;amp;fa=author&amp;amp;Person_ID=5540" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064719v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pageseditors.cat/ca/la-nacio-a-l-edat-mitjana.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064726v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aouini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081428v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.83425" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064704v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064612v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064590v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-historia-regum-britannie-et-les-bruts-en-europe-tome-ii-production-circulation-et-reception-xiie-xvie-siecle.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064573v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064678v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02391803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408991v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316199v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02391754v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989833v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;vin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639116v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Collard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316200v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409250v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur.fr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02391888v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02391858v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389185v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316201v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389167v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01598627v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314652v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093180v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efrome.it/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313305v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2600" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448144v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853954v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Croizy-Naquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rochebouet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tanniou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ahh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03940434v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508341v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893882v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Boestad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pilorget" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morwenna Coquelin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Stuckens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822205v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Becchia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508307v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409126v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Veysseyre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fleith" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;janne Gay-Canton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey P&#233;rard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409191v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409078v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Madeline" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solal Ab&#233;l&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409005v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409158v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dunyach" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409197v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628922v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Morrison" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239485v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009347v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Langland" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04233523v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362648v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertrand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyotjeannin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Guerreau-Jalabert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Edd&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/shmes.2007.1958" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771438v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426659v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009349v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830485v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6730-0_954-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064649v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.10797" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064624v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.TROIA.5.117052" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02391992v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.163.0491" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093150v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02391972v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7533" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316202v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409232v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314611v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02391945v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093124v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078917v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078922v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311974v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.5797" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595391v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426653v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426650v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311257v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.5498" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239486v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316035v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595381v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308001v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426654v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974297v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vagnon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fletcher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974313v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004627v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004651v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004659v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426663v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00426683v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04854932v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mairey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04854933v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467652v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04320686v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508321v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/978-88-31309-20-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508291v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822268v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822262v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822257v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822235v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.studyrama.com/produit/4683/9782749551944/villes-et-construction-etatique-en-europe-du-nord-ouest-du-xiiie-au-xve-siecle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064719v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pageseditors.cat/ca/la-nacio-a-l-edat-mitjana.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508263v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064666v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100428320&amp;amp;fa=author&amp;amp;Person_ID=5540" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064726v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aouini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081428v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.83425" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064704v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064678v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064612v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064573v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064590v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-historia-regum-britannie-et-les-bruts-en-europe-tome-ii-production-circulation-et-reception-xiie-xvie-siecle.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02391803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989833v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;vin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02391754v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316199v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408991v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316200v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Collard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02391888v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409250v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur.fr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639116v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02391858v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389185v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316201v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01598627v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314652v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313305v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2600" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093180v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efrome.it/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389167v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448144v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853954v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Croizy-Naquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rochebouet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tanniou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ahh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03940434v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508341v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822205v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pilorget" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Boestad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morwenna Coquelin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Becchia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893882v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Stuckens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508307v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409126v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Veysseyre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fleith" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;janne Gay-Canton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey P&#233;rard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409191v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409005v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409078v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Madeline" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solal Ab&#233;l&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409158v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dunyach" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409197v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628922v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Morrison" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239485v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009347v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Langland" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04233523v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362648v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertrand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyotjeannin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Guerreau-Jalabert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Edd&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/shmes.2007.1958" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771438v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426659v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009349v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830485v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6730-0_954-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064649v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.10797" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064624v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.TROIA.5.117052" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02391992v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.163.0491" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093150v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02391972v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7533" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316202v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409232v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314611v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02391945v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093124v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078922v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078917v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311974v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.5797" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595391v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426650v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426653v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311257v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.5498" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316035v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239486v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595381v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426654v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308001v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974297v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vagnon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fletcher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974313v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004627v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004651v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004659v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426663v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00426683v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>