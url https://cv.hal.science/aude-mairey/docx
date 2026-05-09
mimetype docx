--- v1 (2026-04-05)
+++ v2 (2026-05-09)
@@ -547,173 +547,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03508291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Scott</w:t>
+                <w:t xml:space="preserve">Peste Noire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Besson; William Blanc; Vincent Ferré. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du Moyen Âge imaginaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Vendémiaire, pp.294-296, 2022, 978-2-36358-389-5</w:t>
+              <w:t xml:space="preserve">, Vendémiaire, pp.336-339, 2022, 978-2-36358-389-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03822268v1</w:t>
+                <w:t xml:space="preserve">hal-03822262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peste Noire</w:t>
+                <w:t xml:space="preserve">Walter Scott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Besson; William Blanc; Vincent Ferré. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du Moyen Âge imaginaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Vendémiaire, pp.336-339, 2022, 978-2-36358-389-5</w:t>
+              <w:t xml:space="preserve">, Vendémiaire, pp.294-296, 2022, 978-2-36358-389-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03822262v1</w:t>
+                <w:t xml:space="preserve">hal-03822268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin des bois</w:t>
               </w:r>
@@ -938,186 +938,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03064719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Littérature, esthétisation et politique en Angleterre à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Philippe Genet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vecteurs de l’idéel et mutations des sociétés politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de la Sorbonne; Ecole française de Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-91, 2021, 979-10-351-0635-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03064666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hoccleve et Lydgate étaient-ils “antiféministes” ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Vagnon, Christopher Fletcher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Moyen Age dans le texte 2. Au-delà du texte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de la Sorbonne, pp.217-239, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03508263v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-03064666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« PALM : Un modèle neuronal pour l’étiquetage morphosyntaxique des textes médiévaux »</w:t>
               </w:r>
@@ -1407,259 +1407,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03064678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Boccace en Angleterre : la Fall of Princes de John Lydgate (1421-1428) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Barbara Fleith, Réjanne Gay-Canton, Géraldine Veysseyre (dir.) en collaboration avec Aude Mairey et Audrey Pérard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l’(id)entité textuelle au cours du Moyen Âge tardif (XIIIe-XVe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.163-182, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03064573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tradition du Brut en moyen anglais à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géraldine Veysseyre et Hélène Cotterel (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Historia regum Britannie de Geoffroy de Monmouth et les Bruts en Europe, tome 2, Production, circulation et réception (XIIe-XVIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.169-191, 2018, 978-2-406-07199-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03064590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Poetic translatio in England at the end of the Middle Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Philippe Genet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traduction et culture. France – îles Britanniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.89-107, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03064612v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">halshs-03064590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le yeoman dans la littérature anglaise de la fin du Moyen Âge</w:t>
               </w:r>
@@ -1712,357 +1712,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02391803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Pour la charité et le commun profit » : Bible, hérésie et politique en Angleterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoît Grévin et Aude Mairey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moyen Âge dans le texte. Cinq ans d’histoire textuelle au Laboratoire de Médiévistique occidentale de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.165-178, 2016, 978-2-85944-943-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02408991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre polémique et réforme. Une traduction versifiée du De re militari de Végèce, Knyghthod and Bataile (1459-1460)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Bouhaïk-Gironès, Tatiana Debbagi Baranova et Nathalie Szczech. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Usages et stratégies polémiques en Europe (XIVe- premier XVIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.33-46, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02391754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoît Grévin; Aude Mairey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Moyen Âge dans le texte. Cinq ans d’histoire textuelle au Laboratoire de Médiévistique Occidentale de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Sorbonne, pp.5-22, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02989833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour la charité et le commun profit : Bible, hérésie et politique en Angleterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Moyen âge dans le texte. Cinq ans d'histoire textuelle au Laboratoire de Médiévistique occidentale de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Sorbonne, pp.165-178, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Benoît Grévin et Aude Mairey. </w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Mirror of Mutual Representation: Political Society as Seen by Its Members</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fletcher, Christopher and Genet, Jean-Philippe and Watts, John Lovett. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Moyen Âge dans le texte. Cinq ans d’histoire textuelle au Laboratoire de Médiévistique occidentale de Paris</w:t>
+              <w:t xml:space="preserve">Government and Political Life in England and France, c. 1300-c. 1500</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.317--350, 2015, 978-1-107-08990-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hoccleve ou l'ambiguïté de l'autorité poétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Philippe Genet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La légitimité de l’implicite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Publications de la Sorbonne, pp.337-355, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02391888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des âges de la chevalerie (XI e -XV e siècles) ? Approche historiographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Dunyach et Aude Mairey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les âges de Britannia. Repenser l'histoire des mondes britanniques (Moyen Âge-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.165-178, 2016, 978-2-85944-943-8</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-69, 2015, 978-2-7535-4020-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02409250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In the Mirror of Mutual Representation : Political Society As Seen By Its Members</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2078,302 +2323,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Political Society in France and England at the end of the Middle Ages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.317-350, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316200v1</w:t>
-              </w:r>
-[...243 lines deleted...]
-                <w:t xml:space="preserve">hal-01639116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les traductions anglaises de la fin du Moyen Âge</w:t>
               </w:r>
@@ -2568,414 +2568,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La poésie comme mode de communication politique dans la guerre des Deux Roses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Philippe Genet, Andrea Zorzi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Languages of the Political Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Viella, pp.189-207, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02389167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles perspectives pour la textométrie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les historiens et l'informatique : un métier à réinventer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole française de Rome, pp.157-170, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mythe des origines et contrat social chez Sir John Fortescue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Foronda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avant le contrat social. Le contrat politique dans l’Occident médiéval (XIIIe-XVe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Sorbonne, pp.417-434, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01598627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles perspectives pour la textométrie des états des langues passées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Philippe Genet et Andrea Zorzi. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les historiens et l'informatique : un métier à réinventer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole française de Rome, pp.157-170, 2011</w:t>
+              <w:t xml:space="preserve">Les historiens et l’informatique : un métier à réinventer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">École française de Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Les historiens et l’informatique : un métier à réinventer</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02093180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’aristocratie anglaise face aux Lollards (fin XIVe-début XVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ariane Boltanski; Franck Mercier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Salut par les armes. Noblesse et défense de l’orthodoxie (XIIIe-XVIIe s.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.81-92, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01313305v2</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">halshs-02389167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Bible wycliffite</w:t>
               </w:r>
@@ -3126,126 +3126,568 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tanniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guido delle Colonne et la fortune de Troie dans l'Europe médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions de la Sorbonne, 2024, 979-10-351-0985-1. </w:t>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France. Éditions de la Sorbonne, 2024, 979-10-351-0985-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12ahh⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04853954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La paix civile chez John Lydgate (années 1420-1430)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiat Pax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Andersen; Fanny Moghadassi, Jun 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04233523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'historien médiéviste et la pratique des textes : les enjeux du tournant numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guyotjeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Guerreau-Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Eddé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Être historien du Moyen Âge au XXIe siècle - XXXVIIIe Congrès de la Société des Historiens Médiévistes de l'Enseignement Supérieur Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Cergy-Pontoise, Évry, Marne-la-Vallée, Saint-Quentin-en-Yvelines, France. pp.273-301, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/shmes.2007.1958⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00362648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modèles royaux dans la poésie anglaise de la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mythes, modèles et idéologies politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Brest, France. pp.297-315</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00771438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques de l'allégorie dans la poésie anglaise du XIVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques de l'allégorie dans la poésie anglaise du XIVe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2003, Villejuif, France. pp.266-288</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00426659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visions de la pratique juridique en Angleterre à la fin du XIVe siècle : le procès de Wrong dans Piers Plowman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et société en France et en Grande-Bretagne, XIIe-XXe siècles : Fonctions, usages et représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Paris, France. p. 51-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00009349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido delle Colonne, une œuvre et sa réception dans l’Europe médiévale,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Croizy-Naquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3280,1616 +3722,1174 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Croizy-Naquet; Aude Mairey; Anne Rochebouet,; Florence Tanniou. Sorbonne Université Presses, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique de l’anglais. Genèse socio-culturelle d’une langue à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions de la Sorbonne, 2023, 979-10-351-0857-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03508341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villes et construction étatique en Europe du Nord-Ouest (XIIIe-XVe siècle). Empire, Anciens Pays-Bas, France, Angleterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Boestad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pilorget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morwenna Coquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Stuckens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villes et construction étatique en Europe du Nord-Ouest du XIIIe au XVe siècle (Empire, anciens Pays-Bas, France, Angleterre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pilorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Boestad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morwenna Coquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Becchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Atlande, 2022, 9782350307329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villes et construction étatique en Europe du Nord-Ouest du XIIIe au XVe siècle (Empire, anciens Pays-Bas, France, Angleterre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pilorget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Boestad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Pilorget</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Becchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aude Mairey</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Stuckens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03508307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’(id)entité textuelle au cours du Moyen Âge tardif (XIIIe-XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Morwenna Coquelin</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fleith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjanne Gay-Canton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Pérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Barbara Fleith, Réjanne Gay-Canton, Géraldine Veysseyre (dir.) en collaboration avec Aude Mairey et Audrey Pérard. Classiques Garnier, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Villes et construction étatique en Europe du Nord-Ouest du XIIIe au XVe siècle (Empire, anciens Pays-Bas, France, Angleterre)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02409126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre de Cent ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Saint-Denis, 2017, 978-2-84292-731-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02409191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Contre-champs ». Études offertes à Jean-Philippe Genet par ses élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Pilorget</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Madeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tobias Boestad</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solal Abélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aude Mairey, Fanny Madeline et Solal Abélès. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02409078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Moyen Âge dans le texte. Cinq ans d’histoire textuelle au Laboratoire de Médiévistique occidentale de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Becchia</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoît Grévin et Aude Mairey. Publications de la Sorbonne, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02409005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les âges de Britannia. Repenser l'histoire des mondes britanniques (Moyen Âge-XXIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dunyach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">A paraître</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Dunyach et Aude Mairey. Presses Universitaires de Rennes, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Veysseyre</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02409158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02409197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialogues et résistances : Une anthologie de textes anglais à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Morrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barbara Fleith</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols, 412 p., 2010, Textes vernaculaires du moyen âge ; 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00628922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Angleterre entre rêve et réalité. Littérature et société en Angleterre au XIVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de la Sorbonne, pp.475, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00239485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre le laboureur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Barbara Fleith, Réjanne Gay-Canton, Géraldine Veysseyre (dir.) en collaboration avec Aude Mairey et Audrey Pérard. Classiques Garnier, 2018</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Langland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de la Sorbonne, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...586 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00009347v1</w:t>
-              </w:r>
-[...440 lines deleted...]
-                <w:t xml:space="preserve">halshs-00009349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5737,165 +5737,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02093124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">William Caxton : auteur, éditeur, imprimeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Les îles Britanniques : espaces, identités, 19, pp.123-142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01078917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le bien commun dans la littérature anglaise de la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Pouvoir d’un seul et bien commun, Ve-XVIe siècle, Actes du colloque international de Nanterre (décembre 2008), 32, pp.373-384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01078922v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01078917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les langages politiques au Moyen Âge (XIIe-XVe siècles) - Introduction</w:t>
               </w:r>
@@ -6238,165 +6238,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poésie et politique dans l’Angleterre de la fin du Moyen Âge : le cas du Parlement</w:t>
+                <w:t xml:space="preserve">Poésie et politique dans l'Angleterre de la fin du Moyen Âge : le cas du Parlement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 26, pp.7-23</w:t>
+              <w:t xml:space="preserve">, 2007, 26, p. 231-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316035v2</w:t>
+                <w:t xml:space="preserve">hal-00239486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poésie et politique dans l'Angleterre de la fin du Moyen Âge : le cas du Parlement</w:t>
+                <w:t xml:space="preserve">Poésie et politique dans l’Angleterre de la fin du Moyen Âge : le cas du Parlement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 26, p. 231-250</w:t>
+              <w:t xml:space="preserve">, 2007, 26, pp.7-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00239486v1</w:t>
+                <w:t xml:space="preserve">hal-01316035v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">These trewe conclusions in Englische : langues, cultures et autorités dans l'Angleterre du XIVe siècle</w:t>
               </w:r>
@@ -6660,51 +6660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers électroniques d'histoire textuelle du LAMOP (CEHTL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6755,51 +6755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Fletcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6876,51 +6876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Electroniques d'Histoire Textuelle du Lamop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, 2015, Le genre textuel, le genre social: Normes, discours et pratiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6958,51 +6958,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For a History of Space in the Middle Ages: Using Texts and Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7066,51 +7066,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Poem and the Historian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mairey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7514,51 +7514,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04854932v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mairey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04854933v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467652v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04320686v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508321v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/978-88-31309-20-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508291v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822268v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822262v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822257v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822235v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.studyrama.com/produit/4683/9782749551944/villes-et-construction-etatique-en-europe-du-nord-ouest-du-xiiie-au-xve-siecle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064719v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pageseditors.cat/ca/la-nacio-a-l-edat-mitjana.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508263v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064666v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100428320&amp;amp;fa=author&amp;amp;Person_ID=5540" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064726v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aouini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081428v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.83425" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064704v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064678v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064612v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064573v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064590v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-historia-regum-britannie-et-les-bruts-en-europe-tome-ii-production-circulation-et-reception-xiie-xvie-siecle.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02391803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989833v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;vin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02391754v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316199v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408991v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316200v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Collard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02391888v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409250v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur.fr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639116v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02391858v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389185v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316201v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01598627v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314652v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313305v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2600" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093180v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efrome.it/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389167v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448144v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853954v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Croizy-Naquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rochebouet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tanniou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ahh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03940434v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508341v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822205v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pilorget" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Boestad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morwenna Coquelin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Becchia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893882v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Stuckens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508307v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409126v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Veysseyre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fleith" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;janne Gay-Canton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey P&#233;rard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409191v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409005v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409078v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Madeline" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solal Ab&#233;l&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409158v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dunyach" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409197v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628922v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Morrison" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239485v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009347v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Langland" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04233523v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362648v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertrand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyotjeannin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Guerreau-Jalabert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Edd&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/shmes.2007.1958" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771438v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426659v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009349v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830485v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6730-0_954-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064649v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.10797" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064624v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.TROIA.5.117052" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02391992v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.163.0491" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093150v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02391972v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7533" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316202v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409232v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314611v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02391945v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093124v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078922v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078917v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311974v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.5797" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595391v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426650v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426653v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311257v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.5498" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316035v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239486v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595381v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426654v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308001v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974297v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vagnon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fletcher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974313v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004627v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004651v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004659v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426663v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00426683v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04854932v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mairey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04854933v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467652v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04320686v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508321v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/978-88-31309-20-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508291v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822262v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822268v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822257v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822235v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.studyrama.com/produit/4683/9782749551944/villes-et-construction-etatique-en-europe-du-nord-ouest-du-xiiie-au-xve-siecle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064719v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pageseditors.cat/ca/la-nacio-a-l-edat-mitjana.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064666v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100428320&amp;amp;fa=author&amp;amp;Person_ID=5540" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508263v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064726v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aouini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081428v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.83425" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064704v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064678v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064573v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064590v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-historia-regum-britannie-et-les-bruts-en-europe-tome-ii-production-circulation-et-reception-xiie-xvie-siecle.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064612v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02391803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408991v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02391754v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989833v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;vin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316199v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639116v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Collard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02391888v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409250v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur.fr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316200v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02391858v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389185v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316201v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389167v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314652v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01598627v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093180v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efrome.it/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313305v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2600" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448144v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853954v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Croizy-Naquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rochebouet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tanniou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ahh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04233523v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00362648v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyotjeannin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Guerreau-Jalabert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Edd&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/shmes.2007.1958" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771438v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426659v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009349v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03940434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508341v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893882v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Boestad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pilorget" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morwenna Coquelin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Stuckens" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822205v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Becchia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508307v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409126v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Veysseyre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fleith" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;janne Gay-Canton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey P&#233;rard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409191v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409078v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Madeline" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solal Ab&#233;l&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409005v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409158v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dunyach" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409197v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628922v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Morrison" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239485v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009347v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Langland" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830485v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6730-0_954-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064649v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.10797" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064624v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.TROIA.5.117052" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02391992v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.163.0491" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093150v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02391972v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.7533" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316202v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409232v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314611v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02391945v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093124v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078917v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078922v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311974v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.5797" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595391v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426650v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426653v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311257v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.5498" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239486v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316035v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595381v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426654v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308001v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974297v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vagnon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fletcher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974313v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004627v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004651v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004659v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426663v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00426683v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>