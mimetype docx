--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -718,191 +718,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le numérique : un levier de coordination des espaces temporels qui participe à l’attractivité du territoire</w:t>
+                <w:t xml:space="preserve">Les « nudges numériques plus » dans le cadre du déploiement du télétravail dans une collectivité publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mechin-Delabarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Alexandre-Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1983-2023 : 40 ans de la revue Politiques et Management Public (colloque PMP 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Politiques et Management Publics; Université Paris Panthéon-Assas, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">13ème colloque AIRMAP « Gestion publique: fractures et cohésion. Penser/panser les mots de notre société »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05357603v1</w:t>
+                <w:t xml:space="preserve">hal-05357587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « nudges numériques plus » dans le cadre du déploiement du télétravail dans une collectivité publique</w:t>
+                <w:t xml:space="preserve">Le numérique : un levier de coordination des espaces temporels qui participe à l’attractivité du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mechin-Delabarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Alexandre-Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème colloque AIRMAP « Gestion publique: fractures et cohésion. Penser/panser les mots de notre société »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">1983-2023 : 40 ans de la revue Politiques et Management Public (colloque PMP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Politiques et Management Publics; Université Paris Panthéon-Assas, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05357587v1</w:t>
+                <w:t xml:space="preserve">hal-05357603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensemaking et économie comportementale, une approche combinée pour analyser la résilience des collectivités territoriales en temps de crise</w:t>
               </w:r>
@@ -2155,263 +2155,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Images régionales et la promotion des produits et services de qualité dans les régions en difficulté de l'union européenne. Résultats et analyse de l'enquête auprès des institutions : France. working paper 10</w:t>
+                <w:t xml:space="preserve">Les images régionales et la promotion des produits et services de qualité dans les régions en difficulté de l'union européenne. Evaluation des réponses combinées des producteurs des consommateurs et des institutions : France. working paper 11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Marsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Busselot</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Allix Desfautaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 1999, pp.83</w:t>
+              <w:t xml:space="preserve">irstea. 1999, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02579489v1</w:t>
+                <w:t xml:space="preserve">hal-02579490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les images régionales et la promotion des produits et services de qualité dans les régions en difficulté de l'union européenne. Evaluation des réponses combinées des producteurs des consommateurs et des institutions : France. working paper 11</w:t>
+                <w:t xml:space="preserve">Images régionales et la promotion des produits et services de qualité dans les régions en difficulté de l'union européenne. Résultats et analyse de l'enquête auprès des institutions : France. working paper 10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Marsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.P. Bousset</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Busselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Allix Desfautaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 1999, pp.45</w:t>
+              <w:t xml:space="preserve">irstea. 1999, pp.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579490v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les images régionales et la promotion des produits et services de qualité dans les régions en difficulté de l'Union Européenne. Rapport final : France 1999</w:t>
               </w:r>
@@ -2423,51 +2423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Marsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Busselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3004,51 +3004,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Producer Surveys results and analysis: France (Working Paper 8)</w:t>
+                <w:t xml:space="preserve">Institutional survey results and analysis : France (Working Paper 10)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Allix Desfautaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mechin-Delabarre</w:t>
@@ -3063,97 +3063,97 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1998</w:t>
+              <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05404444v1</w:t>
+                <w:t xml:space="preserve">hal-05457419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutional survey results and analysis : France (Working Paper 10)</w:t>
+                <w:t xml:space="preserve">Producer Surveys results and analysis: France (Working Paper 8)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Allix Desfautaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mechin-Delabarre</w:t>
@@ -3168,73 +3168,73 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1999</w:t>
+              <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457419v1</w:t>
+                <w:t xml:space="preserve">hal-05404444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marketing structures in the study regions : France (Working Paper 5)</w:t>
               </w:r>
@@ -3625,51 +3625,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9E419F3"/>
+    <w:nsid w:val="7588F1E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3856,51 +3856,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aude-mechin-delabarre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-7502-7402" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069308217" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aude.mechin-delabarre@unicaen.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-05326297v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mechin-Delabarre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001CAEN0599" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326216v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Alexandre-Bourhis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.134.0061" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326247v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pmp.2024.60" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04016242v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.140.0231" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383323v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357603v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357587v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383152v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383178v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383194v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383205v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383255v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Divay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349446v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351786v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383302v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383337v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487085v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude M&#233;chin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Renault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487065v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403637v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404403v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404409v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404471v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579082v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bousset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marsat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cayla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Huet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allix Desfautaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579489v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Busselot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579490v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579488v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349472v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403514v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357536v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05357562v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05357578v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351825v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404444v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457419v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404453v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404455v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404440v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aude-mechin-delabarre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-7502-7402" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069308217" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aude.mechin-delabarre@unicaen.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-05326297v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mechin-Delabarre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001CAEN0599" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326216v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Alexandre-Bourhis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.134.0061" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326247v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pmp.2024.60" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04016242v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.140.0231" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383323v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357587v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357603v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383152v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383178v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383194v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383205v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383255v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Divay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349446v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351786v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383302v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383337v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487085v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude M&#233;chin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Renault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487065v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403637v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404403v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404409v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404471v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579082v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bousset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marsat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cayla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Huet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allix Desfautaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579489v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Busselot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579488v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349472v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403514v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357536v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05357562v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05357578v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351825v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457419v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404444v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404453v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404455v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404440v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>