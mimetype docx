--- v1 (2026-04-08)
+++ v2 (2026-05-09)
@@ -602,1358 +602,1440 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’une crise à l’autre, comment les nudges peuvent-ils favoriser les apprentissages de la résilience ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capital social collectif et résilience organisationnelle, une approche conjointe pour analyser la dynamique des monnaies locales complémentaires et citoyennes : le cas particulier de la monnaie le RolloN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mechin-Delabarre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Alexandre-Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème colloque AIRMAP « Management public responsable et intégré : entre tradition et innovation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale de Recherche en Management Public (AIRMAP); Université Paris-Saclay, Jun 2025, Versailles, France</w:t>
+              <w:t xml:space="preserve">CNRIUT'2026 - Congrès National de la Recherche des IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Lorient (56100), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383323v1</w:t>
+                <w:t xml:space="preserve">hal-05615006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « nudges numériques plus » dans le cadre du déploiement du télétravail dans une collectivité publique</w:t>
+                <w:t xml:space="preserve">D’une crise à l’autre, comment les nudges peuvent-ils favoriser les apprentissages de la résilience ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mechin-Delabarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Alexandre-Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème colloque AIRMAP « Gestion publique: fractures et cohésion. Penser/panser les mots de notre société »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">14ème colloque AIRMAP « Management public responsable et intégré : entre tradition et innovation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Recherche en Management Public (AIRMAP); Université Paris-Saclay, Jun 2025, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05357587v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le numérique : un levier de coordination des espaces temporels qui participe à l’attractivité du territoire</w:t>
+                <w:t xml:space="preserve">Les « nudges numériques plus » dans le cadre du déploiement du télétravail dans une collectivité publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mechin-Delabarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Alexandre-Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1983-2023 : 40 ans de la revue Politiques et Management Public (colloque PMP 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Politiques et Management Publics; Université Paris Panthéon-Assas, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">13ème colloque AIRMAP « Gestion publique: fractures et cohésion. Penser/panser les mots de notre société »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05357603v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensemaking et économie comportementale, une approche combinée pour analyser la résilience des collectivités territoriales en temps de crise</w:t>
+                <w:t xml:space="preserve">Le numérique : un levier de coordination des espaces temporels qui participe à l’attractivité du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mechin-Delabarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Alexandre-Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème colloque AIRMAP « Management public, crises et post-crises : la permanence dans le changement »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ’Association Internationale de Recherche en Management Public (AIRMAP), May 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">1983-2023 : 40 ans de la revue Politiques et Management Public (colloque PMP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Politiques et Management Publics; Université Paris Panthéon-Assas, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383152v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nudges : un outil intégratif pour optimiser la gestion des Déchets Ménagers et Assimilés (DMA)</w:t>
+                <w:t xml:space="preserve">Sensemaking et économie comportementale, une approche combinée pour analyser la résilience des collectivités territoriales en temps de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mechin-Delabarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Alexandre-Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel PMP : La relation savoir-pouvoir dans l’action publique face à l’incertitude</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Revue Politiques et Management Public (PMP), Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">12ème colloque AIRMAP « Management public, crises et post-crises : la permanence dans le changement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ’Association Internationale de Recherche en Management Public (AIRMAP), May 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383178v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le nudge management, possible levier de la résilience des collectivités territoriales en temps de pandémie ?</w:t>
+                <w:t xml:space="preserve">Les nudges : un outil intégratif pour optimiser la gestion des Déchets Ménagers et Assimilés (DMA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mechin-Delabarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Alexandre-Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème colloque AIRMAP « Visions et valeurs du management public dans un contexte de crise(s) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale de Recherche en Management Public (AIRMAP), Jun 2022, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">Colloque annuel PMP : La relation savoir-pouvoir dans l’action publique face à l’incertitude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Politiques et Management Public (PMP), Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383194v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nudges au service de la gestion des déchets ménagers sur un territoire touristique</w:t>
+                <w:t xml:space="preserve">Le nudge management, possible levier de la résilience des collectivités territoriales en temps de pandémie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mechin-Delabarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Alexandre-Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère journée de recherche du CNAM : La Recherche-Intervention dans les organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNAM, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">11ème colloque AIRMAP « Visions et valeurs du management public dans un contexte de crise(s) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Recherche en Management Public (AIRMAP), Jun 2022, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383205v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMAP : Toute résistance deviendrait-elle vaine ?</w:t>
+                <w:t xml:space="preserve">Les nudges au service de la gestion des déchets ménagers sur un territoire touristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mechin-Delabarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Divay</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Alexandre-Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quand marchand et non marchand se rencontrent</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d’Orléans; Vallorem; AIRMAP, Nov 2012, Orléans, France</w:t>
+              <w:t xml:space="preserve">1ère journée de recherche du CNAM : La Recherche-Intervention dans les organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383255v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une perspective relationnelle de la territorialité des firmes -le cas d’extension du site caennais de recherche et développement de Philips semi-conducteurs</w:t>
+                <w:t xml:space="preserve">AMAP : Toute résistance deviendrait-elle vaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mechin-Delabarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Divay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVème Conférence Internationale de Management Stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIMS, Jun 2006, Annecy/Genève, France</w:t>
+              <w:t xml:space="preserve">Quand marchand et non marchand se rencontrent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Orléans; Vallorem; AIRMAP, Nov 2012, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349446v1</w:t>
+                <w:t xml:space="preserve">hal-05383255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’avantage concurrentiel urbain à l’épreuve du temps</w:t>
+                <w:t xml:space="preserve">Une perspective relationnelle de la territorialité des firmes -le cas d’extension du site caennais de recherche et développement de Philips semi-conducteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mechin-Delabarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e conférence annuelle de l'AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EM Normandie, ESC Rouen, IAE de Caen, Jun 2004, Le Havre, France. pp.177-202</w:t>
+              <w:t xml:space="preserve">XVème Conférence Internationale de Management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIMS, Jun 2006, Annecy/Genève, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05351786v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'avantage concurrentiel urbain, une analyse par les ressources dynamiques, le cas du site havrais</w:t>
+                <w:t xml:space="preserve">L’avantage concurrentiel urbain à l’épreuve du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mechin-Delabarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université d’automne du GRECOS : Nouvelles technologies, stratégies des firmes et développement territorial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRECOS, Oct 2000, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">13e conférence annuelle de l'AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EM Normandie, ESC Rouen, IAE de Caen, Jun 2004, Le Havre, France. pp.177-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383302v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La capacité urbaine d'attraction et de concrétisation des projets d'implantation : une approche par les ressources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Mechin-Delabarre</w:t>
+                <w:t xml:space="preserve">Les districts industriels : faisons le point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVémes Journées Nationales des IAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAE des Pays de l'Adour; Université de Pau, Sep 2000, Pau, France</w:t>
+              <w:t xml:space="preserve">Congrès conjoint ASAC-IFSAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383337v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les districts industriels : faisons le point</w:t>
+                <w:t xml:space="preserve">Signes de qualité et relation au terroir : modalités de la promotion des produits des PME rurales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès conjoint ASAC-IFSAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire UTC PME Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2000, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487085v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signes de qualité et relation au terroir : modalités de la promotion des produits des PME rurales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Renault</w:t>
+                <w:t xml:space="preserve">L'avantage concurrentiel urbain, une analyse par les ressources dynamiques, le cas du site havrais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mechin-Delabarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire UTC PME Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2000, Compiègne, France</w:t>
+              <w:t xml:space="preserve">Université d’automne du GRECOS : Nouvelles technologies, stratégies des firmes et développement territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRECOS, Oct 2000, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487065v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construction d’un avantage comparatif urbain dans un environnement concurrentiel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Méchin</w:t>
+                <w:t xml:space="preserve">La capacité urbaine d'attraction et de concrétisation des projets d'implantation : une approche par les ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Mechin-Delabarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3émes rencontres Ville Management : Maire et environnement, menaces et/ou opportunités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Bayonne, France</w:t>
+              <w:t xml:space="preserve">XVémes Journées Nationales des IAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE des Pays de l'Adour; Université de Pau, Sep 2000, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403637v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’approche par les ressources, un cadre d’analyse de l’avantage concurrentiel urbain</w:t>
+                <w:t xml:space="preserve">Co-construction d’un avantage comparatif urbain dans un environnement concurrentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Méchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tutorat collectif du Grand Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISEOR, Jun 1999, Lyon, France</w:t>
+              <w:t xml:space="preserve">3émes rencontres Ville Management : Maire et environnement, menaces et/ou opportunités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404403v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’approche par les ressources, un cadre d’analyse de l’avantage concurrentiel urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tutorat collectif du Grand Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEOR, Jun 1999, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence du marketing territorial sur les stratégies d’implantation des entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mechin-Delabarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tutorat collectif des IAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE, May 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1963,567 +2045,567 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une perspective relationnelle de la territorialité des firmes Le cas d’extension du site caennais de R&amp;D de Philips semi-conducteurs. Pôle d’expertise &amp;quot;Attractivité et développement territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mechin-Delabarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philips semi-conducteurs. 2005, Rapport d’activité 2005, 73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating case and model-based reasoning for thinking about the future: results from France. Working paper 12. Regional images and the promotion of quality products and services in the lagging regions of the European Union. Final regional report (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Marsat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Allix Desfautaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 1999, pp.74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les images régionales et la promotion des produits et services de qualité dans les régions en difficulté de l'union européenne. Evaluation des réponses combinées des producteurs des consommateurs et des institutions : France. working paper 11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Marsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Allix Desfautaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1999, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images régionales et la promotion des produits et services de qualité dans les régions en difficulté de l'union européenne. Résultats et analyse de l'enquête auprès des institutions : France. working paper 10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Marsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Busselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Allix Desfautaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1999, pp.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les images régionales et la promotion des produits et services de qualité dans les régions en difficulté de l'Union Européenne. Rapport final : France 1999</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Marsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Busselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1999, pp.162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2533,394 +2615,394 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intercommunalité de projet : source de régénération économique du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mechin-Delabarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Germain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De nouvelles figures du projet en management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS : management et société, pp.171-192, 2006, 9782847690675</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’avantage concurrentiel urbain à l’épreuve du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mechin-Delabarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joffre, Patrick ; Lauriol, Jacques et Mbengue, Ababacar (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives en Management Stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS : management et société, pp.177, 2005, 978-2-84769-047-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dimensions temporelle et collective au service de l’attractivité territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mechin-Delabarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Joffre, Louise Lemire, Christian Rouillard (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion privée et management public : Une perspective québécoise et française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS : management et société, pp.121-152, 2005, 9782847690361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construction d’un avantage comparatif urbain dans un environnement concurrentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mechin-Delabarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert Le Duff, Jean-Jacques Rigal (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maire et environnement, menaces ou opportunités ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, pp.373, 2000, 9782247041404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05357562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marché de l’implantation : une relation ville/entreprises orientée par les stratégies marketing urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mechin-Delabarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert Le Duff, Jean-Jacques Rigal (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maire, entrepreneurs, emploi : thèmes et commentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, pp.651, 1999, 9782247037391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05357578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2930,634 +3012,634 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une perspective relationnelle de la territorialité des firmes : Le cas du site caennais de R&amp;D de Philips semi-conducteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mechin-Delabarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutional survey results and analysis : France (Working Paper 10)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Consumer survey results and analysis : France (Working Paper 9)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Allix Desfautaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mechin-Delabarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Madeline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Madeline</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05457419v1</w:t>
+                <w:t xml:space="preserve">hal-05404440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Producer Surveys results and analysis: France (Working Paper 8)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Institutional survey results and analysis : France (Working Paper 10)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Allix Desfautaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mechin-Delabarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1998</w:t>
+              <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404444v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marketing structures in the study regions : France (Working Paper 5)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Producer Surveys results and analysis: France (Working Paper 8)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Allix Desfautaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mechin-Delabarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1997</w:t>
+              <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404453v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional images, quality products and rural development : France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Marketing structures in the study regions : France (Working Paper 5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Allix Desfautaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mechin-Delabarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404455v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer survey results and analysis : France (Working Paper 9)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Regional images, quality products and rural development : France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Allix Desfautaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Mechin-Delabarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1999</w:t>
+              <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404440v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId65"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3625,51 +3707,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7588F1E1"/>
+    <w:nsid w:val="8056B96F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3856,51 +3938,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aude-mechin-delabarre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-7502-7402" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069308217" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aude.mechin-delabarre@unicaen.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-05326297v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mechin-Delabarre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001CAEN0599" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326216v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Alexandre-Bourhis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.134.0061" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326247v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pmp.2024.60" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04016242v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.140.0231" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383323v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357587v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357603v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383152v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383178v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383194v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383205v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383255v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Divay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349446v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351786v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383302v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383337v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487085v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude M&#233;chin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Renault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487065v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403637v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404403v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404409v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404471v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579082v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bousset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marsat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cayla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Huet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allix Desfautaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579489v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Busselot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579488v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349472v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403514v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357536v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05357562v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05357578v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351825v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457419v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404444v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404453v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404455v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404440v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aude-mechin-delabarre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-7502-7402" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069308217" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aude.mechin-delabarre@unicaen.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-05326297v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mechin-Delabarre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001CAEN0599" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326216v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Alexandre-Bourhis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.134.0061" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326247v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pmp.2024.60" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04016242v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.140.0231" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05615006v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Renaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383323v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357587v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357603v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383152v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383178v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383194v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383205v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383255v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Divay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349446v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351786v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487085v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude M&#233;chin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Renault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487065v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383302v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383337v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403637v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404403v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404409v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404471v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579082v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bousset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marsat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cayla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Huet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allix Desfautaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579490v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579489v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Busselot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579488v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349472v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403514v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357536v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05357562v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05357578v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351825v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404440v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457419v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404444v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404453v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404455v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>