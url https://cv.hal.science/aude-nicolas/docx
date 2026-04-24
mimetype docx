--- v1 (2026-03-27)
+++ v2 (2026-04-24)
@@ -4416,1646 +4416,1646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02356723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Glaive de cérémonie dit « de dignitaire » du maréchal Macdonald (1765-1840)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée de l’Armée de Paris / Editions de la revue Napoléon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Napoléon et les Invalides, Collections du musée de l’Armée. Emilie Robbe et Jean-Marie Haussadis (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.142, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolman, pelisse et bonnet de police du prince Frédéric de Salm-Kyrburg (1789-1859)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée de l’Armée de Paris / Editions de la revue Napoléon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Napoléon et les Invalides, Collections du musée de l’Armée. Emilie Robbe et Jean-Marie Haussadis (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.148-150, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Glaive de cérémonie, dit « de dignitaire » du maréchal Bessières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée de l’Armée de Paris / Editions de la revue Napoléon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Napoléon et les Invalides, Collections du musée de l’Armée. Emilie Robbe et Jean-Marie Haussadis (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.129, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Dolman, pelisse et bonnet de police du prince Frédéric de Salm-Kyrburg (1789-1859)</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolman et gilet d’officier du 5e régiment de hussards du capitaine Epinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée de l’Armée de Paris / Editions de la revue Napoléon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Napoléon et les Invalides, Collections du musée de l’Armée. Emilie Robbe et Jean-Marie Haussadis (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.148-150, 2010</w:t>
+              <w:t xml:space="preserve">, pp.292, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Glaive de cérémonie dit « de dignitaire » du maréchal Macdonald (1765-1840)</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glaive de cérémonie dit « à la chevalière » de Joachim Murat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée de l’Armée de Paris / Editions de la revue Napoléon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Napoléon et les Invalides, Collections du musée de l’Armée. Emilie Robbe et Jean-Marie Haussadis (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.142, 2010</w:t>
+              <w:t xml:space="preserve">, pp.122, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dolman et gilet d’officier du 5e régiment de hussards du capitaine Epinat</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigadier des grenadiers à cheval de la Garde impériale en grande tenue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée de l’Armée de Paris / Editions de la revue Napoléon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Napoléon et les Invalides, Collections du musée de l’Armée. Emilie Robbe et Jean-Marie Haussadis (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.292, 2010</w:t>
+              <w:t xml:space="preserve">, pp.220-221, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Glaive de cérémonie dit « à la chevalière » de Joachim Murat</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabre à la Marengo du maréchal Lannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée de l’Armée de Paris / Editions de la revue Napoléon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Napoléon et les Invalides, Collections du musée de l’Armée. Emilie Robbe et Jean-Marie Haussadis (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.122, 2010</w:t>
+              <w:t xml:space="preserve">, pp.138, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Brigadier des grenadiers à cheval de la Garde impériale en grande tenue</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grenadier à pied de la Garde impériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée de l’Armée de Paris / Editions de la revue Napoléon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Napoléon et les Invalides, Collections du musée de l’Armée. Emilie Robbe et Jean-Marie Haussadis (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.220-221, 2010</w:t>
+              <w:t xml:space="preserve">, pp.202-204, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sabre à la Marengo du maréchal Lannes</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habit de grande tenue du maréchal Lannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée de l’Armée de Paris / Editions de la revue Napoléon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Napoléon et les Invalides, Collections du musée de l’Armée. Emilie Robbe et Jean-Marie Haussadis (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.138, 2010</w:t>
+              <w:t xml:space="preserve">, pp.136, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Habit de grande tenue du maréchal Lannes</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabre d’officier supérieur des grenadiers à cheval de la Garde des Consuls de Jean-Baptiste Bessières (1768-1813)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée de l’Armée de Paris / Editions de la revue Napoléon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Napoléon et les Invalides, Collections du musée de l’Armée. Emilie Robbe et Jean-Marie Haussadis (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.136, 2010</w:t>
+              <w:t xml:space="preserve">, pp.126-128, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Grenadier à pied de la Garde impériale</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habit dit « à la chasseur » et gilet du général Bruyères (1772-1813)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée de l’Armée de Paris / Editions de la revue Napoléon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Napoléon et les Invalides, Collections du musée de l’Armée. Emilie Robbe et Jean-Marie Haussadis (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.202-204, 2010</w:t>
+              <w:t xml:space="preserve">, pp.186, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sabre d’officier supérieur des grenadiers à cheval de la Garde des Consuls de Jean-Baptiste Bessières (1768-1813)</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glaive de cérémonie de Joseph Bonaparte (1768-1844)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée de l’Armée / Editions de la revue Napoléon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Napoléon et les Invalides, Collections du musée de l’Armée. Emilie Robbe et Jean-Marie Haussadis (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.112, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habit et chapeau du général de La Roncière (1773-1854)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée de l’Armée de Paris / Editions de la revue Napoléon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Napoléon et les Invalides, Collections du musée de l’Armée. Emilie Robbe et Jean-Marie Haussadis (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.126-128, 2010</w:t>
+              <w:t xml:space="preserve">, pp.188, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Habit dit « à la chasseur » et gilet du général Bruyères (1772-1813)</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabre du Premier Consul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée de l’Armée / Editions de la revue Napoléon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Napoléon et les Invalides, Collections du musée de l’Armée. Emilie Robbe et Jean-Marie Haussadis (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.94, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirliton du maréchal Lannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée de l’Armée de Paris / Editions de la revue Napoléon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Napoléon et les Invalides, Collections du musée de l’Armée. Emilie Robbe et Jean-Marie Haussadis (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.186, 2010</w:t>
+              <w:t xml:space="preserve">, pp.140, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Musée de l’Armée / Editions de la revue Napoléon. </w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’APPHM : recherche, médiation et transmission au service du patrimoine, de l’histoire et des arts militaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CERMA musée de l’Armée. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier d’Etudes et de Recherches du musée de l’Armée (CERMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, pp.177-191, 2010, Centenaire de la Société des amis du musée de l'Armée (1909-2009), 2-901418-41-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epée d’Austerlitz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée de l’Armée de Paris / Editions de la revue Napoléon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Napoléon et les Invalides, Collections du musée de l’Armée. Emilie Robbe et Jean-Marie Haussadis (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.112, 2010</w:t>
+              <w:t xml:space="preserve">, pp.96-97, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Habit et chapeau du général de La Roncière (1773-1854)</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Officier du 8e régiment de hussards en tenue de nankin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée de l’Armée de Paris / Editions de la revue Napoléon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Napoléon et les Invalides, Collections du musée de l’Armée. Emilie Robbe et Jean-Marie Haussadis (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.188, 2010</w:t>
+              <w:t xml:space="preserve">, pp.290-291, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Musée de l’Armée / Editions de la revue Napoléon. </w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chasseur à cheval du 13e régiment en tenue fantaisie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée de l’Armée de Paris / Editions de la revue Napoléon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Napoléon et les Invalides, Collections du musée de l’Armée. Emilie Robbe et Jean-Marie Haussadis (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.94, 2010</w:t>
+              <w:t xml:space="preserve">, pp.274, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mirliton du maréchal Lannes</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapeau, habit et gilet de général de division</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée de l’Armée de Paris / Editions de la revue Napoléon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Napoléon et les Invalides, Collections du musée de l’Armée. Emilie Robbe et Jean-Marie Haussadis (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.140, 2010</w:t>
+              <w:t xml:space="preserve">, pp.184, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La campagna d’Italia del 1859</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alinari 24 Ore. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Napoleone III e l’Italia. La nascita di una Nazione (1848-1870)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.76-89, 2010, 8863020507</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epée de Joachim Murat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée de l’Armée de Paris / Editions de la revue Napoléon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Napoléon et les Invalides, Collections du musée de l’Armée. Emilie Robbe et Jean-Marie Haussadis (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.124, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357209v1</w:t>
-              </w:r>
-[...449 lines deleted...]
-                <w:t xml:space="preserve">hal-02357240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habit de chef d’escadron du 1er régiment de chasseurs à cheval</w:t>
               </w:r>
@@ -6453,51 +6453,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A2C9023C"/>
+    <w:nsid w:val="94CB5601"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6684,51 +6684,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aude-nicolas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0230-3921" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231010567" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487805v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nicolas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740103v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510853v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desbourdes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739957v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614265v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648861v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089253v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355498v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355510v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cel.866" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355527v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355552v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355616v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355555v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355633v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355628v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355566v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355587v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Allix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leclerc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jouves" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Le Berre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355578v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355597v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356685v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robbe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355598v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355604v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356691v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356701v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261655v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261682v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475018v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475028v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391814v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475006v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063484v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614254v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203400v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083702v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963482v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357266v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357265v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357263v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357261v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357259v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357256v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357253v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356721v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261613v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475055v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epopees-histoire.fr/1919159-L-histoire-et-l-art-Berezina-1812-L-Hommage-au-126" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063481v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437797v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357245v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356705v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355458v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261597v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-guerre-de-crimee-premiere-guerre-contemporaine-fixer-les-lieux-representer-l-histoire-conserver-la-memoire.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17890-3.p.0273" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879200v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robichon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lienarteditions.com/product-page/cheval-en-majest%C3%A9-au-c%C5%93ur-d-une-civilisation" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063475v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124915v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356715v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356723v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357213v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357229v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357223v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357243v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357206v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357238v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357218v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357214v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357237v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357211v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357232v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356851v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357233v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356848v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357221v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357209v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356849v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356727v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356725v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357231v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357242v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357240v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357241v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357226v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357216v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02963471v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aude-nicolas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0230-3921" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231010567" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487805v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nicolas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740103v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510853v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desbourdes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739957v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614265v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648861v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089253v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355498v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355510v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cel.866" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355527v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355552v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355616v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355555v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355633v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355628v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355566v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355587v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Allix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leclerc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jouves" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Le Berre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355578v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355597v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356685v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robbe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355598v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355604v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356691v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356701v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261655v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261682v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475018v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475028v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391814v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475006v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063484v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614254v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203400v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083702v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963482v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357266v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357265v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357263v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357261v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357259v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357256v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357253v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356721v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261613v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475055v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epopees-histoire.fr/1919159-L-histoire-et-l-art-Berezina-1812-L-Hommage-au-126" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063481v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437797v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357245v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356705v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355458v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261597v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-guerre-de-crimee-premiere-guerre-contemporaine-fixer-les-lieux-representer-l-histoire-conserver-la-memoire.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17890-3.p.0273" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879200v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robichon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lienarteditions.com/product-page/cheval-en-majest%C3%A9-au-c%C5%93ur-d-une-civilisation" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063475v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124915v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356715v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356723v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357223v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357229v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357213v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357243v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357206v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357238v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357218v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357237v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357214v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357211v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357232v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356851v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357233v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356848v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357221v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356725v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356849v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357242v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357240v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357231v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356727v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357209v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357241v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357226v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357216v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02963471v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>