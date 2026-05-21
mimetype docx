--- v2 (2026-04-24)
+++ v3 (2026-05-21)
@@ -911,855 +911,855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’œuvre graphique et sculpté du Prince Impérial : le talent précoce d’un artiste en devenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnet de la Sabretache : revue militaire rétropective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le Second Empire, Hors-série (209), pp.34-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A la conquête des Alpes : l’épopée de l’armée de Réserve, du col du Grand-Saint-Bernard au fort de Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Société des Amis du Musée de l'Armée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Napoléon à Sainte-Hélène, 2015 II-2016 I (148), pp.61-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Le Second Empire, Hors-série (209), pp.34-40</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La baïonnette et le burin : les monuments du camp de Châlons (1857-1869)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sculptures : Études sur la sculpture | XIXe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La sculpture et la guerre, 2, pp.5-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2015, La sculpture et la guerre, 2, pp.5-10</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’Alma (1854) à Malakoff (1855) : une évocation militaire et artistique de la campagne de Crimée (1854-1856)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Société des Amis du Musée de l'Armée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Napoléon et l'Europe, 2012-2013 II (144), pp.62-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art de la guerre au XVIIe siècle 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Charte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art de la guerre au XVIIe siècle 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Charte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...21 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Association pour la Promotion du Patrimoine et de l’Histoire Militaires (APPHM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Jouves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Société des Amis du Musée de l'Armée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Napoléon et l'Europe, 2012-2013 II (144), pp.62-71</w:t>
+              <w:t xml:space="preserve">, 2011, Sous l'égide de Mars, 2011 I (141), pp.41-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">L’Association pour la Promotion du Patrimoine et de l’Histoire Militaires (APPHM)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rapports franco-britanniques à travers la peinture militaire représentant la guerre de Crimée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Historique des Armées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France-Grande-Bretagne, 264, pp.19-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La campagne d’Italie de 1859 : une étude stratégique et tactique des événements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Société des Amis du Musée de l'Armée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Le Second Empire au musée de l'Armée, 2011 II (142), pp.17-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabretache d’artilleur à cheval de la Garde Impériale, 1805-1810</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue du Louvre et des musees de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souvenirs du maréchal Lannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Sous l'égide de Mars, 2011 I (141), pp.41-48</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Robbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Napoléon Ier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57, pp.70-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...185 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Robbe</w:t>
-[...31 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02356685v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02355598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux acquisitions récentes du musée de l’Armée au département Moderne (la sabretache d’artilleur à cheval – la sabretache de garde d’honneur)</w:t>
               </w:r>
@@ -2116,1062 +2116,1062 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lire les tableaux : le regard de l’historien de l’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherches interdisciplinaires en histoire, histoire de l'art et musicologie (Criham-UR 15507), Université de Poitiers, Jan 2024, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’histoire de l’art et le patrimoine, vecteurs essentiels du développement des forces morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les forces morales dans les sociétés civile et militaire. Construction, transmission, mobilisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Rennes 2; Centre de recherche Saint-Cyr Coëtquidan; IRBA; Laboratoire d'informatique en image et systèmes d'information, Jan 2024, Ecole Militaire, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherches interdisciplinaires en histoire, histoire de l'art et musicologie (Criham-UR 15507), Université de Poitiers, Jan 2024, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Napoléon III, chef de guerre. L’empereur vu par les peintres et les photographes de son temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Napoléon III, prince de la modernité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8; Université de Lorraine; Institut de l'Ouest : Droit et Europe. UMR CNRS 6262, Dec 2023, Paris, Lyon et Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mousquetaires, sujets de peinture : étude de cas (XVIIe-XIXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mousquetaires au combat. Service des armes, violence martiale et guerre de siège au Grand Siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Service historique de la Défense, Nov 2023, Vincennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 8; Université de Lorraine; Institut de l'Ouest : Droit et Europe. UMR CNRS 6262, Dec 2023, Paris, Lyon et Marseille, France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Prince Impérial artiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Prince Impérial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstituer le terrain : la modélisation topographique comme outil de compréhension et d’analyse de la représentation de l’événement historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du musée au terrain : l’application des humanités numériques entre histoire de l’art, étude de l’architecture et archéogéographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aude NICOLAS; Marie-Luce PUJALTE-FRAYSSE; Guillaume BOURGEOIS, Mar 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Aude NICOLAS; Marie-Luce PUJALTE-FRAYSSE; Guillaume BOURGEOIS, Mar 2022, Poitiers, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tumulte des passions. L’expression plastique de la sonorité du drame dans la peinture de la Révolution française entre 1789 et 1794</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bruits, sons, cris, la promiscuité dans l’espace public et privé de l'Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIHAM-Centre de Recherche Interdisciplinaire en Histoire, Histoire de l'Art et Musicologie-EA 4270, Apr 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, CRIHAM-Centre de Recherche Interdisciplinaire en Histoire, Histoire de l'Art et Musicologie-EA 4270, Apr 2021, Poitiers, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le détail militaire, source d’analyse, de compréhension et de ré-attribution picturale au XIXe siècle : étude de cas concrets sous le Consulat et le Second Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sens du détail : un autre regard sur la peinture d’histoire et la sculpture monumentale du XIXe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aude NICOLAS (Criham / Ecole du Louvre) ; Margot RENARD (InTRu), Dec 2020, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le détail militaire, source d’analyse, de compréhension et de ré-attribution picturale au XIXe siècle : étude de cas concrets sous le Consulat et le Second Empire</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : considérer le détail dans la peinture d'histoire et la sculpture monumentale du XIXe siècle à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sens du détail : un autre regard sur la peinture d’histoire et la sculpture monumentale du XIXe siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aude NICOLAS (Criham / Ecole du Louvre) ; Margot RENARD (InTRu), Dec 2020, Tours, France</w:t>
+              <w:t xml:space="preserve">, Aude NICOLAS (Criham / Ecole du Louvre); Margot RENARD (InTRu), Sep 2020, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Aude NICOLAS (Criham / Ecole du Louvre); Margot RENARD (InTRu), Sep 2020, Poitiers, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fixer les lieux, représenter l’histoire, conserver la mémoire : peintres et photographes du XIXe siècle face à la campagne de Crimée (1854-1856)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La guerre de Crimée, la première guerre moderne européenne ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’histoire du XIXe siècle, LabEx EHNE (Université Paris-Sorbonne), Centre de recherches en histoire des Slaves (UMR SIRICE), Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’histoire du XIXe siècle, LabEx EHNE (Université Paris-Sorbonne), Centre de recherches en histoire des Slaves (UMR SIRICE), Nov 2019, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ossuaires du Risorgimento, lieux de confrontation d’un paradoxe intellectuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corps ambulatoires. Corps de femmes et corps d’hommes sous les yeux des médecins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des sciences de l’homme et de la société (MSHS), CPER, Mar 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Maison des sciences de l’homme et de la société (MSHS), CPER, Mar 2018, Poitiers, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un souvenir des Pyramides : la perception occidentale de l’Egypte dans le répertoire ornemental et stylistique des arts décoratifs entre 1800 et 1820</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">S’approprier l’Egypte ancienne au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Criham – EA 4270, Université de Poitiers, Apr 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un « souvenir de Solférino ». Vivre la bataille par procuration à travers la peinture de chevalet : histoire d’un défi artistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Art de la bataille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie de France à Rome-Villa Médicis, Biblioteca Hertziana, Nov 2017, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’artiste en campagne : Auguste Raffet et la représentation du siège de Rome de 1849</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Batailles et sièges dans le monde méditerranéen du XVIe siècle à nos jours : de la médiatisation à la mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gilles MALANDAIN; Jérôme GREVY; François BRIZAY, Apr 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02964035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représenter le vainqueur, honorer le défunt : un art de l’exemplum virtutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statuaire publique : objet d’histoire ou d’histoire de l’art ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CPER, Oct 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357263v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02357261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organiser et traiter un corpus hétérogène : conception et réalisation d’une base de données informatique adaptée aux problématiques de l’histoire de l’art</w:t>
               </w:r>
@@ -4416,1865 +4416,1865 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02356723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Habit de chef d’escadron du 1er régiment de chasseurs à cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée de l’Armée de Paris / Editions de la revue Napoléon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Napoléon et les Invalides, Collections du musée de l’Armée. Emilie Robbe et Jean-Marie Haussadis (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.278, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glaive de cérémonie dit « de dignitaire » du maréchal Ney (1769-1815)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée de l’Armée de Paris / Editions de la revue Napoléon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Napoléon et les Invalides, Collections du musée de l’Armée. Emilie Robbe et Jean-Marie Haussadis (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.144, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epée de cour à clavier du maréchal Lannes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée de l’Armée de Paris / Editions de la revue Napoléon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Napoléon et les Invalides, Collections du musée de l’Armée. Emilie Robbe et Jean-Marie Haussadis (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.137, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolman et gilet d’officier du 5e régiment de hussards du capitaine Epinat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée de l’Armée de Paris / Editions de la revue Napoléon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Napoléon et les Invalides, Collections du musée de l’Armée. Emilie Robbe et Jean-Marie Haussadis (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.292, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glaive de cérémonie dit « à la chevalière » de Joachim Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée de l’Armée de Paris / Editions de la revue Napoléon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Napoléon et les Invalides, Collections du musée de l’Armée. Emilie Robbe et Jean-Marie Haussadis (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.122, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigadier des grenadiers à cheval de la Garde impériale en grande tenue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée de l’Armée de Paris / Editions de la revue Napoléon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Napoléon et les Invalides, Collections du musée de l’Armée. Emilie Robbe et Jean-Marie Haussadis (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.220-221, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabre à la Marengo du maréchal Lannes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée de l’Armée de Paris / Editions de la revue Napoléon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Napoléon et les Invalides, Collections du musée de l’Armée. Emilie Robbe et Jean-Marie Haussadis (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.138, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Glaive de cérémonie dit « de dignitaire » du maréchal Macdonald (1765-1840)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée de l’Armée de Paris / Editions de la revue Napoléon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Napoléon et les Invalides, Collections du musée de l’Armée. Emilie Robbe et Jean-Marie Haussadis (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.142, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolman, pelisse et bonnet de police du prince Frédéric de Salm-Kyrburg (1789-1859)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée de l’Armée de Paris / Editions de la revue Napoléon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Napoléon et les Invalides, Collections du musée de l’Armée. Emilie Robbe et Jean-Marie Haussadis (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.148-150, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glaive de cérémonie, dit « de dignitaire » du maréchal Bessières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée de l’Armée de Paris / Editions de la revue Napoléon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Napoléon et les Invalides, Collections du musée de l’Armée. Emilie Robbe et Jean-Marie Haussadis (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.129, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Dolman et gilet d’officier du 5e régiment de hussards du capitaine Epinat</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grenadier à pied de la Garde impériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée de l’Armée de Paris / Editions de la revue Napoléon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Napoléon et les Invalides, Collections du musée de l’Armée. Emilie Robbe et Jean-Marie Haussadis (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.292, 2010</w:t>
+              <w:t xml:space="preserve">, pp.202-204, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Glaive de cérémonie dit « à la chevalière » de Joachim Murat</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habit de grande tenue du maréchal Lannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée de l’Armée de Paris / Editions de la revue Napoléon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Napoléon et les Invalides, Collections du musée de l’Armée. Emilie Robbe et Jean-Marie Haussadis (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.122, 2010</w:t>
+              <w:t xml:space="preserve">, pp.136, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Brigadier des grenadiers à cheval de la Garde impériale en grande tenue</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabre d’officier supérieur des grenadiers à cheval de la Garde des Consuls de Jean-Baptiste Bessières (1768-1813)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée de l’Armée de Paris / Editions de la revue Napoléon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Napoléon et les Invalides, Collections du musée de l’Armée. Emilie Robbe et Jean-Marie Haussadis (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.220-221, 2010</w:t>
+              <w:t xml:space="preserve">, pp.126-128, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sabre à la Marengo du maréchal Lannes</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habit dit « à la chasseur » et gilet du général Bruyères (1772-1813)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée de l’Armée de Paris / Editions de la revue Napoléon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Napoléon et les Invalides, Collections du musée de l’Armée. Emilie Robbe et Jean-Marie Haussadis (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.138, 2010</w:t>
+              <w:t xml:space="preserve">, pp.186, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Grenadier à pied de la Garde impériale</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glaive de cérémonie de Joseph Bonaparte (1768-1844)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée de l’Armée / Editions de la revue Napoléon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Napoléon et les Invalides, Collections du musée de l’Armée. Emilie Robbe et Jean-Marie Haussadis (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.112, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habit et chapeau du général de La Roncière (1773-1854)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée de l’Armée de Paris / Editions de la revue Napoléon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Napoléon et les Invalides, Collections du musée de l’Armée. Emilie Robbe et Jean-Marie Haussadis (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.202-204, 2010</w:t>
+              <w:t xml:space="preserve">, pp.188, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Habit de grande tenue du maréchal Lannes</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabre du Premier Consul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée de l’Armée / Editions de la revue Napoléon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Napoléon et les Invalides, Collections du musée de l’Armée. Emilie Robbe et Jean-Marie Haussadis (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.94, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirliton du maréchal Lannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée de l’Armée de Paris / Editions de la revue Napoléon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Napoléon et les Invalides, Collections du musée de l’Armée. Emilie Robbe et Jean-Marie Haussadis (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.136, 2010</w:t>
+              <w:t xml:space="preserve">, pp.140, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sabre d’officier supérieur des grenadiers à cheval de la Garde des Consuls de Jean-Baptiste Bessières (1768-1813)</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epée de Joachim Murat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée de l’Armée de Paris / Editions de la revue Napoléon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Napoléon et les Invalides, Collections du musée de l’Armée. Emilie Robbe et Jean-Marie Haussadis (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.126-128, 2010</w:t>
+              <w:t xml:space="preserve">, pp.124, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Habit dit « à la chasseur » et gilet du général Bruyères (1772-1813)</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epée d’Austerlitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée de l’Armée de Paris / Editions de la revue Napoléon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Napoléon et les Invalides, Collections du musée de l’Armée. Emilie Robbe et Jean-Marie Haussadis (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.186, 2010</w:t>
+              <w:t xml:space="preserve">, pp.96-97, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Musée de l’Armée / Editions de la revue Napoléon. </w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La campagna d’Italia del 1859</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alinari 24 Ore. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Napoleone III e l’Italia. La nascita di una Nazione (1848-1870)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.76-89, 2010, 8863020507</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’APPHM : recherche, médiation et transmission au service du patrimoine, de l’histoire et des arts militaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CERMA musée de l’Armée. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier d’Etudes et de Recherches du musée de l’Armée (CERMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, pp.177-191, 2010, Centenaire de la Société des amis du musée de l'Armée (1909-2009), 2-901418-41-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapeau, habit et gilet de général de division</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée de l’Armée de Paris / Editions de la revue Napoléon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Napoléon et les Invalides, Collections du musée de l’Armée. Emilie Robbe et Jean-Marie Haussadis (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.112, 2010</w:t>
+              <w:t xml:space="preserve">, pp.184, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Habit et chapeau du général de La Roncière (1773-1854)</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Officier du 8e régiment de hussards en tenue de nankin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée de l’Armée de Paris / Editions de la revue Napoléon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Napoléon et les Invalides, Collections du musée de l’Armée. Emilie Robbe et Jean-Marie Haussadis (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.188, 2010</w:t>
+              <w:t xml:space="preserve">, pp.290-291, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Musée de l’Armée / Editions de la revue Napoléon. </w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chasseur à cheval du 13e régiment en tenue fantaisie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée de l’Armée de Paris / Editions de la revue Napoléon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Napoléon et les Invalides, Collections du musée de l’Armée. Emilie Robbe et Jean-Marie Haussadis (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.94, 2010</w:t>
+              <w:t xml:space="preserve">, pp.274, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...377 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357240v1</w:t>
-              </w:r>
-[...436 lines deleted...]
-                <w:t xml:space="preserve">hal-02357216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6453,51 +6453,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="94CB5601"/>
+    <w:nsid w:val="7C8A5A30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6684,51 +6684,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aude-nicolas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0230-3921" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231010567" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487805v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nicolas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740103v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510853v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desbourdes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739957v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614265v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648861v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089253v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355498v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355510v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cel.866" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355527v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355552v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355616v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355555v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355633v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355628v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355566v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355587v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Allix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leclerc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jouves" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Le Berre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355578v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355597v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356685v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robbe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355598v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355604v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356691v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356701v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261655v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261682v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475018v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475028v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391814v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475006v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063484v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614254v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203400v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083702v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963482v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357266v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357265v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357263v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357261v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357259v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357256v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357253v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356721v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261613v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475055v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epopees-histoire.fr/1919159-L-histoire-et-l-art-Berezina-1812-L-Hommage-au-126" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063481v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437797v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357245v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356705v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355458v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261597v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-guerre-de-crimee-premiere-guerre-contemporaine-fixer-les-lieux-representer-l-histoire-conserver-la-memoire.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17890-3.p.0273" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879200v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robichon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lienarteditions.com/product-page/cheval-en-majest%C3%A9-au-c%C5%93ur-d-une-civilisation" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063475v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124915v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356715v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356723v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357223v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357229v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357213v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357243v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357206v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357238v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357218v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357237v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357214v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357211v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357232v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356851v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357233v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356848v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357221v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356725v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356849v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357242v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357240v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357231v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356727v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357209v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357241v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357226v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357216v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02963471v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aude-nicolas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0230-3921" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231010567" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487805v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nicolas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740103v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510853v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desbourdes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739957v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614265v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648861v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089253v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355498v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355510v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cel.866" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355527v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355616v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355552v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355555v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355566v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355633v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355628v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355587v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Allix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leclerc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jouves" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Le Berre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355597v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355578v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355598v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356685v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robbe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355604v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356691v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356701v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261655v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261682v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475028v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475018v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475006v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391814v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063484v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614254v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203400v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083702v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963482v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357266v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357261v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357265v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964035v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357263v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357259v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357256v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357253v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356721v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261613v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475055v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epopees-histoire.fr/1919159-L-histoire-et-l-art-Berezina-1812-L-Hommage-au-126" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063481v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437797v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357245v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356705v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355458v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261597v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-guerre-de-crimee-premiere-guerre-contemporaine-fixer-les-lieux-representer-l-histoire-conserver-la-memoire.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17890-3.p.0273" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879200v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robichon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lienarteditions.com/product-page/cheval-en-majest%C3%A9-au-c%C5%93ur-d-une-civilisation" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063475v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124915v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356715v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356723v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357241v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357226v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357216v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357243v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357206v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357238v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357218v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357223v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357229v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357213v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357237v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357214v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357211v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357232v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357233v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356848v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357221v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357209v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356849v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356727v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356725v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357231v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357242v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357240v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02963471v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>