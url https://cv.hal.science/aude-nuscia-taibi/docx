--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -66,5405 +66,7803 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le karst comme patrimoine à valoriser et source de risques dans le Tadla-Azilal (Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Ait Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia El Khalki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Cravidao; N. Santos; L. Dimuccio; R. Jacinto. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natureza, ambiente et territorio. Homenagem a Lúcio Cunha</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Imprensa da Universidade de Coimbra, pp.447-456, 2026, 9789892627823</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le végétal informel empiétant sur les trottoirs dans les villes des « Suds » ; une réponse adéquate aux besoins des habitants face aux insuffisances des pouvoirs publics ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Boujrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Allouche Khebour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ajmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laure Cormier et Sabine Bognon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoriala naturalia. Aménager sans altérer, entre partage et réserve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métis Presses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.181-190, 2025, 9782940711772</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatio-Temporal Variation in Urban Vegetation in Maghrebian Cities Since the XXst Century Using Remote Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Gourfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Boujrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Remote Sensing and GIS in MENA Region</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.239-259, 2025, Earth and Environmental Sciences Library, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-86574-9_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05440084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire de transplantation. Le végétal de Madagascar et des Mascareignes dans les récits de voyage de la première modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Trivisani-Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rachel Bouvet et Stéphanie Posthumus. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvantes et émouvantes. Les plantes à travers le récit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Université de Montréal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-113, 2024, Cavales, 978-2-7606-4958-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Senegal River, a Disturbed Lifeline in the Sahel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alioune Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UNESCO. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">River culture: life as a dance to the rhythm of the waters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UNESCO</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-113, 2023, 978-92-3-100540-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54677/YRPT3013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désertification de part et d’autre du plus grand désert du monde. Le Sahara et ses marges nord et sud ; un contexte favorable à la désertification ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julien Andrieu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Afrique, du Sahel et du Sahara, à la méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Ellipses, pp.259-270, 2017, Les Dossiers du CAPES et de l'agrégation, 9782340021228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les changements d’occupation et d’usage du sol, des processus multidimensionnels complexes qui affectent la biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathevet R.; Godet L. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une géographie de la conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2015, 978-2-343-06972-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-Propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiana Oghina-Pavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Trivisani-Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traces du végétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.7-20, 2015, Nouvelles Recherches sur l'Imaginaire, 978-2-75354862-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection des milieux et gestion des ressources en Afrique sub-saharienne : l’exemple du bas Delta du fleuve Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamedelhabib Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eau, milieux et aménagement. Une recherche au service des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires d’Angers, pp.53 - 61, 2014, 978-2-915751-53-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamique morpho-paysagère du bassin versant moyen de l’oued Moulouya et impact sur l’envasement des barrages (Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taieb Boumeaza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires d'Angers. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eau, milieux et aménagement. Une recherche au service des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.31-44, 2014, 9782915751536</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le potentiel épuratoire du réseau hydraulique du bassin versant de la Vilaine, affluent du Layon (Maine-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mounereau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires d'Angers. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eau, milieux et aménagement. Une recherche au service des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.169-180, 2014, 9782915751536</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risques hydrologiques et d’effondrement dans le Tadla. Les dynamiques paysagères en question à travers le cas de la ville de Béni Mellal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia El Khalki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhalim Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires d'Angers. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eau, milieux et aménagement. Une recherche au service des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.305-316, 2014, 9782915751536</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chroniques des campagnes angevines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des campagnes de l’Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.46-47, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : L'eau irrigue nos territoires...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude N Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. ballouche &amp; A.N. Taïbi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eau, milieux et aménagement. Une recherche au service des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires d'Angers, pp.15-18, 2014, 978-2-915751-53-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00971356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire face à la sécheresse : exemple de zones humides des marges sud et nord du Sahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Ghadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires d'Angers. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eau, milieux et aménagement. Une recherche au service des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.247-264, 2014, 9782915751536</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la problématique de l’eau au modèle numérique d’aménagement en milieu tropical humide insulaire : le bassin versant d’Ouzini-Ajaho (Anjouan – Comores)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirhani Nourddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Razakamanana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires d'Angers. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eau, milieux et aménagement. Une recherche au service des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.117-134, 2014, 9782915751536</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Parc National du Diawling à la Réserve de Biosphère Transfrontalière : jeux d'échelles à l'épreuve du développement durable dans le bas delta du fleuve Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Habib Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures tropicales : enjeux actuels et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.147-156, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les parcs agroforestiers du Pays Dogon, des paysages entre héritage et mutation rapide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude N Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dolfo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Plassais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Paysage d'aujourd'hui à hier, d'hier à aujourd'hui.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du CTHS, pp.97-109, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tell de Sadia en Pays dogon : la treizième année de recherches du programme « Peuplement humain et paléoenvironnement en Afrique de l'Ouest »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Huysecom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ozainne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Jeanbourquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Robion-Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jahresbericht SLSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Fondation Suisse-Liechtenstein pour les recherches archéologiques à l'étranger, pp.101-221, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02315051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premiers éléments pour un Atlas des paysages du Pays dogon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cissé Lassana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Drezen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Huysecom et al. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La douzième année de recherche du programme « Peuplement humain et évolution paléoclimatique en Afrique de l'Ouest ». Zürich et Vaduz: Fondation Suisse-Liechtenstein pour les recherches archéologiques à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zürich et Vaduz: Fondation Suisse-Liechtenstein pour les recherches archéologiques à l'étranger, pp.166-168, 2010, Jahresbericht SLSA 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection et gestion intégrée de zones humides sahéliennes mauritaniennes : Les lacs d'Aleg et de Mâl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lemine Ould Baba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Moguedet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fournier A., Sinsin B. &amp; Mensah G.A. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelles aires protégées pour l'Afrique de l'Ouest ? Conservation de la biodiversité et développemen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'IRD, pp.486-497, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diagnostic par télédétection satellitaire des impacts environnementaux et socio-économiques du Parc National du Diawling sur le Bas Delta du fleuve Sénégal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Habib Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Hallopé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Moguedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Ecosystèmes côtiers de l'Afrique de l'Ouest. Diversité biologique - Ressources - Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FFRSA, CNBSB, PRCZCMAO, pp.211-229, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00493562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the distribution of public Urban Green Space: a combined geographical-quality approach in a Mediterranean city</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ajmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safa Bel Fekih Boussema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taîbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Khebour Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khessibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 11 (2), pp.79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s41207-025-01030-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Feng-shui de la ville de Mei-tch’eng (Chine), entre tradition et modernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuewu Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 127, pp.31-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil erosion and sediment yield in Africa: processes and factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Gourfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Vanmaercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Poesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris de Vente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Aqnouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 227, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2025.105622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPUTING MULTIVALUED MATHEMATICAL MORPHOLOGY ON MULTIBAND IMAGES USING ALGORITHMS FOR MULTICRITERIA ANALYSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir l'Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Kemmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Analysis and Stereology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 43 (1), pp.23-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inégalités environnementales d’accès à l’eau en espace rural : défauts de gouvernance de la ressource ou problématique de justice spatiale ? Le cas de l’axe Gorom Lampsar (delta du fleuve Sénégal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khady Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Hellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awa Niang Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alioune Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11qkz⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des paysages de parcs arborés au Maroc. Un patrimoine rural à reconnaitre, à préserver et à valoriser, Archéologie et patrimoines du Maroc rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études et Travaux d’Archéologie Marocaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tragédie de Derna, en Libye : catastrophe naturelle, responsabilités humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces verts de la période coloniale à Sousse (Tunisie) : Un renouveau d'intérêt pour un héritage délaissé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ajmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Khebour Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rania Ajmi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safa Bel Fekih Boussema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Art Bio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 02 (02), pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35788/uab.v2i2.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a Qualitative Urban Green Spaces Index Applied to a Mediterranean City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ajmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Khebour Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rania Ajmi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safa Bel Fekih Boussema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/urbansci7040115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poèmes et paysages de l’eau : tisser, révéler des liens dans la vallée du fleuve Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Leblon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cybergeo.40063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La peinture de paysage traditionnelle chinoise Séjour dans les monts Fuchun et son influence sur la conception de projets paysagers contemporains dans la vallée du fleuve Qiantang (Chine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuewu Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/paysage.28164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03860324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amphibian diversity in Mauritania: a bioacoustics survey in the Diawling National Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daf Ould Sehla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Sinsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salamandra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 58 (4), pp.317-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Analysis of the Occurrence and Spread of Wildfires in Southwest Madagascar</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+                <w:t xml:space="preserve">The Surface Urban Heat Island and Key Mitigation Factors in Arid Climate Cities, Case of Marrakesh, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Gourfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">aude nuscia Taibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Boujrouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fire5040098⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (16), pp.3935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs14163935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860363v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Surface Urban Heat Island and Key Mitigation Factors in Arid Climate Cities, Case of Marrakesh, Morocco</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A quantitative method for inventory and assessment of geoheritage in the Beni Mellal Atlas Mountains, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Ait Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia El Khalki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Said Boujrouf</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haddou Achkir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cinq Continents Revue Roumaine de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (26), pp.174- 196</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751291v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative method for inventory and assessment of geoheritage in the Beni Mellal Atlas Mountains, Morocco</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Spatial Analysis of the Occurrence and Spread of Wildfires in Southwest Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Haddou Achkir</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinq Continents Revue Roumaine de Géographie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fire5040098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04267669v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution actuelle du modèle urbain colonial français à travers la place et les fonctions du végétal dans la ville de Toliara (Sud-Ouest Madagascar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicitée Rejo-Fienena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/vertigo.31890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les géopatrimoines de la partie nord-est du géoparc régional du M'Goun (Maroc) : représentations sociales et valorisation géotouristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Ait Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géo-Regards : Revue Neuchâteloise de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14, pp.157-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Morphological Profile on remote sensing images for vegetation mapping in a semi-arid region of the Algerian Saharan Atlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Kemmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir L'Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Merazi-Meksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Arid Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 188, pp.104463. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2021.104463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyage des plantes, voyages des hommes, mutations des livres : l’exemple du bois Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trivisani-Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'esprit créateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 60 (4), pp.9-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1353/esp.2020.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géomorphosite karstique d’Ain Asserdoune, Atlas de Béni Mellal (Maroc) : inventaire, évaluation et mesures de durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Ait Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 45, pp.249-255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/dynenviron.4604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les parcs agroforestiers d'Azilal (Maroc) : une construction paysagère pluri-séculaire et toujours vivante</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Des Parcs Nationaux du Diawling et du Djoudj à la Réserve de Biosphère Transfrontalière : transformation des logiques de gestion du Bas Delta du fleuve Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alioune Kane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rga.6612⟩</w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 252, pp.73-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.9368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514419v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments de controverses autour des changements socio-environnementaux et de la dynamique des paysages en pays dogon (Mali).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48, pp.103-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations des paysages agraires coloniaux d'Anjouan</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les parcs agroforestiers d'Azilal (Maroc) : une construction paysagère pluri-séculaire et toujours vivante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia El Khalki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Africana studia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les petites paysanneries des arrière-pays montagneux et forestiers (107-3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.6612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984904v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le végétal dans l’espace public des villes coloniales de Marrakech, Alger, Antananarivo et Toliara. Enjeux socio-environnementaux d’un « patrimoine » vert dans un contexte urbain en mutation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mutations des paysages agraires coloniaux d'Anjouan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourddine Mirhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Africana studia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Le paysage colonial en Afrique, 32, pp.27-38</w:t>
+              <w:t xml:space="preserve">, 2019, Le paysage colonial en Afrique, 32, pp.69-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984884v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle méthodologie d'inventaire et d'évaluation des géomorphosites dans le contexte du géoparc M'goun (Maroc)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le végétal dans l’espace public des villes coloniales de Marrakech, Alger, Antananarivo et Toliara. Enjeux socio-environnementaux d’un « patrimoine » vert dans un contexte urbain en mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geo-Eco-Trop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 43 (4), pp.569-580</w:t>
+              <w:t xml:space="preserve">Africana studia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le paysage colonial en Afrique, 32, pp.27-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02515903v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des Parcs Nationaux du Diawling et du Djoudj à la Réserve de Biosphère Transfrontalière : transformation des logiques de gestion du Bas Delta du fleuve Sénégal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Nouvelle méthodologie d'inventaire et d'évaluation des géomorphosites dans le contexte du géoparc M'goun (Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Ait Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alioune Kane</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geo-Eco-Trop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (4), pp.569-580</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514433v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle multi-agents pour évaluer la vulnérabilité aux inondations : le cas des villages aux alentours du Fleuve Fiherenana (Madagascar)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation et suivi diachronique des mangroves de Sarodrano, d’Andriambe et de Manombo-Fitsitike (Toliara-Madagascar) par télédétection spatiale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andriatsiaronandroy Onjanamboara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude N Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjo-Fienena Félicitée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photo-Interprétation. European Journal of Applied Remote Sensing (PIEJARS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807637v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02447073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et suivi diachronique des mangroves de Sarodrano, d’Andriambe et de Manombo-Fitsitike (Toliara-Madagascar) par télédétection spatiale.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vulnérabilité de Toliara face à l’insuffisance en eau, région Sud-Ouest de Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bablon Randriatsitohaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Raniriketra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry A. Mara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photo-Interprétation. European Journal of Applied Remote Sensing (PIEJARS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Madamines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.29-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02447073v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilité de Toliara face à l’insuffisance en eau, région Sud-Ouest de Madagascar</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Un modèle multi-agents pour évaluer la vulnérabilité aux inondations : le cas des villages aux alentours du Fleuve Fiherenana (Madagascar)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fleurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Madamines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 857, pp.1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.29144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102994v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d’analyse de la vulnérabilité aux inondations à Toliara (sud-ouest Madagascar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fleurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Razakamanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geo-Eco-Trop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3 (41), pp.455-462</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux du végétal dans une ville du « Sud » Le cas de la ville de Marrakech et la fin d'un modèle de « cité-jardin »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brabra Naïma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigrid Giffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16, pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/paysage.5682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Richard, L’adaptation aux changements climatiques. Les réponses de l’action publique territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 245, pp.127-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/norois.6257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d’analyse de la vulnérabilité aux inondations à Toliara (sud-ouest Madagascar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fleurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Razakamanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geo-Eco-Trop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 41 (3), pp.455-462</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01703318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de la mangrove de la région du Sud-ouest de Madagascar face aux actions anthropiques et au changement climatique. L’exemple des formations à palétuviers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andriatsiaronandroy Onjanamboara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicitée Rejo-Fienena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires d'Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9, pp.41-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique des parcs agroforestiers en pays dogon (Mali)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dolfo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEOGraphics de LETG, Revue électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02102997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique des parcs agroforestiers en région soudano-sahélienne comme stratégie d’adaptation des systèmes socio-écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dolfo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biocénoses, Bulletin d’écologie terrestre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désertification, ré-interrogation du concept à la lumière d’exemples africains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Africa e Mediterraneo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2 (83), pp.31-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique récente et modèles d'évolution des mangroves de la région de Toliara-Madagascar (cas de Manombo-Fitsitike)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Facteurs de la dégradation du régime hydrique et modèle d’aménagement du bassin-versant en milieu tropical humide insulaire, a l’exemple de Ouzini-Ajaho à Anjouan - Comores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirhani Nourddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Davranche</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Razakamanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEOGraphics de LETG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2, pp.3</w:t>
+              <w:t xml:space="preserve">Madamines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.8-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116296v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01105111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs de la dégradation du régime hydrique et modèle d’aménagement du bassin-versant en milieu tropical humide insulaire, a l’exemple de Ouzini-Ajaho à Anjouan - Comores</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Dynamique récente et modèles d'évolution des mangroves de la région de Toliara-Madagascar (cas de Manombo-Fitsitike)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andriatsiaronandroy Onjanamboara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicitée Rejo-Fienena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Théodore Razakamanana</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Davranche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Madamines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6, pp.8-21</w:t>
+              <w:t xml:space="preserve">GEOGraphics de LETG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01105111v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « dessèchement » de l’Afrique sahélienne : un leitmotiv du discours d’expert revisité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Savoirs sur l'eau: techniques, pouvoirs, 2 (65), pp.47-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01105127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot; dessèchement &amp;quot; de l'Afrique sahélienne. Un leitmotiv du discours d'expert revisité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude N Taïbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 65, pp.47-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/autr.065.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Pays dogon et son passé: apports de la douzième année de recherches du programme «Peuplement humain et évolution paléoclimatique en Afrique de l’Ouest»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Huysecom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ozainne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Robion-Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jahresbericht </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2009, pp.79 - 176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage à l'épreuve des &amp;quot; nouveaux &amp;quot; défis de l'aménagement du territoire au Maroc : contraintes et perspectives. Le cas de l'Atlas des paysages du Tadla-Azilal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhalim Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Dossier thématique, 2, pp.38-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et impacts des barrages de Diama (Mauritanie) et Arzal (France) : des contextes socio-économiques et environnementaux différents pour de mêmes conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Habib Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jolivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lemine Ould Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 203 (2), pp.51-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus d'urbanisation et accroissement des risques à Beni Mellal (Tadla-Azilal, Maroc) : apports des SIG et de la télédétection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhalim Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hafid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mosella : revue du Centre d'études géographiques de Metz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, XXX (1-4), pp.147-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic de la dynamique des ressources hydriques de surface et des processus de &amp;quot; désertification &amp;quot; du lac d'Aleg et son bassin versant (Brakna, Mauritanie) par télédétection multidate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Ghadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Moguedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teledetection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 5 (1-2-3), pp.35-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et suivi des processus de dégradation du milieu dans le bassin de l'oued Dadès (Maroc) par télédétection satellitaire et aérienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teledetection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 4 (1), pp.63-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutation des modes de gestion et &amp;quot;crise&amp;quot; de l'eau au Maghreb : d'une gestion collective à une gestion individuelle. Le cas du bassin du Dadès (Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESO Travaux et Documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 22, pp.61-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des dynamiques d'évolution morphologique et végétale combinées des &amp;quot;dayas&amp;quot; du piémont sud de l'Atlas saharien (Algérie) par télédétection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kemmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Parrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 10 (1), pp.63-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des sens de migrations éoliennes de la région de Laghouat (piémont sud de l'Atlas saharien, Algérie) par télédétection aérienne et satellitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photo-Interprétation. European Journal of Applied Remote Sensing (PIEJARS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 36 (4), pp.143-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5474,1454 +7872,1454 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of small temporary wetlands in arid and semi-arid zones for local development, the case of Ferlo in Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madina Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awa Fall Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXe World Water Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemins des mots, chemins de l’eau. Regards croisés pour une compréhension renouvelée des mares du fleuve Sénégal, paysages culturels soumis à fortes pressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Leblon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum mondial de l’eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Dakar, Sénégal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution du végétal en ville à Marrakech. Avant, pendant et après la colonisation française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Gourfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafaa Benhsain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Boujrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le végétal dans les villes coloniales. Enjeux patrimoniaux et de qualité de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Angers - France, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.10391.04008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysages fluviaux du fleuve Qiantang (Chine) en question : une approche paysagère multiscalaire et multisource</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuewu Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture du Fleuve en Afrique / River Culture in Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Saint Louis, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de l’aléa hydroclimatique sur le bassin versant de Fiherenana et caractérisation de la vulnérabilité de la ville de Toliara et de ses environs face à l’inondation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Razakamanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">renforcement de la résilience des hydrosystèmes face aux changements globaux : de la mesure hydrologique aux modèles de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Beni Mellal, Maroc. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bushfire in Fiherenana and Onilahy Watersheds (SW Madagascar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ressources en eau dans la ville de Toliara (SO Madagascar). Inventaire et gestion de la pénurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bablon Randriatsitohaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Razakamanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">renforcement de la résilience des hydrosystèmes face aux changements globaux : de la mesure hydrologique aux modèles de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Beni Mellal, Maroc. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de l'aléa hydroclimatique sur le bassin versant du Fiherenana et caractérisation de la vulnérabilité face à l'inondation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Razakamanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Doctorale RAMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Saint-Denis (La Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de la déforestation sur la perturbation des régimes hydrologiques des fonds de vallées de deux bassins versants de l’île d’Anjouan aux Comores. Mythe ou réalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirhani Nourddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Razakamanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les zones humides de Madagascar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, antsirabe, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre dégradation et patrimonialisation. Les paysages de «parcs arborés» du Tadla-Azilal (Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysage(s) et Patrimoine(s) : Connaissance, reconnaissance, protection, gestion et valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dégradation du régime hydrique et modèle d’aménagement en milieu tropical humide insulaire: le bassin-versant Ouzini-Ajaho (Anjouan-comores). Apport de la télédétection satellitaire et aérienne et du SIG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirhani Nourddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Razakamanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AARSE 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, El Jadida, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et suivi diachronique par télédétection orientée pixels et orientée objets des paysages agroforestiers d'Azilal (Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhalim Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AARSE 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, El Jadida, Maroc. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télédétection orientée objets de la composante arborée de parcs agroforestiers. Exemple du pays Dogon au Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dolfo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AARSE 2012. Earth Observation &amp; Geoinformation Sciences for Environment and Development in Africa: Global Vision and Local Action Synergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, El Jadida, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6931,6674 +9329,6674 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating local oral literature, geography and geomatics to study ponds dynamics and water resources in the Waalo and Jeeri of the Senegal River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Leblon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXe World Water Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Water Ressources Association, Dec 2025, Marrakech, France</w:t>
+              <w:t xml:space="preserve">, International Water Ressources Association, Dec 2025, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le végétal informel empiétant sur les trottoirs dans les villes des « Suds » ; une réponse adéquate aux besoins des habitants face aux insuffisances des pouvoirs publics ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Boujrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïza Allouch-Khebour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ajmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contre Nature. Land sharing Land sparing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Citeres, ESO, Académie du Climat, Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'effet d'îlot de chaleur urbain dans la ville, Cas de Marrakech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Gourfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelali Gourfi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Salima Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Boujrouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« City Lab » Programme « Marrakech, Ville Durable (PMVD) »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département du Développement Durable, Programme des Nations Unies pour l'Environnement; Fonds pour l'Environnement Mondial (FEM); World Ressource Institut; C40 cities, Jun 2024, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the implementation of a geographical model on two different agent-based platforms: Gama and netlogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Razakamanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GamaDays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMMISCO, Nov 2024, En Ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système multi-agents pour la compréhension du fonctionnement des mares de la vallée du fleuve Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madina Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kebe Elhadji Abdou Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JC2 Journées jeunes chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNES, Oct 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saharan Warming: An Environmental History 1900s-2020s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire du Sahara de 650 à nos jours / History of the Sahara from 650 CE to the Present</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège de France, François-Xavier Fauvelle, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le végétal en ville coloniale, le cas d’Alger, l’objet, ses trajectoires sa patrimonialisation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Evolution spatio-temporelle du végétal au Maghreb, cas des villes de Marrakech, Alger et Sousse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Gourfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Boujrouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le végétal en villes coloniales. Enjeux patrimoniaux et de qualité de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860524v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accès aux espaces verts : Une disparité spatiale révélée par la distribution des espaces verts dans la commune urbaine de Marrakech, Maroc</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The place of colonial vegetation in Malagasy and Maghrebian African cities, between abandonment and mimetic reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Boujrouf</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Allouche Khebour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahraoui Bensaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le végétal en villes coloniales. Enjeux patrimoniaux et de qualité de vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Angers, France</w:t>
+              <w:t xml:space="preserve">4th biennal conference African Studies Association of Africa (ASAA), “Africa and the Human: old questions, new imaginaries”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860586v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The place of colonial vegetation in Malagasy and Maghrebian African cities, between abandonment and mimetic reproduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Accès aux espaces verts : Une disparité spatiale révélée par la distribution des espaces verts dans la commune urbaine de Marrakech, Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Gourfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Boujrouf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th biennal conference African Studies Association of Africa (ASAA), “Africa and the Human: old questions, new imaginaries”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">Le végétal en villes coloniales. Enjeux patrimoniaux et de qualité de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704911v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La végétation en ville à travers le prisme des habitants. Cas de la ville de Sousse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le végétal en ville coloniale, le cas d’Alger, l’objet, ses trajectoires sa patrimonialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hawa Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rania Ajmi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Faiza Khebour Allouche</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahraroui Bensaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimani Halima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le végétal en villes coloniales. Enjeux patrimoniaux et de qualité de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860550v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution spatio-temporelle du végétal au Maghreb, cas des villes de Marrakech, Alger et Sousse</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La végétation en ville à travers le prisme des habitants. Cas de la ville de Sousse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ajmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Said Boujrouf</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Khebour Allouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le végétal en villes coloniales. Enjeux patrimoniaux et de qualité de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860489v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A qualitative urban green spaces assessment for a sustainable management case study of Sousse city</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of the COVID-19 pandemic on the health and well being on people's use and perception of Tunisian green spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ajmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Khebour Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Euro-mediterranean conference for environmental integration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Sousse, Tunisia</w:t>
+              <w:t xml:space="preserve">Participatory LAB "Participatory design: City, environment &amp; climate change. Experiences, challenges &amp; potentials"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704916v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plantes d’exception et promesses de voyage : le végétal de Madagascar et des Mascareignes dans les récits de voyage de la première modernité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A qualitative urban green spaces assessment for a sustainable management case study of Sousse city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ajmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirine Essasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Khebour Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Trivisani-Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La mobilité des plantes à travers le récit / Plants Mobility and Narrative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">3rd Euro-mediterranean conference for environmental integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03233254v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of the COVID-19 pandemic on the health and well being on people's use and perception of Tunisian green spaces</w:t>
+                <w:t xml:space="preserve">Plantes d’exception et promesses de voyage : le végétal de Madagascar et des Mascareignes dans les récits de voyage de la première modernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rania Ajmi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Trivisani-Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participatory LAB "Participatory design: City, environment &amp; climate change. Experiences, challenges &amp; potentials"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Athenes, Greece</w:t>
+              <w:t xml:space="preserve">La mobilité des plantes à travers le récit / Plants Mobility and Narrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704920v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts sur l’environnement de l'occupation et l’utilisation du sol dans la réserve de biosphère transfrontalière du delta du fleuve Sénégal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Des mots pour soigner les maux ? Poésie et politiques d’aménagement dans la vallée du fleuve Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alioune Kane</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture du Fleuve en Afrique / River Culture in Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Saint Louis, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516101v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des mots pour soigner les maux ? Poésie et politiques d’aménagement dans la vallée du fleuve Sénégal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Impacts sur l’environnement de l'occupation et l’utilisation du sol dans la réserve de biosphère transfrontalière du delta du fleuve Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Lorin</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alioune Kane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture du Fleuve en Afrique / River Culture in Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Saint Louis, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516111v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations des paysages agraires coloniaux d’Anjouan</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La question environnementale dans le récit colonial. Les enjeux environnementaux en Afrique : une controverse coloniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Paisagem e transformações ambientais na África colonial francesa e portuguesa – o legado atual », « Paysage et changements environnementaux dans l’Afrique coloniale française et portugaise – le legs actuel »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">International meeting « Histories of nature and environments : shaping landscapes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116317v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes, fonctions et valeurs du végétal dans l’espace public des villes coloniales de Marrakech, Alger, Antananarivo et Toliara : dynamique d’un « patrimoine » urbain en péril</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mutations des paysages agraires coloniaux d’Anjouan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirhani Nourddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Paisagem e transformações ambientais na África colonial francesa e portuguesa – o legado atual », « Paysage et changements environnementaux dans l’Afrique coloniale française et portugaise – le legs actuel »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116305v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question environnementale dans le récit colonial. Les enjeux environnementaux en Afrique : une controverse coloniale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Formes, fonctions et valeurs du végétal dans l’espace public des villes coloniales de Marrakech, Alger, Antananarivo et Toliara : dynamique d’un « patrimoine » urbain en péril</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International meeting « Histories of nature and environments : shaping landscapes »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">« Paisagem e transformações ambientais na África colonial francesa e portuguesa – o legado atual », « Paysage et changements environnementaux dans l’Afrique coloniale française et portugaise – le legs actuel »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03242192v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire et valorisation patrimoniale du patrimoine géologique et géomorphologique dans le contexte du Géoparc M’Goun (Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Ait Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Reddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e colloque de l’Association francophone de Géographie physique (AFGP), Géographie Physique et Société: des risques naturels au géopatrimoine »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyage des plantes, voyages des hommes, mutations des livres : l’exemple du bois Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trivisani-Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32e Congrès mondial Conseil International d’Études Francophones CIEF. Session « Plantes voyageuses dans l'espace francophone »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine géologique et géomorphologique dans le contexte d’un Géoparc. Méthodologie d’inventaire et valorisation patrimoniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Ait Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Reddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Congrès de l’Association PanAfricaine d’Archéologie, de Préhistoire et Disciplines Associées (PanAf). Session "Archéologie du paysage et patrimoine paysager"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désertification. Instrumentalisation en Afrique de l'Ouest d'un concept controversé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mangroves sous pressions : quel destin pour ces écosystèmes dans le sud-ouest malgache? Cas d’Ankiembe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andriatsiaronandroy Onjanamboara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rejo-Fienena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changements socio-environnementaux et dynamiques rurales en Afrique de l'Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Frédéric Alexandre (Pléiade EA 7338), Catherine Mering (LIED UMR 8236), Mathieu Valette (ERTIM EA 2320), Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Les mangroves des îles de l’Océan Indien occidental : dynamiques, pressions, gestions (MOIO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Mahajanga, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567332v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mangroves sous pressions : quel destin pour ces écosystèmes dans le sud-ouest malgache? Cas d’Ankiembe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Désertification. Instrumentalisation en Afrique de l'Ouest d'un concept controversé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mangroves des îles de l’Océan Indien occidental : dynamiques, pressions, gestions (MOIO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Mahajanga, Madagascar</w:t>
+              <w:t xml:space="preserve">Changements socio-environnementaux et dynamiques rurales en Afrique de l'Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Alexandre (Pléiade EA 7338), Catherine Mering (LIED UMR 8236), Mathieu Valette (ERTIM EA 2320), Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945104v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géogLes inondations à Toliara (Sud-ouest de Madagascar). Quelle méthode d'analyse pour comprendre la vulnérabilité dans le contexte du changement climatique ?raphie physique et les risques de pertes et préjudices liés aux changements climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fleurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Razakamanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La géographie physique et les risques de pertes et préjudices liés aux changements climatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Castelsardo, Sardaigne, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions et représentations de l’environnement dans la vallée du fleuve Sénégal. Regards croisés littéraires et géographiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les inondations à Toliara (Sud-Ouest Madagascar). Quelle méthode d’analyse pour comprendre la vulnérabilité dans le contexte du changement climatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Lorin</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fleurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Razakamanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Regards croisés sur l'Anthropocène. Paysages et récits"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Angers, France</w:t>
+              <w:t xml:space="preserve">3e colloque de l’Association francophone de Géographie physique (AFGP) « La géographie physique et les risques de pertes et préjudices liés aux changements climatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Liège et Università degli studi di Sassari, May 2016, Castelsardo, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407794v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désertification, instrumentalisation en Afrique de l’Ouest d’un concept controversé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le palmier et la palmeraie à Marrakech. Que reste-t-il de l’espace vert qui a fait de la ville une oasis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habert Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changements socio-environnementaux et dynamiques rurales en Afrique de l’Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque « Arbre(s) et Paysage(s) », INSA, CITERES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408417v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le palmier et la palmeraie à Marrakech. Que reste-t-il de l’espace vert qui a fait de la ville une oasis ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Perceptions et représentations de l’environnement dans la vallée du fleuve Sénégal. Regards croisés littéraires et géographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Habert Renaud</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Arbre(s) et Paysage(s) », INSA, CITERES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Blois, France</w:t>
+              <w:t xml:space="preserve">Workshop "Regards croisés sur l'Anthropocène. Paysages et récits"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407827v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological risks in anthropized watersheds: modeling of hazard, vulnerability and impacts on population from south-west of Madagascar</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Théodore Razakamanana</w:t>
+                <w:t xml:space="preserve">Désertification, instrumentalisation en Afrique de l’Ouest d’un concept controversé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Changements socio-environnementaux et dynamiques rurales en Afrique de l’Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265802v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parcs agroforestiers en pays dogon. Construction et dynamique de paysages d’arbres hors forêt face aux changements environnementaux et socio-économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dolfo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arbre(s) et Paysage(s) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les formes d'occupation et d’utilisation du sol et leurs effets sur l’environnement dans la Réserve de biosphère transfrontalière du delta du fleuve Sénégal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alioune Kane</w:t>
+                <w:t xml:space="preserve">Hydrological risks in anthropized watersheds: modeling of hazard, vulnerability and impacts on population from south-west of Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fleurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Razakamanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur l'Anthropocène. Paysages et récits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Angers, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407778v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les inondations à Toliara (Sud-Ouest Madagascar). Quelle méthode d’analyse pour comprendre la vulnérabilité dans le contexte du changement climatique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les formes d'occupation et d’utilisation du sol et leurs effets sur l’environnement dans la Réserve de biosphère transfrontalière du delta du fleuve Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Théodore Razakamanana</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alioune Kane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e colloque de l’Association francophone de Géographie physique (AFGP) « La géographie physique et les risques de pertes et préjudices liés aux changements climatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Liège et Università degli studi di Sassari, May 2016, Castelsardo, Italie</w:t>
+              <w:t xml:space="preserve">Regards croisés sur l'Anthropocène. Paysages et récits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354182v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dogon country landscapes dynamic (Mali). Drought impact and resilience.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La dynamique des parcs agroforestiers en région soudano-sahélienne comme stratégie d’adaptation des systèmes socio-écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dolfo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AARSE, Workshop Planet Action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Astrium Corporate Social Responsibility initiative, Oct 2015, El Jadida, Morocco</w:t>
+              <w:t xml:space="preserve">Séminaire International "Biodiversité et Changements Globaux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labo. Ecologie Végétale et Environnement, Fac. Sc. Biologiques, Haut Commissariat au Développement de la Steppe, Nov 2015, Djelfa, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01105388v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer un patrimoine paysager face aux crises en Afrique soudano-sahélienne. L’exemple du Pays dogon (Mali)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Dogon country landscapes dynamic (Mali). Drought impact and resilience.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Paysages et images dans les pays en crises complexes »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Beyrouth, Liban</w:t>
+              <w:t xml:space="preserve">AARSE, Workshop Planet Action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Astrium Corporate Social Responsibility initiative, Oct 2015, El Jadida, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02872871v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la dynamique récente des mangroves de la région de Toliara (Madagascar) par télédétection satellitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andriatsiaronandroy Onjanamboara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicitée Rejo-Fienena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Davranche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII° Journées Scientifiques du Réseau de Télédétection de l’AUF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Dakar, Sénégal. pp.32 - 35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique des parcs agroforestiers en région soudano-sahélienne comme stratégie d’adaptation des systèmes socio-écologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Gérer un patrimoine paysager face aux crises en Afrique soudano-sahélienne. L’exemple du Pays dogon (Mali)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassana Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Dolfo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire International "Biodiversité et Changements Globaux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labo. Ecologie Végétale et Environnement, Fac. Sc. Biologiques, Haut Commissariat au Développement de la Steppe, Nov 2015, Djelfa, Algérie</w:t>
+              <w:t xml:space="preserve">Colloque international « Paysages et images dans les pays en crises complexes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Beyrouth, Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354280v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique récente de la mangrove de Manombo-Fitsitike (SO Madagascar) par télédétection satellitaire. Entre extension globale, rétraction et fragilisation localisée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La dynamique récente de la mangrove de Manombo-Fitsitiky (SW Madagascar) par télédétection satellitaire. Entre extension globale, rétraction et fragilisation localisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andriatsiaronandroy Onjanamboara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicitée Rejo-Fienena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Réjo-Fienena Félicitée</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Davranche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les zones humides de Madagascar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, antsirabe, Madagascar</w:t>
+              <w:t xml:space="preserve">"titre manquant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Antsirabe, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108349v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la déforestation sur la perturbation des régimes hydrologiques des fonds de vallées de deux bassins versants de l’île d’Anjouan (Comores). Mythe ou réalité ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La mangrove du bas delta du fleuve Sénégal en Mauritanie. Caractérisation d’une dynamique progressive aux ressorts mal connus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Habib Barry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"titre manquant"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Antsirabe, Madagascar</w:t>
+              <w:t xml:space="preserve">Les zones humides de Madagascar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de Recherches en Environnement (CNRE) de Madagascar, Jun 2014, antsirabe, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348870v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique récente de la mangrove de Manombo-Fitsitiky (SW Madagascar) par télédétection satellitaire. Entre extension globale, rétraction et fragilisation localisée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La dynamique récente de la mangrove de Manombo-Fitsitike (SO Madagascar) par télédétection satellitaire. Entre extension globale, rétraction et fragilisation localisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andriatsiaronandroy Ricardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Davranche</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjo-Fienena Félicitée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"titre manquant"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Antsirabe, Madagascar</w:t>
+              <w:t xml:space="preserve">Les zones humides de Madagascar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, antsirabe, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348871v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mangrove du bas delta du fleuve Sénégal en Mauritanie. Caractérisation d’une dynamique progressive aux ressorts mal connus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Impact de la déforestation sur la perturbation des régimes hydrologiques des fonds de vallées de deux bassins versants de l’île d’Anjouan (Comores). Mythe ou réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mirhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Razakamanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Habib Barry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les zones humides de Madagascar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de Recherches en Environnement (CNRE) de Madagascar, Jun 2014, antsirabe, Madagascar</w:t>
+              <w:t xml:space="preserve">"titre manquant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Antsirabe, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108353v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première approche des paysages au Sénégal oriental</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Perspectives et limites d'une expérience d'atlas des paysages de la région Tadla Azilal au Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"titre manquant"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Choulex, Suisse</w:t>
+              <w:t xml:space="preserve">" Paysages et Terroirs: enjeux territoriaux, jeux d'acteurs et interdisciplinarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348888v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre dégradation et patrimonialisation. Les paysages de « parcs arborés » du Tadla-Azilal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Première approche des paysages au Sénégal oriental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">El Khalki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Blois, France</w:t>
+              <w:t xml:space="preserve">, 2013, Choulex, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348869v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysage et représentations dans la culture arabo-berbère et musulmane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Entre dégradation et patrimonialisation. Les paysages de « parcs arborés » du Tadla-Azilal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Khalki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CITCEM Landscape - materiality and immateriality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Portugal</w:t>
+              <w:t xml:space="preserve">"titre manquant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936317v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives et limites d'une expérience d'atlas des paysages de la région Tadla Azilal au Maroc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Paysage et représentations dans la culture arabo-berbère et musulmane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">" Paysages et Terroirs: enjeux territoriaux, jeux d'acteurs et interdisciplinarité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">CITCEM Landscape - materiality and immateriality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936320v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paysage culturel : une nouvelle image emblématique du Pays Dogon, site du patrimoine mondial au Mali</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le paysage culturel : nouvelle image emblématique du Pays Dogon, site du patrimoine mondial au Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassana Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guindo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourisme et Paysage : formes, perspectives et enjeux d’un développement écotouristique durable</w:t>
+              <w:t xml:space="preserve">Tourisme et Paysage : formes, perspectives et enjeux d'un développement écotouristique durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Beni Mellal, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254935v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitions agraires, climat et régime hydrique en milieu tropical humide insulaire : le bassin versant d’Ouzini-Ajaho (Anjouan – Comores). Apport de la télédétection satellitaire et aérienne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le paysage culturel : une nouvelle image emblématique du Pays Dogon, site du patrimoine mondial au Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassana Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"titre manquant"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Saint-Gilles, La Réunion</w:t>
+              <w:t xml:space="preserve">Tourisme et Paysage : formes, perspectives et enjeux d’un développement écotouristique durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Beni Mellal, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337745v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la problématique de l’eau au modèle numérique d’aménagement en milieu tropical humide insulaire : le bassin versant d’Ouzini-Ajaho (Anjouan – Comores)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Transitions agraires, climat et régime hydrique en milieu tropical humide insulaire : le bassin versant d’Ouzini-Ajaho (Anjouan – Comores). Apport de la télédétection satellitaire et aérienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mirhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Razakamanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Angers, France</w:t>
+              <w:t xml:space="preserve">, 2012, Saint-Gilles, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337706v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paysage culturel : nouvelle image emblématique du Pays Dogon, site du patrimoine mondial au Mali</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">De la problématique de l’eau au modèle numérique d’aménagement en milieu tropical humide insulaire : le bassin versant d’Ouzini-Ajaho (Anjouan – Comores)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mirhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Guindo</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Razakamanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourisme et Paysage : formes, perspectives et enjeux d'un développement écotouristique durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Beni Mellal, Maroc</w:t>
+              <w:t xml:space="preserve">"titre manquant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936322v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From landscape archaeology to landscape heritage management: the example of the Dogon Country (Mali)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">DESERTIFICATION EN ZONE SOUDANO-SAHELIENNE (PAYS DOGON, MALI) ? APPORT DE LA CARTOGRAPHIE ET DU SUIVI DIACHRONIQUE DES PARCS AGROFORESTIERS PAR TELEDETECTION SATELLITAIRE ET AERIENNE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lassana Cissé</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dolfo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Plassais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"titre manquant"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">25e conférence cartographique internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348899v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paysages de la vallée du Yamé (Pays dogon, Mali) : un patrimoine à identifier et à valoriser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Dynamique d’évolution différenciée des paysages face aux contraintes environnementales et socio-économiques dans des terroirs partagés de la plaine du Séno (Pays dogon, Mali)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dolfo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Plassais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Drézen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"titre manquant"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Saint-Louis, Sénégal</w:t>
+              <w:t xml:space="preserve">Journées de géographie tropicale « Les territorialités rurales des Suds en question »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UTM INP-ENSAT, Mar 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348902v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique d’évolution différenciée des paysages face aux contraintes environnementales et socio-économiques dans des terroirs partagés de la plaine du Séno (Pays dogon, Mali)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les paysages de la vallée du Yamé (Pays dogon, Mali) : un patrimoine à identifier et à valoriser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassana Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Drézen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de géographie tropicale « Les territorialités rurales des Suds en question »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UTM INP-ENSAT, Mar 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">"titre manquant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Saint-Louis, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01105410v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie du paysage en Pays dogon. Bilan 2008-2011</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">From landscape archaeology to landscape heritage management: the example of the Dogon Country (Mali)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Drézen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassana Cissé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Genève, Maroc</w:t>
+              <w:t xml:space="preserve">, 2011, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348864v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conséquences de la croissance urbaine sur l’oliveraie de Beni Mellal (Région de Tadla-Azilal, Maroc) : apports des SIG et de la télédétection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Archéologie du paysage en Pays dogon. Bilan 2008-2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Eichhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIG et télédétection : des outils d’aide à la décision et à la gestion des territoires dans les pays du bassin méditerranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Moulay Ismaïl, Meknès, Maroc, Sep 2006, Meknès, Maroc. pp.145-153</w:t>
+              <w:t xml:space="preserve">"titre manquant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Genève, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01105403v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Bas-Delta du Sénégal : la recomposition d'un territoire à l'épreuve du développement durable (Exemple du Parc National du Diawling au sein de la Réserve de Biosphère Transfrontalière)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les conséquences de la croissance urbaine sur l’oliveraie de Beni Mellal (Région de Tadla-Azilal, Maroc) : apports des SIG et de la télédétection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia El Khalki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Adrien Coly</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhalim Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hafid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoines fluviaux et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison du fleuve Sénégal, Mar 2011, Saint Louis du Sénégal, Sénégal</w:t>
+              <w:t xml:space="preserve">SIG et télédétection : des outils d’aide à la décision et à la gestion des territoires dans les pays du bassin méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Moulay Ismaïl, Meknès, Maroc, Sep 2006, Meknès, Maroc. pp.145-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108374v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DESERTIFICATION EN ZONE SOUDANO-SAHELIENNE (PAYS DOGON, MALI) ? APPORT DE LA CARTOGRAPHIE ET DU SUIVI DIACHRONIQUE DES PARCS AGROFORESTIERS PAR TELEDETECTION SATELLITAIRE ET AERIENNE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le Bas-Delta du Sénégal : la recomposition d'un territoire à l'épreuve du développement durable (Exemple du Parc National du Diawling au sein de la Réserve de Biosphère Transfrontalière)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Habib Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulèye Wade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alioune Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e conférence cartographique internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Patrimoines fluviaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison du fleuve Sénégal, Mar 2011, Saint Louis du Sénégal, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01105201v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier et valoriser un patrimoine paysager en Afrique soudano-sahélienne : L’exemple du Pays dogon (Mali)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassana Cissé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage dans les politiques publiques au Maghreb. Une notion opératoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">135e congrès national des sociétés historiques et scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, neuchatel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de la strate ligneuse en savane soudano-sahélienne (Pays dogon, Mali). Approche orientée objet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dolfo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence utilisateurs ENVI, 22 juin 2010, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITT Visual Information Solutions, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01105393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bas delta du fleuve Sénégal face aux risques de dégradation et conflits d’usage dans un contexte de restauration des écosystèmes et des activités. Approche par les outils d’analyse spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Habib Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Senghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Moguedet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique de l’AUF (JAS'09) " Imagerie Satellitaire Multisource : Approches Méthodologiques et Applications"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AUF et Université H. Boumedienne Alger, Nov 2009, Alger, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01105417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation environnementale et socio-économique des impacts des mutations des modes de mise en valeur agricole (végétale et animale) dans le bassin de l'oued Dadès (Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluation environnementale et socio-économique des impacts des mutations des modes de mise en valeur agricole (végétale et animale) dans le bassin de l'oued Dadès (Maroc).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Angers, France. pp.111-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00481394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aléas climatiques versus actions anthropiques dans le développement des processus de « désertification » sur les marges sud et nord du Sahara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Moguedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Interactions Nature-Société, analyses et modèles »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, La Baule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00477655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les zones humides en domaine sahélien face aux mutations des modes de mise en valeur agricoles (lacs de Mal, d'Aleg et bas delta du fleuve Sénégal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Habib Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Moguedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluation environnementale et développement d'une agriculture durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Angers, France. pp. 87-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ressource en eaux non conventionnelles facteur de développement en zone saharienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Moguedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Boukchina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gaouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale « Hydrologie des régions méditerranéennes et semi-arides », ENSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00477734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13608,2780 +16006,494 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la connectivité des zones humides temporaires au nord-ouest du Sénégal. Approche par simulation multi-agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madina Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awa Fall Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Analysis and GEOmatics (SAGEO) La Science de l'Information Géographique dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, avignon, France. pp.72-76, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de l’iconographie Google Earth et Google Map pour construire l’image touristique de la partie nord-est du géoparc M’goun, Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Ait Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Reddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">international conference on geomatics applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Istanbul, Turquie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geo Science Publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9 (26), pp.1-14, 2021, 22865454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552965v1</w:t>
-              </w:r>
-[...2284 lines deleted...]
-                <w:t xml:space="preserve">halshs-00493562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mangroves of southwestern Madagascar : a complex dynamic during the last 70 years under natural and anthropogenic control&amp;quot; 5th EcoSummit 2016 Ecological Sustainability: Engineering Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andriatsiaronandroy Onjanamboara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rejo-Fienena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le végétal en ville du «Sud». Spécificités et enjeux à Toliara (Madagascar)&amp;quot; SIFEE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rejo-Fienena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16391,355 +16503,355 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATLAS REGIONAL REGION du TADLA AZILAL MAROC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université d'Angers. 2015, 978-2-915751-58-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traces du végétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trivisani-Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Oghina-Pavie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. Presses Universitaires de Rennes, 37, 2015, Nouvelles Recherches sur l'imaginaire, 978-2-7535-4862-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01248712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eau, Milieux, Aménagement. Une recherche au service des territoires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude N Taïbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires d'Angers, pp.335, 2014, 978-2-915751-53-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00971377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eau, milieux et aménagement. Une recherche au service des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires d'Angers. pp.332, 2014, 9782915751536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01105159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16749,105 +16861,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désertification et dégradation. Ré-interrogation des concepts à la lumière d'exemples africains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université d'Angers, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01250719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId303"/>
+      <w:footerReference w:type="default" r:id="rId304"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16994,51 +17106,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552958v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ajmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bel Fekih Boussema" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nuscia Ta&#238;bi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Khebour Allouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khessibi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-025-01030-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416811v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuewu Dou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nuscia Ta&#239;bi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Hannani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419341v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Gourfi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vanmaercke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Poesen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris de Vente" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aqnouy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2025.105622" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416842v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir l'Haddad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Kemmouche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847898v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khady Diouf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Niang Fall" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Kane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qkz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416758v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ballouche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04384801v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224031v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35788/uab.v2i2.100" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04267662v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci7040115" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03961912v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourlet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lorin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Leblon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40063" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03860324v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.28164" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03838973v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pagano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daf Ould Sehla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Sinsch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03860363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Champin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire5040098" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03751291v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=aude nuscia Taibi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Boujrouf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14163935" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04267669v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ait Omar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia El Khalki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddou Achkir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283711v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El&#160;hannani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licit&#233;e Rejo-Fienena" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.31890" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03704880v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03161768v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir L'Haddad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Merazi-Meksen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2021.104463" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03161914v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trivisani-Moreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.2020.0047" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03286577v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.4604" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02514419v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.6612" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02514430v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02984904v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourddine Mirhani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02984884v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02515903v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02514433v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diarra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9368" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807637v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahefa Mamy Rakotoarisoa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fleurant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29144" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447073v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andriatsiaronandroy Onjanamboara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude N Ta&#239;bi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Davranche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jo-Fienena F&#233;licit&#233;e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102994v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bablon Randriatsitohaina" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Raniriketra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Mara" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559340v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Razakamanana" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567730v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brabra Na&#239;ma" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Giffon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.5682" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116282v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6257" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703318v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872866v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102997v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dolfo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03704891v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872868v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116296v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105111v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirhani Nourddine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105127v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910337v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.065.0047" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348851v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huysecom" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ozainne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robion-Brunner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935328v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Benyoucef" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935343v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Habib Barry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lemine Ould Baba" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936297v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hafid" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935338v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gassani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Ghadi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Moguedet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935336v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936299v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935333v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kemmouche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Parrot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935330v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419486v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Ba" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Fall Niang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03704924v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Leblon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933771v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Salhi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Benhsain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10391.04008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516120v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116328v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02515998v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116329v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263669v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108323v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108318v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108313v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108305v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02514375v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417172v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417224v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Boujrouf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Allouch-Khebour" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419365v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419467v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419421v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kebe Elhadji Abdou Karim" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04140490v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03860524v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawa Bara" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahraroui Bensaid" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimani Halima" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03860586v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03704911v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allouche Khebour" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahraoui Bensaid" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03860550v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03860489v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03704916v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Essasi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03233254v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03704920v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516101v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516111v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116317v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116305v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03242192v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945192v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Reddad" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945278v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945168v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01567332v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945104v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rejo-Fienena" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559330v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407794v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408417v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407827v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habert Renaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265802v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nuscia Taibi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407815v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407778v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354182v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105388v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872871v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassana Ciss&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guindo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872872v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354280v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108349v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriatsiaronandroy Ricardo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348870v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mirhani" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348871v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108353v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348888v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348869v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Khalki" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936317v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936320v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254935v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Davodeau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337745v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337706v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936322v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guindo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348899v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Dr&#233;zen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348902v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105410v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mu&#241;oz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Plassais" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348864v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Eichhorn" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105403v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108374v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soul&#232;ye Wade" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coly" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105201v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348905v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108355v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105393v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105417v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Senghor" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481394v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477655v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493557v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477734v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boukchina" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ababsa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaouar" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416995v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552965v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05440084v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86574-9_10" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552942v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Allouche Khebour" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.metispresses.ch" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384600v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03940856v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org/ark:/48223/pf0000382779" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54677/YRPT3013" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945038v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564820v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Oghina-Pavie" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226543v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105186v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounereau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105196v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105170v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971356v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105175v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105181v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348982v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedelhabib Barry" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105191v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Boumeaza" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936306v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701982v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315051v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Jeanbourquin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108224v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciss&#233; Lassana" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Drezen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936309v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493562v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hallop&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416808v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416781v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139658v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248712v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971377v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105159v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01250719v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552949v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nuscia Ta&#239;bi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ait Omar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia El Khalki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Hannani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552942v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Boujrouf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Allouche Khebour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ajmi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05440084v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Gourfi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Salhi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86574-9_10" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384600v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trivisani-Moreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03940856v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Kane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourlet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lorin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ballouche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org/ark:/48223/pf0000382779" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54677/YRPT3013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945038v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226543v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Davranche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564820v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Oghina-Pavie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348982v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedelhabib Barry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105191v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Boumeaza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105186v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounereau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105170v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Benyoucef" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105196v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971356v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude N Ta&#239;bi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105175v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Ghadi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105181v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirhani Nourddine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Razakamanana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936306v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Habib Barry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701982v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dolfo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Plassais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315051v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huysecom" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ozainne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Jeanbourquin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robion-Brunner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108224v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciss&#233; Lassana" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Drezen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936309v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lemine Ould Baba" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Moguedet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493562v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hallop&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552958v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bel Fekih Boussema" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nuscia Ta&#238;bi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Khebour Allouche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khessibi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-025-01030-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416811v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuewu Dou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419341v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vanmaercke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Poesen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris de Vente" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aqnouy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2025.105622" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416842v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir l'Haddad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Kemmouche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847898v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khady Diouf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Niang Fall" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qkz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416758v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04384801v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224031v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35788/uab.v2i2.100" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04267662v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci7040115" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03961912v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Leblon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40063" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03860324v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.28164" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03838973v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pagano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daf Ould Sehla" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Sinsch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03751291v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=aude nuscia Taibi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Boujrouf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14163935" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04267669v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddou Achkir" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03860363v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Champin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire5040098" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283711v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El&#160;hannani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licit&#233;e Rejo-Fienena" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.31890" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03704880v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03161768v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir L'Haddad" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Merazi-Meksen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2021.104463" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03161914v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.2020.0047" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03286577v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.4604" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02514433v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diarra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9368" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02514430v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02514419v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.6612" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02984904v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourddine Mirhani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02984884v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02515903v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447073v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andriatsiaronandroy Onjanamboara" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jo-Fienena F&#233;licit&#233;e" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102994v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bablon Randriatsitohaina" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Raniriketra" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Mara" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807637v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahefa Mamy Rakotoarisoa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fleurant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29144" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559340v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567730v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brabra Na&#239;ma" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Giffon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.5682" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116282v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6257" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703318v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872866v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102997v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03704891v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872868v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105111v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116296v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105127v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910337v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.065.0047" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348851v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935328v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935343v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936297v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hafid" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935338v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gassani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935336v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936299v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935333v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kemmouche" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Parrot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935330v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419486v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Ba" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Fall Niang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03704924v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Leblon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933771v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Benhsain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10391.04008" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516120v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116328v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02515998v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116329v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263669v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108323v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108318v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108313v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108305v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02514375v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417172v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417224v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Allouch-Khebour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419365v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419467v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419421v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kebe Elhadji Abdou Karim" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04140490v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03860489v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03704911v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allouche Khebour" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahraoui Bensaid" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03860586v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03860524v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawa Bara" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahraroui Bensaid" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimani Halima" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03860550v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03704920v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03704916v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Essasi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03233254v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516111v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516101v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03242192v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116317v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116305v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945192v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Reddad" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945278v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945168v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945104v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rejo-Fienena" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01567332v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559330v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354182v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407827v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habert Renaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407794v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408417v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407815v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265802v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nuscia Taibi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407778v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354280v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105388v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872872v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872871v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassana Ciss&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guindo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348871v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108353v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108349v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriatsiaronandroy Ricardo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348870v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mirhani" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936320v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348888v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348869v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Khalki" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936317v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936322v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guindo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254935v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Davodeau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337745v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337706v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105201v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mu&#241;oz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105410v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348902v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Dr&#233;zen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348899v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348864v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Eichhorn" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105403v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108374v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soul&#232;ye Wade" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coly" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348905v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108355v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105393v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105417v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Senghor" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481394v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477655v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493557v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477734v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boukchina" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ababsa" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaouar" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416995v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552965v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416808v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416781v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139658v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248712v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971377v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105159v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01250719v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>