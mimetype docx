--- v1 (2026-04-06)
+++ v2 (2026-04-27)
@@ -66,7809 +66,7809 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing the distribution of public Urban Green Space: a combined geographical-quality approach in a Mediterranean city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ajmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Bel Fekih Boussema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taîbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Khebour Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khessibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euro-Mediterranean Journal for Environmental Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (2), pp.79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41207-025-01030-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Feng-shui de la ville de Mei-tch’eng (Chine), entre tradition et modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuewu Dou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 127, pp.31-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soil erosion and sediment yield in Africa: processes and factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Gourfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Vanmaercke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Poesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris de Vente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Aqnouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 227, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2025.105622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COMPUTING MULTIVALUED MATHEMATICAL MORPHOLOGY ON MULTIBAND IMAGES USING ALGORITHMS FOR MULTICRITERIA ANALYSIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir l'Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Kemmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Image Analysis and Stereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (1), pp.23-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des paysages de parcs arborés au Maroc. Un patrimoine rural à reconnaitre, à préserver et à valoriser, Archéologie et patrimoines du Maroc rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études et Travaux d’Archéologie Marocaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les inégalités environnementales d’accès à l’eau en espace rural : défauts de gouvernance de la ressource ou problématique de justice spatiale ? Le cas de l’axe Gorom Lampsar (delta du fleuve Sénégal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khady Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Hellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awa Niang Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alioune Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11qkz⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tragédie de Derna, en Libye : catastrophe naturelle, responsabilités humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces verts de la période coloniale à Sousse (Tunisie) : Un renouveau d'intérêt pour un héritage délaissé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ajmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Khebour Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Bel Fekih Boussema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban Art Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 02 (02), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35788/uab.v2i2.100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Developing a Qualitative Urban Green Spaces Index Applied to a Mediterranean City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ajmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Khebour Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Bel Fekih Boussema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/urbansci7040115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poèmes et paysages de l’eau : tisser, révéler des liens dans la vallée du fleuve Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Leblon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.40063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La peinture de paysage traditionnelle chinoise Séjour dans les monts Fuchun et son influence sur la conception de projets paysagers contemporains dans la vallée du fleuve Qiantang (Chine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuewu Dou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paysage.28164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amphibian diversity in Mauritania: a bioacoustics survey in the Diawling National Park</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daf Ould Sehla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Sinsch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Salamandra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (4), pp.317-322</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Surface Urban Heat Island and Key Mitigation Factors in Arid Climate Cities, Case of Marrakesh, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Gourfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">aude nuscia Taibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Boujrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (16), pp.3935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs14163935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quantitative method for inventory and assessment of geoheritage in the Beni Mellal Atlas Mountains, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Ait Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia El Khalki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haddou Achkir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinq Continents Revue Roumaine de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (26), pp.174- 196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial Analysis of the Occurrence and Spread of Wildfires in Southwest Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fire5040098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution actuelle du modèle urbain colonial français à travers la place et les fonctions du végétal dans la ville de Toliara (Sud-Ouest Madagascar)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicitée Rejo-Fienena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.31890⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les géopatrimoines de la partie nord-est du géoparc régional du M'Goun (Maroc) : représentations sociales et valorisation géotouristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Ait Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia El Khalki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géo-Regards : Revue Neuchâteloise de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, pp.157-173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differential Morphological Profile on remote sensing images for vegetation mapping in a semi-arid region of the Algerian Saharan Atlas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Kemmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir L'Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya Merazi-Meksen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 188, pp.104463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2021.104463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyage des plantes, voyages des hommes, mutations des livres : l’exemple du bois Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Trivisani-Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'esprit créateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60 (4), pp.9-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/esp.2020.0047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géomorphosite karstique d’Ain Asserdoune, Atlas de Béni Mellal (Maroc) : inventaire, évaluation et mesures de durabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Ait Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia El Khalki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45, pp.249-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dynenviron.4604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléments de controverses autour des changements socio-environnementaux et de la dynamique des paysages en pays dogon (Mali).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48, pp.103-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les parcs agroforestiers d'Azilal (Maroc) : une construction paysagère pluri-séculaire et toujours vivante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia El Khalki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les petites paysanneries des arrière-pays montagneux et forestiers (107-3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.6612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutations des paysages agraires coloniaux d'Anjouan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourddine Mirhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Africana studia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le paysage colonial en Afrique, 32, pp.69-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le végétal dans l’espace public des villes coloniales de Marrakech, Alger, Antananarivo et Toliara. Enjeux socio-environnementaux d’un « patrimoine » vert dans un contexte urbain en mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Africana studia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le paysage colonial en Afrique, 32, pp.27-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle méthodologie d'inventaire et d'évaluation des géomorphosites dans le contexte du géoparc M'goun (Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Ait Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia El Khalki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geo-Eco-Trop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (4), pp.569-580</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Parcs Nationaux du Diawling et du Djoudj à la Réserve de Biosphère Transfrontalière : transformation des logiques de gestion du Bas Delta du fleuve Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alioune Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 252, pp.73-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.9368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un modèle multi-agents pour évaluer la vulnérabilité aux inondations : le cas des villages aux alentours du Fleuve Fiherenana (Madagascar)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fleurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Caillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 857, pp.1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.29144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation et suivi diachronique des mangroves de Sarodrano, d’Andriambe et de Manombo-Fitsitike (Toliara-Madagascar) par télédétection spatiale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andriatsiaronandroy Onjanamboara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude N Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjo-Fienena Félicitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photo-Interprétation. European Journal of Applied Remote Sensing (PIEJARS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02447073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnérabilité de Toliara face à l’insuffisance en eau, région Sud-Ouest de Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bablon Randriatsitohaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Raniriketra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry A. Mara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Madamines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.29-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthode d’analyse de la vulnérabilité aux inondations à Toliara (sud-ouest Madagascar)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fleurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Razakamanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geo-Eco-Trop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (41), pp.455-462</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux du végétal dans une ville du « Sud » Le cas de la ville de Marrakech et la fin d'un modèle de « cité-jardin »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brabra Naïma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigrid Giffon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paysage.5682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Richard, L’adaptation aux changements climatiques. Les réponses de l’action publique territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 245, pp.127-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.6257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthode d’analyse de la vulnérabilité aux inondations à Toliara (sud-ouest Madagascar)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fleurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Razakamanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geo-Eco-Trop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (3), pp.455-462</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamique de la mangrove de la région du Sud-ouest de Madagascar face aux actions anthropiques et au changement climatique. L’exemple des formations à palétuviers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andriatsiaronandroy Onjanamboara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicitée Rejo-Fienena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires d'Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, pp.41-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dynamique des parcs agroforestiers en pays dogon (Mali)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dolfo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GEOGraphics de LETG, Revue électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dynamique des parcs agroforestiers en région soudano-sahélienne comme stratégie d’adaptation des systèmes socio-écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dolfo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biocénoses, Bulletin d’écologie terrestre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désertification, ré-interrogation du concept à la lumière d’exemples africains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Africa e Mediterraneo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (83), pp.31-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facteurs de la dégradation du régime hydrique et modèle d’aménagement du bassin-versant en milieu tropical humide insulaire, a l’exemple de Ouzini-Ajaho à Anjouan - Comores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirhani Nourddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Razakamanana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Madamines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.8-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01105111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamique récente et modèles d'évolution des mangroves de la région de Toliara-Madagascar (cas de Manombo-Fitsitike)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andriatsiaronandroy Onjanamboara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicitée Rejo-Fienena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GEOGraphics de LETG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « dessèchement » de l’Afrique sahélienne : un leitmotiv du discours d’expert revisité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Savoirs sur l'eau: techniques, pouvoirs, 2 (65), pp.47-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot; dessèchement &amp;quot; de l'Afrique sahélienne. Un leitmotiv du discours d'expert revisité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude N Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65, pp.47-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/autr.065.0047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Pays dogon et son passé: apports de la douzième année de recherches du programme «Peuplement humain et évolution paléoclimatique en Afrique de l’Ouest»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Huysecom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ozainne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Robion-Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jahresbericht </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2009, pp.79 - 176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paysage à l'épreuve des &amp;quot; nouveaux &amp;quot; défis de l'aménagement du territoire au Maroc : contraintes et perspectives. Le cas de l'Atlas des paysages du Tadla-Azilal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia El Khalki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhalim Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Dossier thématique, 2, pp.38-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux et impacts des barrages de Diama (Mauritanie) et Arzal (France) : des contextes socio-économiques et environnementaux différents pour de mêmes conséquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Habib Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jolivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lemine Ould Baba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 203 (2), pp.51-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus d'urbanisation et accroissement des risques à Beni Mellal (Tadla-Azilal, Maroc) : apports des SIG et de la télédétection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia El Khalki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhalim Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hafid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mosella : revue du Centre d'études géographiques de Metz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, XXX (1-4), pp.147-161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diagnostic de la dynamique des ressources hydriques de surface et des processus de &amp;quot; désertification &amp;quot; du lac d'Aleg et son bassin versant (Brakna, Mauritanie) par télédétection multidate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Ghadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Moguedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teledetection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5 (1-2-3), pp.35-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification et suivi des processus de dégradation du milieu dans le bassin de l'oued Dadès (Maroc) par télédétection satellitaire et aérienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teledetection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4 (1), pp.63-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutation des modes de gestion et &amp;quot;crise&amp;quot; de l'eau au Maghreb : d'une gestion collective à une gestion individuelle. Le cas du bassin du Dadès (Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESO Travaux et Documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 22, pp.61-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détermination des dynamiques d'évolution morphologique et végétale combinées des &amp;quot;dayas&amp;quot; du piémont sud de l'Atlas saharien (Algérie) par télédétection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kemmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Parrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 10 (1), pp.63-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détermination des sens de migrations éoliennes de la région de Laghouat (piémont sud de l'Atlas saharien, Algérie) par télédétection aérienne et satellitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photo-Interprétation. European Journal of Applied Remote Sensing (PIEJARS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 36 (4), pp.143-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le karst comme patrimoine à valoriser et source de risques dans le Tadla-Azilal (Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Ait Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Cravidao; N. Santos; L. Dimuccio; R. Jacinto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natureza, ambiente et territorio. Homenagem a Lúcio Cunha</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Imprensa da Universidade de Coimbra, pp.447-456, 2026, 9789892627823</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le végétal informel empiétant sur les trottoirs dans les villes des « Suds » ; une réponse adéquate aux besoins des habitants face aux insuffisances des pouvoirs publics ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Boujrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Allouche Khebour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ajmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laure Cormier et Sabine Bognon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoriala naturalia. Aménager sans altérer, entre partage et réserve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métis Presses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.181-190, 2025, 9782940711772</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-Temporal Variation in Urban Vegetation in Maghrebian Cities Since the XXst Century Using Remote Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Gourfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Boujrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Remote Sensing and GIS in MENA Region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.239-259, 2025, Earth and Environmental Sciences Library, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-86574-9_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une histoire de transplantation. Le végétal de Madagascar et des Mascareignes dans les récits de voyage de la première modernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trivisani-Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rachel Bouvet et Stéphanie Posthumus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvantes et émouvantes. Les plantes à travers le récit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'Université de Montréal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.91-113, 2024, Cavales, 978-2-7606-4958-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Senegal River, a Disturbed Lifeline in the Sahel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alioune Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UNESCO. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River culture: life as a dance to the rhythm of the waters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UNESCO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.79-113, 2023, 978-92-3-100540-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.54677/YRPT3013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désertification de part et d’autre du plus grand désert du monde. Le Sahara et ses marges nord et sud ; un contexte favorable à la désertification ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Andrieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Afrique, du Sahel et du Sahara, à la méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Ellipses, pp.259-270, 2017, Les Dossiers du CAPES et de l'agrégation, 9782340021228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les changements d’occupation et d’usage du sol, des processus multidimensionnels complexes qui affectent la biodiversité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Avant-Propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiana Oghina-Pavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Trivisani-Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour une géographie de la conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 2015, 978-2-343-06972-2</w:t>
+              <w:t xml:space="preserve">Traces du végétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.7-20, 2015, Nouvelles Recherches sur l'Imaginaire, 978-2-75354862-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226543v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-Propos</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les changements d’occupation et d’usage du sol, des processus multidimensionnels complexes qui affectent la biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathevet R.; Godet L. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traces du végétal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.7-20, 2015, Nouvelles Recherches sur l'Imaginaire, 978-2-75354862-6</w:t>
+              <w:t xml:space="preserve">Pour une géographie de la conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2015, 978-2-343-06972-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02564820v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection des milieux et gestion des ressources en Afrique sub-saharienne : l’exemple du bas Delta du fleuve Sénégal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le potentiel épuratoire du réseau hydraulique du bassin versant de la Vilaine, affluent du Layon (Maine-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mounereau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires d'Angers. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eau, milieux et aménagement. Une recherche au service des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires d’Angers, pp.53 - 61, 2014, 978-2-915751-53-6</w:t>
+              <w:t xml:space="preserve">, pp.169-180, 2014, 9782915751536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348982v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique morpho-paysagère du bassin versant moyen de l’oued Moulouya et impact sur l’envasement des barrages (Maroc)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Risques hydrologiques et d’effondrement dans le Tadla. Les dynamiques paysagères en question à travers le cas de la ville de Béni Mellal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia El Khalki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Taieb Boumeaza</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhalim Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires d'Angers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eau, milieux et aménagement. Une recherche au service des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.31-44, 2014, 9782915751536</w:t>
+              <w:t xml:space="preserve">, pp.305-316, 2014, 9782915751536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01105191v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le potentiel épuratoire du réseau hydraulique du bassin versant de la Vilaine, affluent du Layon (Maine-et-Loire)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Chroniques des campagnes angevines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires d'Angers. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eau, milieux et aménagement. Une recherche au service des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.169-180, 2014, 9782915751536</w:t>
+              <w:t xml:space="preserve">Atlas des campagnes de l’Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.46-47, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01105186v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques hydrologiques et d’effondrement dans le Tadla. Les dynamiques paysagères en question à travers le cas de la ville de Béni Mellal</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires d'Angers. </w:t>
+                <w:t xml:space="preserve">Introduction : L'eau irrigue nos territoires...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude N Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. ballouche &amp; A.N. Taïbi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eau, milieux et aménagement. Une recherche au service des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.305-316, 2014, 9782915751536</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires d'Angers, pp.15-18, 2014, 978-2-915751-53-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01105170v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00971356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chroniques des campagnes angevines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Faire face à la sécheresse : exemple de zones humides des marges sud et nord du Sahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Ghadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires d'Angers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas des campagnes de l’Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.46-47, 2014</w:t>
+              <w:t xml:space="preserve">Eau, milieux et aménagement. Une recherche au service des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.247-264, 2014, 9782915751536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01105196v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : L'eau irrigue nos territoires...</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la problématique de l’eau au modèle numérique d’aménagement en milieu tropical humide insulaire : le bassin versant d’Ouzini-Ajaho (Anjouan – Comores)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirhani Nourddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">A. ballouche &amp; A.N. Taïbi. </w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Razakamanana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires d'Angers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eau, milieux et aménagement. Une recherche au service des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires d'Angers, pp.15-18, 2014, 978-2-915751-53-6</w:t>
+              <w:t xml:space="preserve">, pp.117-134, 2014, 9782915751536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00971356v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire face à la sécheresse : exemple de zones humides des marges sud et nord du Sahara</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Dynamique morpho-paysagère du bassin versant moyen de l’oued Moulouya et impact sur l’envasement des barrages (Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ahmed El Ghadi</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taieb Boumeaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires d'Angers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eau, milieux et aménagement. Une recherche au service des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.247-264, 2014, 9782915751536</w:t>
+              <w:t xml:space="preserve">, pp.31-44, 2014, 9782915751536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01105175v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la problématique de l’eau au modèle numérique d’aménagement en milieu tropical humide insulaire : le bassin versant d’Ouzini-Ajaho (Anjouan – Comores)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Protection des milieux et gestion des ressources en Afrique sub-saharienne : l’exemple du bas Delta du fleuve Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamedelhabib Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eau, milieux et aménagement. Une recherche au service des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.117-134, 2014, 9782915751536</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires d’Angers, pp.53 - 61, 2014, 978-2-915751-53-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01105181v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Parc National du Diawling à la Réserve de Biosphère Transfrontalière : jeux d'échelles à l'épreuve du développement durable dans le bas delta du fleuve Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Habib Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures tropicales : enjeux actuels et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.147-156, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parcs agroforestiers du Pays Dogon, des paysages entre héritage et mutation rapide.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude N Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dolfo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Plassais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Paysage d'aujourd'hui à hier, d'hier à aujourd'hui.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du CTHS, pp.97-109, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00701982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tell de Sadia en Pays dogon : la treizième année de recherches du programme « Peuplement humain et paléoenvironnement en Afrique de l'Ouest »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Huysecom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ozainne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Jeanbourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Robion-Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jahresbericht SLSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Fondation Suisse-Liechtenstein pour les recherches archéologiques à l'étranger, pp.101-221, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02315051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers éléments pour un Atlas des paysages du Pays dogon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cissé Lassana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Drezen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Huysecom et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La douzième année de recherche du programme « Peuplement humain et évolution paléoclimatique en Afrique de l'Ouest ». Zürich et Vaduz: Fondation Suisse-Liechtenstein pour les recherches archéologiques à l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zürich et Vaduz: Fondation Suisse-Liechtenstein pour les recherches archéologiques à l'étranger, pp.166-168, 2010, Jahresbericht SLSA 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection et gestion intégrée de zones humides sahéliennes mauritaniennes : Les lacs d'Aleg et de Mâl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lemine Ould Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Moguedet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fournier A., Sinsin B. &amp; Mensah G.A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelles aires protégées pour l'Afrique de l'Ouest ? Conservation de la biodiversité et développemen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'IRD, pp.486-497, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic par télédétection satellitaire des impacts environnementaux et socio-économiques du Parc National du Diawling sur le Bas Delta du fleuve Sénégal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Habib Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Hallopé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Moguedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Ecosystèmes côtiers de l'Afrique de l'Ouest. Diversité biologique - Ressources - Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FFRSA, CNBSB, PRCZCMAO, pp.211-229, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493562v1</w:t>
-              </w:r>
-[...5380 lines deleted...]
-                <w:t xml:space="preserve">hal-00935330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7899,77 +7899,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of small temporary wetlands in arid and semi-arid zones for local development, the case of Ferlo in Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madina Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awa Fall Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXe World Water Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7994,103 +7994,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemins des mots, chemins de l’eau. Regards croisés pour une compréhension renouvelée des mares du fleuve Sénégal, paysages culturels soumis à fortes pressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Leblon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum mondial de l’eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Dakar, Sénégal. </w:t>
@@ -8119,103 +8119,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution du végétal en ville à Marrakech. Avant, pendant et après la colonisation française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salima Salhi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdelali Gourfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafaa Benhsain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Boujrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le végétal dans les villes coloniales. Enjeux patrimoniaux et de qualité de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Angers - France, France. </w:t>
@@ -8253,77 +8253,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysages fluviaux du fleuve Qiantang (Chine) en question : une approche paysagère multiscalaire et multisource</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuewu Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture du Fleuve en Afrique / River Culture in Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Saint Louis, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8348,90 +8348,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de l’aléa hydroclimatique sur le bassin versant de Fiherenana et caractérisation de la vulnérabilité de la ville de Toliara et de ses environs face à l’inondation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Razakamanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">renforcement de la résilience des hydrosystèmes face aux changements globaux : de la mesure hydrologique aux modèles de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Beni Mellal, Maroc. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8456,64 +8456,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bushfire in Fiherenana and Onilahy Watersheds (SW Madagascar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8551,90 +8551,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ressources en eau dans la ville de Toliara (SO Madagascar). Inventaire et gestion de la pénurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bablon Randriatsitohaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Razakamanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">renforcement de la résilience des hydrosystèmes face aux changements globaux : de la mesure hydrologique aux modèles de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Beni Mellal, Maroc. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8659,90 +8659,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de l'aléa hydroclimatique sur le bassin versant du Fiherenana et caractérisation de la vulnérabilité face à l'inondation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Razakamanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Doctorale RAMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Saint-Denis (La Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8767,90 +8767,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de la déforestation sur la perturbation des régimes hydrologiques des fonds de vallées de deux bassins versants de l’île d’Anjouan aux Comores. Mythe ou réalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirhani Nourddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Razakamanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les zones humides de Madagascar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, antsirabe, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8888,77 +8888,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre dégradation et patrimonialisation. Les paysages de «parcs arborés» du Tadla-Azilal (Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysage(s) et Patrimoine(s) : Connaissance, reconnaissance, protection, gestion et valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8983,90 +8983,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dégradation du régime hydrique et modèle d’aménagement en milieu tropical humide insulaire: le bassin-versant Ouzini-Ajaho (Anjouan-comores). Apport de la télédétection satellitaire et aérienne et du SIG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirhani Nourddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Razakamanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AARSE 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, El Jadida, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9091,90 +9091,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et suivi diachronique par télédétection orientée pixels et orientée objets des paysages agroforestiers d'Azilal (Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhalim Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9216,77 +9216,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télédétection orientée objets de la composante arborée de parcs agroforestiers. Exemple du pays Dogon au Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dolfo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AARSE 2012. Earth Observation &amp; Geoinformation Sciences for Environment and Development in Africa: Global Vision and Local Action Synergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, El Jadida, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9343,103 +9343,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating local oral literature, geography and geomatics to study ponds dynamics and water resources in the Waalo and Jeeri of the Senegal River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Leblon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXe World Water Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Water Ressources Association, Dec 2025, Marrakech, Morocco</w:t>
@@ -9468,103 +9468,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le végétal informel empiétant sur les trottoirs dans les villes des « Suds » ; une réponse adéquate aux besoins des habitants face aux insuffisances des pouvoirs publics ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Boujrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïza Allouch-Khebour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ajmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contre Nature. Land sharing Land sparing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Citeres, ESO, Académie du Climat, Jan 2025, Paris, France</w:t>
@@ -9593,103 +9593,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'effet d'îlot de chaleur urbain dans la ville, Cas de Marrakech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Gourfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Boujrouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« City Lab » Programme « Marrakech, Ville Durable (PMVD) »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département du Développement Durable, Programme des Nations Unies pour l'Environnement; Fonds pour l'Environnement Mondial (FEM); World Ressource Institut; C40 cities, Jun 2024, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9714,90 +9714,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the implementation of a geographical model on two different agent-based platforms: Gama and netlogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Razakamanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GamaDays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMMISCO, Nov 2024, En Ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9822,90 +9822,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système multi-agents pour la compréhension du fonctionnement des mares de la vallée du fleuve Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madina Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kebe Elhadji Abdou Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JC2 Journées jeunes chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNES, Oct 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9930,51 +9930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saharan Warming: An Environmental History 1900s-2020s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire du Sahara de 650 à nos jours / History of the Sahara from 650 CE to the Present</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège de France, François-Xavier Fauvelle, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9993,1439 +9993,1439 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution spatio-temporelle du végétal au Maghreb, cas des villes de Marrakech, Alger et Sousse</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The place of colonial vegetation in Malagasy and Maghrebian African cities, between abandonment and mimetic reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Boujrouf</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Allouche Khebour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahraoui Bensaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le végétal en villes coloniales. Enjeux patrimoniaux et de qualité de vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Angers, France</w:t>
+              <w:t xml:space="preserve">4th biennal conference African Studies Association of Africa (ASAA), “Africa and the Human: old questions, new imaginaries”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03860489v1</w:t>
+                <w:t xml:space="preserve">hal-03704911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The place of colonial vegetation in Malagasy and Maghrebian African cities, between abandonment and mimetic reproduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Accès aux espaces verts : Une disparité spatiale révélée par la distribution des espaces verts dans la commune urbaine de Marrakech, Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Gourfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Boujrouf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th biennal conference African Studies Association of Africa (ASAA), “Africa and the Human: old questions, new imaginaries”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">Le végétal en villes coloniales. Enjeux patrimoniaux et de qualité de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704911v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accès aux espaces verts : Une disparité spatiale révélée par la distribution des espaces verts dans la commune urbaine de Marrakech, Maroc</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le végétal en ville coloniale, le cas d’Alger, l’objet, ses trajectoires sa patrimonialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hawa Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Said Boujrouf</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahraroui Bensaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimani Halima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le végétal en villes coloniales. Enjeux patrimoniaux et de qualité de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03860586v1</w:t>
+                <w:t xml:space="preserve">hal-03860524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le végétal en ville coloniale, le cas d’Alger, l’objet, ses trajectoires sa patrimonialisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La végétation en ville à travers le prisme des habitants. Cas de la ville de Sousse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rania Ajmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Khebour Allouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le végétal en villes coloniales. Enjeux patrimoniaux et de qualité de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860524v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La végétation en ville à travers le prisme des habitants. Cas de la ville de Sousse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Evolution spatio-temporelle du végétal au Maghreb, cas des villes de Marrakech, Alger et Sousse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Gourfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Faiza Khebour Allouche</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Boujrouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le végétal en villes coloniales. Enjeux patrimoniaux et de qualité de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03860550v1</w:t>
+                <w:t xml:space="preserve">hal-03860489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of the COVID-19 pandemic on the health and well being on people's use and perception of Tunisian green spaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A qualitative urban green spaces assessment for a sustainable management case study of Sousse city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ajmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirine Essasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Khebour Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participatory LAB "Participatory design: City, environment &amp; climate change. Experiences, challenges &amp; potentials"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Athenes, Greece</w:t>
+              <w:t xml:space="preserve">3rd Euro-mediterranean conference for environmental integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03704920v1</w:t>
+                <w:t xml:space="preserve">hal-03704916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A qualitative urban green spaces assessment for a sustainable management case study of Sousse city</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Plantes d’exception et promesses de voyage : le végétal de Madagascar et des Mascareignes dans les récits de voyage de la première modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Trivisani-Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Euro-mediterranean conference for environmental integration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Sousse, Tunisia</w:t>
+              <w:t xml:space="preserve">La mobilité des plantes à travers le récit / Plants Mobility and Narrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704916v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plantes d’exception et promesses de voyage : le végétal de Madagascar et des Mascareignes dans les récits de voyage de la première modernité</w:t>
+                <w:t xml:space="preserve">The impact of the COVID-19 pandemic on the health and well being on people's use and perception of Tunisian green spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rania Ajmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Khebour Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Trivisani-Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La mobilité des plantes à travers le récit / Plants Mobility and Narrative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Participatory LAB "Participatory design: City, environment &amp; climate change. Experiences, challenges &amp; potentials"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03233254v1</w:t>
+                <w:t xml:space="preserve">hal-03704920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des mots pour soigner les maux ? Poésie et politiques d’aménagement dans la vallée du fleuve Sénégal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Impacts sur l’environnement de l'occupation et l’utilisation du sol dans la réserve de biosphère transfrontalière du delta du fleuve Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Lorin</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alioune Kane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture du Fleuve en Afrique / River Culture in Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Saint Louis, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02516111v1</w:t>
+                <w:t xml:space="preserve">hal-02516101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts sur l’environnement de l'occupation et l’utilisation du sol dans la réserve de biosphère transfrontalière du delta du fleuve Sénégal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Des mots pour soigner les maux ? Poésie et politiques d’aménagement dans la vallée du fleuve Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alioune Kane</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture du Fleuve en Afrique / River Culture in Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Saint Louis, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02516101v1</w:t>
+                <w:t xml:space="preserve">hal-02516111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question environnementale dans le récit colonial. Les enjeux environnementaux en Afrique : une controverse coloniale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mutations des paysages agraires coloniaux d’Anjouan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirhani Nourddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International meeting « Histories of nature and environments : shaping landscapes »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">« Paisagem e transformações ambientais na África colonial francesa e portuguesa – o legado atual », « Paysage et changements environnementaux dans l’Afrique coloniale française et portugaise – le legs actuel »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03242192v1</w:t>
+                <w:t xml:space="preserve">hal-02116317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations des paysages agraires coloniaux d’Anjouan</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Formes, fonctions et valeurs du végétal dans l’espace public des villes coloniales de Marrakech, Alger, Antananarivo et Toliara : dynamique d’un « patrimoine » urbain en péril</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Paisagem e transformações ambientais na África colonial francesa e portuguesa – o legado atual », « Paysage et changements environnementaux dans l’Afrique coloniale française et portugaise – le legs actuel »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116317v1</w:t>
+                <w:t xml:space="preserve">hal-02116305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes, fonctions et valeurs du végétal dans l’espace public des villes coloniales de Marrakech, Alger, Antananarivo et Toliara : dynamique d’un « patrimoine » urbain en péril</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La question environnementale dans le récit colonial. Les enjeux environnementaux en Afrique : une controverse coloniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Paisagem e transformações ambientais na África colonial francesa e portuguesa – o legado atual », « Paysage et changements environnementaux dans l’Afrique coloniale française et portugaise – le legs actuel »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">International meeting « Histories of nature and environments : shaping landscapes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116305v1</w:t>
+                <w:t xml:space="preserve">hal-03242192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire et valorisation patrimoniale du patrimoine géologique et géomorphologique dans le contexte du Géoparc M’Goun (Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Ait Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Reddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11463,64 +11463,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyage des plantes, voyages des hommes, mutations des livres : l’exemple du bois Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trivisani-Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32e Congrès mondial Conseil International d’Études Francophones CIEF. Session « Plantes voyageuses dans l'espace francophone »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11545,90 +11545,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine géologique et géomorphologique dans le contexte d’un Géoparc. Méthodologie d’inventaire et valorisation patrimoniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Ait Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Reddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11666,77 +11666,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mangroves sous pressions : quel destin pour ces écosystèmes dans le sud-ouest malgache? Cas d’Ankiembe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andriatsiaronandroy Onjanamboara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rejo-Fienena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11787,51 +11787,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désertification. Instrumentalisation en Afrique de l'Ouest d'un concept controversé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changements socio-environnementaux et dynamiques rurales en Afrique de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frédéric Alexandre (Pléiade EA 7338), Catherine Mering (LIED UMR 8236), Mathieu Valette (ERTIM EA 2320), Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11856,103 +11856,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géogLes inondations à Toliara (Sud-ouest de Madagascar). Quelle méthode d'analyse pour comprendre la vulnérabilité dans le contexte du changement climatique ?raphie physique et les risques de pertes et préjudices liés aux changements climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Razakamanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La géographie physique et les risques de pertes et préjudices liés aux changements climatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Castelsardo, Sardaigne, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11971,3231 +11971,3231 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les inondations à Toliara (Sud-Ouest Madagascar). Quelle méthode d’analyse pour comprendre la vulnérabilité dans le contexte du changement climatique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le palmier et la palmeraie à Marrakech. Que reste-t-il de l’espace vert qui a fait de la ville une oasis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Théodore Razakamanana</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habert Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e colloque de l’Association francophone de Géographie physique (AFGP) « La géographie physique et les risques de pertes et préjudices liés aux changements climatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Liège et Università degli studi di Sassari, May 2016, Castelsardo, Italie</w:t>
+              <w:t xml:space="preserve">Colloque « Arbre(s) et Paysage(s) », INSA, CITERES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354182v1</w:t>
+                <w:t xml:space="preserve">hal-01407827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le palmier et la palmeraie à Marrakech. Que reste-t-il de l’espace vert qui a fait de la ville une oasis ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Perceptions et représentations de l’environnement dans la vallée du fleuve Sénégal. Regards croisés littéraires et géographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Habert Renaud</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Arbre(s) et Paysage(s) », INSA, CITERES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Blois, France</w:t>
+              <w:t xml:space="preserve">Workshop "Regards croisés sur l'Anthropocène. Paysages et récits"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407827v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions et représentations de l’environnement dans la vallée du fleuve Sénégal. Regards croisés littéraires et géographiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Désertification, instrumentalisation en Afrique de l’Ouest d’un concept controversé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Lorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Regards croisés sur l'Anthropocène. Paysages et récits"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Angers, France</w:t>
+              <w:t xml:space="preserve">Changements socio-environnementaux et dynamiques rurales en Afrique de l’Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01407794v1</w:t>
+                <w:t xml:space="preserve">hal-01408417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désertification, instrumentalisation en Afrique de l’Ouest d’un concept controversé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les parcs agroforestiers en pays dogon. Construction et dynamique de paysages d’arbres hors forêt face aux changements environnementaux et socio-économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dolfo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changements socio-environnementaux et dynamiques rurales en Afrique de l’Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Arbre(s) et Paysage(s) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01408417v1</w:t>
+                <w:t xml:space="preserve">hal-01407815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les parcs agroforestiers en pays dogon. Construction et dynamique de paysages d’arbres hors forêt face aux changements environnementaux et socio-économiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Dolfo</w:t>
+                <w:t xml:space="preserve">Hydrological risks in anthropized watersheds: modeling of hazard, vulnerability and impacts on population from south-west of Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fleurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Razakamanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arbre(s) et Paysage(s) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Blois, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01407815v1</w:t>
+                <w:t xml:space="preserve">hal-01265802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological risks in anthropized watersheds: modeling of hazard, vulnerability and impacts on population from south-west of Madagascar</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Théodore Razakamanana</w:t>
+                <w:t xml:space="preserve">Les formes d'occupation et d’utilisation du sol et leurs effets sur l’environnement dans la Réserve de biosphère transfrontalière du delta du fleuve Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alioune Kane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Regards croisés sur l'Anthropocène. Paysages et récits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265802v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les formes d'occupation et d’utilisation du sol et leurs effets sur l’environnement dans la Réserve de biosphère transfrontalière du delta du fleuve Sénégal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les inondations à Toliara (Sud-Ouest Madagascar). Quelle méthode d’analyse pour comprendre la vulnérabilité dans le contexte du changement climatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alioune Kane</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fleurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Razakamanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur l'Anthropocène. Paysages et récits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Angers, France</w:t>
+              <w:t xml:space="preserve">3e colloque de l’Association francophone de Géographie physique (AFGP) « La géographie physique et les risques de pertes et préjudices liés aux changements climatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Liège et Università degli studi di Sassari, May 2016, Castelsardo, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01407778v1</w:t>
+                <w:t xml:space="preserve">hal-01354182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique des parcs agroforestiers en région soudano-sahélienne comme stratégie d’adaptation des systèmes socio-écologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Dogon country landscapes dynamic (Mali). Drought impact and resilience.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Dolfo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire International "Biodiversité et Changements Globaux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labo. Ecologie Végétale et Environnement, Fac. Sc. Biologiques, Haut Commissariat au Développement de la Steppe, Nov 2015, Djelfa, Algérie</w:t>
+              <w:t xml:space="preserve">AARSE, Workshop Planet Action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Astrium Corporate Social Responsibility initiative, Oct 2015, El Jadida, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354280v1</w:t>
+                <w:t xml:space="preserve">hal-01105388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dogon country landscapes dynamic (Mali). Drought impact and resilience.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Etude de la dynamique récente des mangroves de la région de Toliara (Madagascar) par télédétection satellitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andriatsiaronandroy Onjanamboara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicitée Rejo-Fienena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Davranche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AARSE, Workshop Planet Action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Astrium Corporate Social Responsibility initiative, Oct 2015, El Jadida, Morocco</w:t>
+              <w:t xml:space="preserve">XIII° Journées Scientifiques du Réseau de Télédétection de l’AUF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Dakar, Sénégal. pp.32 - 35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01105388v1</w:t>
+                <w:t xml:space="preserve">hal-02872872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la dynamique récente des mangroves de la région de Toliara (Madagascar) par télédétection satellitaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Gérer un patrimoine paysager face aux crises en Afrique soudano-sahélienne. L’exemple du Pays dogon (Mali)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassana Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Davranche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIII° Journées Scientifiques du Réseau de Télédétection de l’AUF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Dakar, Sénégal. pp.32 - 35</w:t>
+              <w:t xml:space="preserve">Colloque international « Paysages et images dans les pays en crises complexes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Beyrouth, Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02872872v1</w:t>
+                <w:t xml:space="preserve">hal-02872871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer un patrimoine paysager face aux crises en Afrique soudano-sahélienne. L’exemple du Pays dogon (Mali)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La dynamique des parcs agroforestiers en région soudano-sahélienne comme stratégie d’adaptation des systèmes socio-écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dolfo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Paysages et images dans les pays en crises complexes »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Beyrouth, Liban</w:t>
+              <w:t xml:space="preserve">Séminaire International "Biodiversité et Changements Globaux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labo. Ecologie Végétale et Environnement, Fac. Sc. Biologiques, Haut Commissariat au Développement de la Steppe, Nov 2015, Djelfa, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02872871v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique récente de la mangrove de Manombo-Fitsitiky (SW Madagascar) par télédétection satellitaire. Entre extension globale, rétraction et fragilisation localisée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La dynamique récente de la mangrove de Manombo-Fitsitike (SO Madagascar) par télédétection satellitaire. Entre extension globale, rétraction et fragilisation localisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andriatsiaronandroy Ricardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Davranche</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjo-Fienena Félicitée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"titre manquant"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Antsirabe, Madagascar</w:t>
+              <w:t xml:space="preserve">Les zones humides de Madagascar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, antsirabe, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348871v1</w:t>
+                <w:t xml:space="preserve">hal-01108349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mangrove du bas delta du fleuve Sénégal en Mauritanie. Caractérisation d’une dynamique progressive aux ressorts mal connus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Impact de la déforestation sur la perturbation des régimes hydrologiques des fonds de vallées de deux bassins versants de l’île d’Anjouan (Comores). Mythe ou réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mirhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Razakamanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Habib Barry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les zones humides de Madagascar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de Recherches en Environnement (CNRE) de Madagascar, Jun 2014, antsirabe, Madagascar</w:t>
+              <w:t xml:space="preserve">"titre manquant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Antsirabe, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108353v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique récente de la mangrove de Manombo-Fitsitike (SO Madagascar) par télédétection satellitaire. Entre extension globale, rétraction et fragilisation localisée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La mangrove du bas delta du fleuve Sénégal en Mauritanie. Caractérisation d’une dynamique progressive aux ressorts mal connus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Réjo-Fienena Félicitée</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Habib Barry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les zones humides de Madagascar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, antsirabe, Madagascar</w:t>
+              <w:t xml:space="preserve">, Centre National de Recherches en Environnement (CNRE) de Madagascar, Jun 2014, antsirabe, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108349v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la déforestation sur la perturbation des régimes hydrologiques des fonds de vallées de deux bassins versants de l’île d’Anjouan (Comores). Mythe ou réalité ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La dynamique récente de la mangrove de Manombo-Fitsitiky (SW Madagascar) par télédétection satellitaire. Entre extension globale, rétraction et fragilisation localisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andriatsiaronandroy Onjanamboara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Théodore Razakamanana</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicitée Rejo-Fienena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Davranche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Antsirabe, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348870v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives et limites d'une expérience d'atlas des paysages de la région Tadla Azilal au Maroc</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Première approche des paysages au Sénégal oriental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">" Paysages et Terroirs: enjeux territoriaux, jeux d'acteurs et interdisciplinarité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">"titre manquant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Choulex, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936320v1</w:t>
+                <w:t xml:space="preserve">hal-03348888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première approche des paysages au Sénégal oriental</w:t>
+                <w:t xml:space="preserve">Entre dégradation et patrimonialisation. Les paysages de « parcs arborés » du Tadla-Azilal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Khalki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Choulex, Suisse</w:t>
+              <w:t xml:space="preserve">, 2013, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348888v1</w:t>
+                <w:t xml:space="preserve">hal-03348869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre dégradation et patrimonialisation. Les paysages de « parcs arborés » du Tadla-Azilal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paysage et représentations dans la culture arabo-berbère et musulmane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">El Khalki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"titre manquant"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Blois, France</w:t>
+              <w:t xml:space="preserve">CITCEM Landscape - materiality and immateriality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348869v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysage et représentations dans la culture arabo-berbère et musulmane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Perspectives et limites d'une expérience d'atlas des paysages de la région Tadla Azilal au Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CITCEM Landscape - materiality and immateriality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Portugal</w:t>
+              <w:t xml:space="preserve">" Paysages et Terroirs: enjeux territoriaux, jeux d'acteurs et interdisciplinarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936317v1</w:t>
+                <w:t xml:space="preserve">hal-00936320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paysage culturel : nouvelle image emblématique du Pays Dogon, site du patrimoine mondial au Mali</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le paysage culturel : une nouvelle image emblématique du Pays Dogon, site du patrimoine mondial au Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassana Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Guindo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hervé Davodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourisme et Paysage : formes, perspectives et enjeux d'un développement écotouristique durable</w:t>
+              <w:t xml:space="preserve">Tourisme et Paysage : formes, perspectives et enjeux d’un développement écotouristique durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Beni Mellal, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936322v1</w:t>
+                <w:t xml:space="preserve">hal-03254935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paysage culturel : une nouvelle image emblématique du Pays Dogon, site du patrimoine mondial au Mali</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Transitions agraires, climat et régime hydrique en milieu tropical humide insulaire : le bassin versant d’Ouzini-Ajaho (Anjouan – Comores). Apport de la télédétection satellitaire et aérienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mirhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Razakamanana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourisme et Paysage : formes, perspectives et enjeux d’un développement écotouristique durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Beni Mellal, Maroc</w:t>
+              <w:t xml:space="preserve">"titre manquant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Saint-Gilles, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03254935v1</w:t>
+                <w:t xml:space="preserve">hal-03337745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitions agraires, climat et régime hydrique en milieu tropical humide insulaire : le bassin versant d’Ouzini-Ajaho (Anjouan – Comores). Apport de la télédétection satellitaire et aérienne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">De la problématique de l’eau au modèle numérique d’aménagement en milieu tropical humide insulaire : le bassin versant d’Ouzini-Ajaho (Anjouan – Comores)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mirhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Razakamanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Saint-Gilles, La Réunion</w:t>
+              <w:t xml:space="preserve">, 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337745v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la problématique de l’eau au modèle numérique d’aménagement en milieu tropical humide insulaire : le bassin versant d’Ouzini-Ajaho (Anjouan – Comores)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le paysage culturel : nouvelle image emblématique du Pays Dogon, site du patrimoine mondial au Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Théodore Razakamanana</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassana Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guindo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"titre manquant"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Angers, France</w:t>
+              <w:t xml:space="preserve">Tourisme et Paysage : formes, perspectives et enjeux d'un développement écotouristique durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Beni Mellal, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337706v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DESERTIFICATION EN ZONE SOUDANO-SAHELIENNE (PAYS DOGON, MALI) ? APPORT DE LA CARTOGRAPHIE ET DU SUIVI DIACHRONIQUE DES PARCS AGROFORESTIERS PAR TELEDETECTION SATELLITAIRE ET AERIENNE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Dynamique d’évolution différenciée des paysages face aux contraintes environnementales et socio-économiques dans des terroirs partagés de la plaine du Séno (Pays dogon, Mali)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dolfo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Plassais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Plassais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e conférence cartographique internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de géographie tropicale « Les territorialités rurales des Suds en question »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UTM INP-ENSAT, Mar 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01105201v1</w:t>
+                <w:t xml:space="preserve">hal-01105410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique d’évolution différenciée des paysages face aux contraintes environnementales et socio-économiques dans des terroirs partagés de la plaine du Séno (Pays dogon, Mali)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les paysages de la vallée du Yamé (Pays dogon, Mali) : un patrimoine à identifier et à valoriser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassana Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Drézen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de géographie tropicale « Les territorialités rurales des Suds en question »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UTM INP-ENSAT, Mar 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">"titre manquant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Saint-Louis, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01105410v1</w:t>
+                <w:t xml:space="preserve">hal-03348902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paysages de la vallée du Yamé (Pays dogon, Mali) : un patrimoine à identifier et à valoriser</w:t>
+                <w:t xml:space="preserve">From landscape archaeology to landscape heritage management: the example of the Dogon Country (Mali)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Drézen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassana Cissé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Drézen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Saint-Louis, Sénégal</w:t>
+              <w:t xml:space="preserve">, 2011, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348902v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From landscape archaeology to landscape heritage management: the example of the Dogon Country (Mali)</w:t>
+                <w:t xml:space="preserve">Archéologie du paysage en Pays dogon. Bilan 2008-2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Eichhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lassana Cissé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">, 2011, Genève, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348899v1</w:t>
+                <w:t xml:space="preserve">hal-03348864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie du paysage en Pays dogon. Bilan 2008-2011</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les conséquences de la croissance urbaine sur l’oliveraie de Beni Mellal (Région de Tadla-Azilal, Maroc) : apports des SIG et de la télédétection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia El Khalki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhalim Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hafid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"titre manquant"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Genève, Maroc</w:t>
+              <w:t xml:space="preserve">SIG et télédétection : des outils d’aide à la décision et à la gestion des territoires dans les pays du bassin méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Moulay Ismaïl, Meknès, Maroc, Sep 2006, Meknès, Maroc. pp.145-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348864v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conséquences de la croissance urbaine sur l’oliveraie de Beni Mellal (Région de Tadla-Azilal, Maroc) : apports des SIG et de la télédétection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le Bas-Delta du Sénégal : la recomposition d'un territoire à l'épreuve du développement durable (Exemple du Parc National du Diawling au sein de la Réserve de Biosphère Transfrontalière)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Hafid</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Habib Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulèye Wade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alioune Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIG et télédétection : des outils d’aide à la décision et à la gestion des territoires dans les pays du bassin méditerranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Moulay Ismaïl, Meknès, Maroc, Sep 2006, Meknès, Maroc. pp.145-153</w:t>
+              <w:t xml:space="preserve">Patrimoines fluviaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison du fleuve Sénégal, Mar 2011, Saint Louis du Sénégal, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01105403v1</w:t>
+                <w:t xml:space="preserve">hal-01108374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Bas-Delta du Sénégal : la recomposition d'un territoire à l'épreuve du développement durable (Exemple du Parc National du Diawling au sein de la Réserve de Biosphère Transfrontalière)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">DESERTIFICATION EN ZONE SOUDANO-SAHELIENNE (PAYS DOGON, MALI) ? APPORT DE LA CARTOGRAPHIE ET DU SUIVI DIACHRONIQUE DES PARCS AGROFORESTIERS PAR TELEDETECTION SATELLITAIRE ET AERIENNE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dolfo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Plassais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoines fluviaux et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison du fleuve Sénégal, Mar 2011, Saint Louis du Sénégal, Sénégal</w:t>
+              <w:t xml:space="preserve">25e conférence cartographique internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108374v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier et valoriser un patrimoine paysager en Afrique soudano-sahélienne : L’exemple du Pays dogon (Mali)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassana Cissé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15220,77 +15220,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage dans les politiques publiques au Maghreb. Une notion opératoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Davodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">135e congrès national des sociétés historiques et scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, neuchatel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15315,77 +15315,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de la strate ligneuse en savane soudano-sahélienne (Pays dogon, Mali). Approche orientée objet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dolfo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence utilisateurs ENVI, 22 juin 2010, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITT Visual Information Solutions, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15410,103 +15410,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bas delta du fleuve Sénégal face aux risques de dégradation et conflits d’usage dans un contexte de restauration des écosystèmes et des activités. Approche par les outils d’analyse spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Habib Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Senghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Moguedet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique de l’AUF (JAS'09) " Imagerie Satellitaire Multisource : Approches Méthodologiques et Applications"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AUF et Université H. Boumedienne Alger, Nov 2009, Alger, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15531,64 +15531,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation environnementale et socio-économique des impacts des mutations des modes de mise en valeur agricole (végétale et animale) dans le bassin de l'oued Dadès (Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluation environnementale et socio-économique des impacts des mutations des modes de mise en valeur agricole (végétale et animale) dans le bassin de l'oued Dadès (Maroc).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Angers, France. pp.111-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15613,103 +15613,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aléas climatiques versus actions anthropiques dans le développement des processus de « désertification » sur les marges sud et nord du Sahara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Moguedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Interactions Nature-Société, analyses et modèles »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, La Baule, France</w:t>
@@ -15738,103 +15738,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les zones humides en domaine sahélien face aux mutations des modes de mise en valeur agricoles (lacs de Mal, d'Aleg et bas delta du fleuve Sénégal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Habib Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Moguedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluation environnementale et développement d'une agriculture durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Angers, France. pp. 87-98</w:t>
@@ -15863,64 +15863,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ressource en eaux non conventionnelles facteur de développement en zone saharienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Moguedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Boukchina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16020,90 +16020,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la connectivité des zones humides temporaires au nord-ouest du Sénégal. Approche par simulation multi-agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madina Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awa Fall Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Analysis and GEOmatics (SAGEO) La Science de l'Information Géographique dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, avignon, France. pp.72-76, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16128,90 +16128,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de l’iconographie Google Earth et Google Map pour construire l’image touristique de la partie nord-est du géoparc M’goun, Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Ait Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Reddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16296,64 +16296,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mangroves of southwestern Madagascar : a complex dynamic during the last 70 years under natural and anthropogenic control&amp;quot; 5th EcoSummit 2016 Ecological Sustainability: Engineering Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andriatsiaronandroy Onjanamboara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rejo-Fienena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16397,77 +16397,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le végétal en ville du «Sud». Spécificités et enjeux à Toliara (Madagascar)&amp;quot; SIFEE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rejo-Fienena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16517,77 +16517,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATLAS REGIONAL REGION du TADLA AZILAL MAROC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université d'Angers. 2015, 978-2-915751-58-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16605,77 +16605,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traces du végétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trivisani-Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Oghina-Pavie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. Presses Universitaires de Rennes, 37, 2015, Nouvelles Recherches sur l'imaginaire, 978-2-7535-4862-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16706,51 +16706,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eau, Milieux, Aménagement. Une recherche au service des territoires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude N Taïbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires d'Angers, pp.335, 2014, 978-2-915751-53-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16781,51 +16781,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eau, milieux et aménagement. Une recherche au service des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires d'Angers. pp.332, 2014, 9782915751536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16875,51 +16875,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désertification et dégradation. Ré-interrogation des concepts à la lumière d'exemples africains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université d'Angers, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17106,51 +17106,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552949v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nuscia Ta&#239;bi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ait Omar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia El Khalki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Hannani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552942v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Boujrouf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Allouche Khebour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ajmi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05440084v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Gourfi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Salhi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86574-9_10" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384600v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trivisani-Moreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03940856v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Kane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourlet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lorin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ballouche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org/ark:/48223/pf0000382779" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54677/YRPT3013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945038v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226543v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Davranche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564820v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Oghina-Pavie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348982v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedelhabib Barry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105191v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Boumeaza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105186v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounereau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105170v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Benyoucef" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105196v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971356v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude N Ta&#239;bi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105175v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Ghadi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105181v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirhani Nourddine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Razakamanana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936306v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Habib Barry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701982v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dolfo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Plassais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315051v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huysecom" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ozainne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Jeanbourquin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robion-Brunner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108224v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciss&#233; Lassana" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Drezen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936309v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lemine Ould Baba" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Moguedet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493562v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hallop&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552958v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bel Fekih Boussema" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nuscia Ta&#238;bi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Khebour Allouche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khessibi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-025-01030-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416811v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuewu Dou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419341v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vanmaercke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Poesen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris de Vente" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aqnouy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2025.105622" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416842v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir l'Haddad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Kemmouche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847898v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khady Diouf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Niang Fall" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qkz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416758v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04384801v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224031v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35788/uab.v2i2.100" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04267662v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci7040115" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03961912v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Leblon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40063" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03860324v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.28164" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03838973v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pagano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daf Ould Sehla" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Sinsch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03751291v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=aude nuscia Taibi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Boujrouf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14163935" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04267669v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddou Achkir" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03860363v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Champin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire5040098" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283711v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El&#160;hannani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licit&#233;e Rejo-Fienena" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.31890" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03704880v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03161768v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir L'Haddad" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Merazi-Meksen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2021.104463" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03161914v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.2020.0047" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03286577v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.4604" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02514433v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diarra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9368" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02514430v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02514419v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.6612" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02984904v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourddine Mirhani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02984884v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02515903v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447073v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andriatsiaronandroy Onjanamboara" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jo-Fienena F&#233;licit&#233;e" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102994v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bablon Randriatsitohaina" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Raniriketra" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Mara" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807637v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahefa Mamy Rakotoarisoa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fleurant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29144" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559340v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567730v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brabra Na&#239;ma" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Giffon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.5682" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116282v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6257" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703318v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872866v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102997v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03704891v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872868v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105111v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116296v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105127v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910337v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.065.0047" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348851v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935328v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935343v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936297v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hafid" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935338v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gassani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935336v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936299v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935333v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kemmouche" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Parrot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935330v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419486v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Ba" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Fall Niang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03704924v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Leblon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933771v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Benhsain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10391.04008" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516120v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116328v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02515998v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116329v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263669v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108323v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108318v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108313v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108305v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02514375v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417172v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417224v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Allouch-Khebour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419365v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419467v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419421v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kebe Elhadji Abdou Karim" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04140490v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03860489v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03704911v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allouche Khebour" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahraoui Bensaid" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03860586v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03860524v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawa Bara" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahraroui Bensaid" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimani Halima" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03860550v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03704920v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03704916v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Essasi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03233254v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516111v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516101v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03242192v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116317v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116305v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945192v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Reddad" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945278v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945168v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945104v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rejo-Fienena" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01567332v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559330v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354182v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407827v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habert Renaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407794v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408417v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407815v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265802v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nuscia Taibi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407778v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354280v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105388v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872872v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872871v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassana Ciss&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guindo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348871v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108353v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108349v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriatsiaronandroy Ricardo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348870v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mirhani" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936320v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348888v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348869v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Khalki" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936317v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936322v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guindo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254935v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Davodeau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337745v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337706v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105201v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mu&#241;oz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105410v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348902v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Dr&#233;zen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348899v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348864v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Eichhorn" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105403v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108374v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soul&#232;ye Wade" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coly" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348905v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108355v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105393v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105417v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Senghor" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481394v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477655v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493557v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477734v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boukchina" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ababsa" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaouar" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416995v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552965v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416808v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416781v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139658v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248712v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971377v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105159v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01250719v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552958v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ajmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bel Fekih Boussema" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nuscia Ta&#238;bi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Khebour Allouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khessibi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-025-01030-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416811v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuewu Dou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nuscia Ta&#239;bi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Hannani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419341v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Gourfi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vanmaercke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Poesen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris de Vente" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aqnouy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2025.105622" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416842v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir l'Haddad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Kemmouche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416758v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ballouche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847898v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khady Diouf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Niang Fall" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Kane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qkz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04384801v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224031v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35788/uab.v2i2.100" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04267662v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci7040115" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03961912v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourlet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lorin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Leblon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40063" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03860324v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.28164" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03838973v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pagano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daf Ould Sehla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Sinsch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03751291v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=aude nuscia Taibi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Boujrouf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14163935" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04267669v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ait Omar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia El Khalki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddou Achkir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03860363v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Champin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire5040098" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283711v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El&#160;hannani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licit&#233;e Rejo-Fienena" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.31890" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03704880v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03161768v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir L'Haddad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Merazi-Meksen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2021.104463" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03161914v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trivisani-Moreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.2020.0047" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03286577v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.4604" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02514430v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02514419v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.6612" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02984904v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourddine Mirhani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02984884v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02515903v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02514433v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diarra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9368" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807637v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahefa Mamy Rakotoarisoa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fleurant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29144" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447073v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andriatsiaronandroy Onjanamboara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude N Ta&#239;bi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Davranche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jo-Fienena F&#233;licit&#233;e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102994v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bablon Randriatsitohaina" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Raniriketra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Mara" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559340v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Razakamanana" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567730v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brabra Na&#239;ma" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Giffon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.5682" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116282v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6257" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703318v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872866v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102997v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dolfo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03704891v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872868v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105111v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirhani Nourddine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116296v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105127v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910337v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.065.0047" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348851v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huysecom" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ozainne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robion-Brunner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935328v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Benyoucef" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935343v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Habib Barry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lemine Ould Baba" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936297v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hafid" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935338v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gassani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Ghadi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Moguedet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935336v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936299v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935333v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kemmouche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Parrot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935330v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552949v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552942v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Boujrouf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Allouche Khebour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05440084v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Salhi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86574-9_10" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384600v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03940856v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org/ark:/48223/pf0000382779" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54677/YRPT3013" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945038v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564820v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Oghina-Pavie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226543v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105186v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounereau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105170v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105196v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971356v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105175v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105181v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105191v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Boumeaza" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348982v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedelhabib Barry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936306v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701982v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Plassais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315051v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Jeanbourquin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108224v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciss&#233; Lassana" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Drezen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936309v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493562v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hallop&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419486v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Ba" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Fall Niang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03704924v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Leblon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933771v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Benhsain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10391.04008" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516120v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116328v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02515998v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116329v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263669v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108323v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108318v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108313v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108305v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02514375v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417172v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417224v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Allouch-Khebour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419365v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419467v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419421v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kebe Elhadji Abdou Karim" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04140490v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03704911v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allouche Khebour" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahraoui Bensaid" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03860586v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03860524v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawa Bara" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahraroui Bensaid" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimani Halima" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03860550v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03860489v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03704916v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Essasi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03233254v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03704920v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516101v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516111v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116317v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116305v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03242192v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945192v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Reddad" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945278v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945168v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945104v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rejo-Fienena" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01567332v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559330v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407827v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habert Renaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407794v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408417v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407815v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265802v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nuscia Taibi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407778v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354182v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105388v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872872v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872871v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassana Ciss&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guindo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354280v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108349v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriatsiaronandroy Ricardo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348870v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mirhani" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108353v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348871v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348888v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348869v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Khalki" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936317v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936320v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254935v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Davodeau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337745v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337706v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936322v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guindo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105410v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mu&#241;oz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348902v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Dr&#233;zen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348899v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348864v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Eichhorn" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105403v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108374v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soul&#232;ye Wade" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coly" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105201v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348905v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108355v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105393v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105417v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Senghor" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481394v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477655v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493557v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477734v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boukchina" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ababsa" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaouar" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416995v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552965v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416808v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416781v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139658v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248712v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971377v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105159v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01250719v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>