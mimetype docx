--- v2 (2026-04-27)
+++ v3 (2026-05-19)
@@ -558,256 +558,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des paysages de parcs arborés au Maroc. Un patrimoine rural à reconnaitre, à préserver et à valoriser, Archéologie et patrimoines du Maroc rural</w:t>
+                <w:t xml:space="preserve">Les inégalités environnementales d’accès à l’eau en espace rural : défauts de gouvernance de la ressource ou problématique de justice spatiale ? Le cas de l’axe Gorom Lampsar (delta du fleuve Sénégal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziz Ballouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+                <w:t xml:space="preserve">Khady Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Hellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awa Niang Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alioune Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études et Travaux d’Archéologie Marocaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11qkz⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416758v1</w:t>
+                <w:t xml:space="preserve">hal-04847898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les inégalités environnementales d’accès à l’eau en espace rural : défauts de gouvernance de la ressource ou problématique de justice spatiale ? Le cas de l’axe Gorom Lampsar (delta du fleuve Sénégal)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Awa Niang Fall</w:t>
+                <w:t xml:space="preserve">Des paysages de parcs arborés au Maroc. Un patrimoine rural à reconnaitre, à préserver et à valoriser, Archéologie et patrimoines du Maroc rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Études et Travaux d’Archéologie Marocaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847898v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tragédie de Derna, en Libye : catastrophe naturelle, responsabilités humaines</w:t>
               </w:r>
@@ -1360,51 +1360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daf Ould Sehla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1449,369 +1449,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Surface Urban Heat Island and Key Mitigation Factors in Arid Climate Cities, Case of Marrakesh, Morocco</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial Analysis of the Occurrence and Spread of Wildfires in Southwest Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">aude nuscia Taibi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Said Boujrouf</w:t>
+                <w:t xml:space="preserve">Laura Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs14163935⟩</w:t>
+              <w:t xml:space="preserve">Fire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fire5040098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03751291v1</w:t>
+                <w:t xml:space="preserve">hal-03860363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantitative method for inventory and assessment of geoheritage in the Beni Mellal Atlas Mountains, Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Ait Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toufik Ait Omar</w:t>
+                <w:t xml:space="preserve">Yahia El Khalki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haddou Achkir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinq Continents Revue Roumaine de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (26), pp.174- 196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Analysis of the Occurrence and Spread of Wildfires in Southwest Madagascar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Surface Urban Heat Island and Key Mitigation Factors in Arid Climate Cities, Case of Marrakesh, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Gourfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">aude nuscia Taibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Champin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+                <w:t xml:space="preserve">Said Boujrouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5, pp.98. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (16), pp.3935. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/fire5040098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs14163935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860363v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution actuelle du modèle urbain colonial français à travers la place et les fonctions du végétal dans la ville de Toliara (Sud-Ouest Madagascar)</w:t>
               </w:r>
@@ -1901,64 +1901,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les géopatrimoines de la partie nord-est du géoparc régional du M'Goun (Maroc) : représentations sociales et valorisation géotouristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Ait Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2230,90 +2230,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géomorphosite karstique d’Ain Asserdoune, Atlas de Béni Mellal (Maroc) : inventaire, évaluation et mesures de durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Ait Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 45, pp.249-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2442,64 +2442,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Les petites paysanneries des arrière-pays montagneux et forestiers (107-3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2572,51 +2572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Africana studia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Le paysage colonial en Afrique, 32, pp.69-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2723,90 +2723,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle méthodologie d'inventaire et d'évaluation des géomorphosites dans le contexte du géoparc M'goun (Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Ait Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geo-Eco-Trop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 43 (4), pp.569-580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2857,51 +2857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alioune Kane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 252, pp.73-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3095,51 +3095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andriatsiaronandroy Onjanamboara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude N Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3229,51 +3229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Raniriketra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry A. Mara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3341,51 +3341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3665,51 +3665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3803,51 +3803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicitée Rejo-Fienena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4112,286 +4112,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs de la dégradation du régime hydrique et modèle d’aménagement du bassin-versant en milieu tropical humide insulaire, a l’exemple de Ouzini-Ajaho à Anjouan - Comores</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mirhani Nourddine</w:t>
+                <w:t xml:space="preserve">Dynamique récente et modèles d'évolution des mangroves de la région de Toliara-Madagascar (cas de Manombo-Fitsitike)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andriatsiaronandroy Onjanamboara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicitée Rejo-Fienena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Théodore Razakamanana</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Davranche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Madamines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6, pp.8-21</w:t>
+              <w:t xml:space="preserve">GEOGraphics de LETG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01105111v1</w:t>
+                <w:t xml:space="preserve">hal-02116296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique récente et modèles d'évolution des mangroves de la région de Toliara-Madagascar (cas de Manombo-Fitsitike)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Andriatsiaronandroy Onjanamboara</w:t>
+                <w:t xml:space="preserve">Facteurs de la dégradation du régime hydrique et modèle d’aménagement du bassin-versant en milieu tropical humide insulaire, a l’exemple de Ouzini-Ajaho à Anjouan - Comores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirhani Nourddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Davranche</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Razakamanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEOGraphics de LETG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2, pp.3</w:t>
+              <w:t xml:space="preserve">Madamines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.8-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116296v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01105111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « dessèchement » de l’Afrique sahélienne : un leitmotiv du discours d’expert revisité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4429,51 +4429,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot; dessèchement &amp;quot; de l'Afrique sahélienne. Un leitmotiv du discours d'expert revisité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude N Taïbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4572,51 +4572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ozainne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Robion-Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jahresbericht </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2009, pp.79 - 176</w:t>
@@ -4671,51 +4671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhalim Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4792,51 +4792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Habib Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jolivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lemine Ould Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4878,51 +4878,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus d'urbanisation et accroissement des risques à Beni Mellal (Tadla-Azilal, Maroc) : apports des SIG et de la télédétection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5042,51 +5042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Ghadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Moguedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5501,64 +5501,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le karst comme patrimoine à valoriser et source de risques dans le Tadla-Azilal (Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Ait Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6001,90 +6001,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Senegal River, a Disturbed Lifeline in the Sahel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alioune Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UNESCO. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River culture: life as a dance to the rhythm of the waters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6482,242 +6482,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01105186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques hydrologiques et d’effondrement dans le Tadla. Les dynamiques paysagères en question à travers le cas de la ville de Béni Mellal</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chroniques des campagnes angevines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires d'Angers. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eau, milieux et aménagement. Une recherche au service des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.305-316, 2014, 9782915751536</w:t>
+              <w:t xml:space="preserve">Atlas des campagnes de l’Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.46-47, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01105170v1</w:t>
+                <w:t xml:space="preserve">hal-01105196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chroniques des campagnes angevines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risques hydrologiques et d’effondrement dans le Tadla. Les dynamiques paysagères en question à travers le cas de la ville de Béni Mellal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia El Khalki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhalim Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires d'Angers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas des campagnes de l’Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.46-47, 2014</w:t>
+              <w:t xml:space="preserve">Eau, milieux et aménagement. Une recherche au service des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.305-316, 2014, 9782915751536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01105196v1</w:t>
+                <w:t xml:space="preserve">hal-01105170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : L'eau irrigue nos territoires...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude N Taïbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6785,51 +6785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Ghadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6871,77 +6871,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la problématique de l’eau au modèle numérique d’aménagement en milieu tropical humide insulaire : le bassin versant d’Ouzini-Ajaho (Anjouan – Comores)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirhani Nourddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Razakamanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6977,221 +6977,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01105181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique morpho-paysagère du bassin versant moyen de l’oued Moulouya et impact sur l’envasement des barrages (Maroc)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protection des milieux et gestion des ressources en Afrique sub-saharienne : l’exemple du bas Delta du fleuve Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taieb Boumeaza</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamedelhabib Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eau, milieux et aménagement. Une recherche au service des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.31-44, 2014, 9782915751536</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires d’Angers, pp.53 - 61, 2014, 978-2-915751-53-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01105191v1</w:t>
+                <w:t xml:space="preserve">hal-03348982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection des milieux et gestion des ressources en Afrique sub-saharienne : l’exemple du bas Delta du fleuve Sénégal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamique morpho-paysagère du bassin versant moyen de l’oued Moulouya et impact sur l’envasement des barrages (Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamedelhabib Barry</w:t>
-[...17 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taieb Boumeaza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires d'Angers. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eau, milieux et aménagement. Une recherche au service des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires d’Angers, pp.53 - 61, 2014, 978-2-915751-53-6</w:t>
+              <w:t xml:space="preserve">, pp.31-44, 2014, 9782915751536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348982v1</w:t>
+                <w:t xml:space="preserve">hal-01105191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Parc National du Diawling à la Réserve de Biosphère Transfrontalière : jeux d'échelles à l'épreuve du développement durable dans le bas delta du fleuve Sénégal</w:t>
               </w:r>
@@ -7272,51 +7272,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parcs agroforestiers du Pays Dogon, des paysages entre héritage et mutation rapide.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude N Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dolfo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7518,51 +7518,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers éléments pour un Atlas des paysages du Pays dogon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cissé Lassana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7617,51 +7617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection et gestion intégrée de zones humides sahéliennes mauritaniennes : Les lacs d'Aleg et de Mâl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lemine Ould Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7781,51 +7781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Hallopé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Moguedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Ecosystèmes côtiers de l'Afrique de l'Ouest. Diversité biologique - Ressources - Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FFRSA, CNBSB, PRCZCMAO, pp.211-229, 2006</w:t>
@@ -8171,51 +8171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafaa Benhsain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Boujrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le végétal dans les villes coloniales. Enjeux patrimoniaux et de qualité de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Angers - France, France. </w:t>
@@ -8456,77 +8456,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bushfire in Fiherenana and Onilahy Watersheds (SW Madagascar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8780,64 +8780,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de la déforestation sur la perturbation des régimes hydrologiques des fonds de vallées de deux bassins versants de l’île d’Anjouan aux Comores. Mythe ou réalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirhani Nourddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Razakamanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8875,90 +8875,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre dégradation et patrimonialisation. Les paysages de «parcs arborés» du Tadla-Azilal (Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysage(s) et Patrimoine(s) : Connaissance, reconnaissance, protection, gestion et valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8983,77 +8983,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dégradation du régime hydrique et modèle d’aménagement en milieu tropical humide insulaire: le bassin-versant Ouzini-Ajaho (Anjouan-comores). Apport de la télédétection satellitaire et aérienne et du SIG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirhani Nourddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Razakamanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9130,64 +9130,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhalim Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AARSE 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, El Jadida, Maroc. 2012</w:t>
@@ -9229,51 +9229,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télédétection orientée objets de la composante arborée de parcs agroforestiers. Exemple du pays Dogon au Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dolfo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9993,168 +9993,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The place of colonial vegetation in Malagasy and Maghrebian African cities, between abandonment and mimetic reproduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le végétal en ville coloniale, le cas d’Alger, l’objet, ses trajectoires sa patrimonialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hawa Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahraoui Bensaid</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sahraroui Bensaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimani Halima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th biennal conference African Studies Association of Africa (ASAA), “Africa and the Human: old questions, new imaginaries”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">Le végétal en villes coloniales. Enjeux patrimoniaux et de qualité de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03704911v1</w:t>
+                <w:t xml:space="preserve">hal-03860524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès aux espaces verts : Une disparité spatiale révélée par la distribution des espaces verts dans la commune urbaine de Marrakech, Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10176,211 +10172,215 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Boujrouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le végétal en villes coloniales. Enjeux patrimoniaux et de qualité de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03860586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le végétal en ville coloniale, le cas d’Alger, l’objet, ses trajectoires sa patrimonialisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The place of colonial vegetation in Malagasy and Maghrebian African cities, between abandonment and mimetic reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Boujrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahraroui Bensaid</w:t>
+                <w:t xml:space="preserve">F. Allouche Khebour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slimani Halima</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sahraoui Bensaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le végétal en villes coloniales. Enjeux patrimoniaux et de qualité de vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Angers, France</w:t>
+              <w:t xml:space="preserve">4th biennal conference African Studies Association of Africa (ASAA), “Africa and the Human: old questions, new imaginaries”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860524v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La végétation en ville à travers le prisme des habitants. Cas de la ville de Sousse</w:t>
               </w:r>
@@ -10513,51 +10513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Boujrouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le végétal en villes coloniales. Enjeux patrimoniaux et de qualité de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10893,51 +10893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alioune Kane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture du Fleuve en Afrique / River Culture in Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Saint Louis, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11070,77 +11070,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations des paysages agraires coloniaux d’Anjouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirhani Nourddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11342,90 +11342,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire et valorisation patrimoniale du patrimoine géologique et géomorphologique dans le contexte du Géoparc M’Goun (Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Ait Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Reddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11558,77 +11558,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine géologique et géomorphologique dans le contexte d’un Géoparc. Méthodologie d’inventaire et valorisation patrimoniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Ait Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Reddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11660,217 +11660,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mangroves sous pressions : quel destin pour ces écosystèmes dans le sud-ouest malgache? Cas d’Ankiembe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Désertification. Instrumentalisation en Afrique de l'Ouest d'un concept controversé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mangroves des îles de l’Océan Indien occidental : dynamiques, pressions, gestions (MOIO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Mahajanga, Madagascar</w:t>
+              <w:t xml:space="preserve">Changements socio-environnementaux et dynamiques rurales en Afrique de l'Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Alexandre (Pléiade EA 7338), Catherine Mering (LIED UMR 8236), Mathieu Valette (ERTIM EA 2320), Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945104v1</w:t>
+                <w:t xml:space="preserve">hal-01567332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désertification. Instrumentalisation en Afrique de l'Ouest d'un concept controversé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mangroves sous pressions : quel destin pour ces écosystèmes dans le sud-ouest malgache? Cas d’Ankiembe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andriatsiaronandroy Onjanamboara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rejo-Fienena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changements socio-environnementaux et dynamiques rurales en Afrique de l'Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Frédéric Alexandre (Pléiade EA 7338), Catherine Mering (LIED UMR 8236), Mathieu Valette (ERTIM EA 2320), Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Les mangroves des îles de l’Océan Indien occidental : dynamiques, pressions, gestions (MOIO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Mahajanga, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567332v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géogLes inondations à Toliara (Sud-ouest de Madagascar). Quelle méthode d'analyse pour comprendre la vulnérabilité dans le contexte du changement climatique ?raphie physique et les risques de pertes et préjudices liés aux changements climatiques</w:t>
               </w:r>
@@ -11882,51 +11882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11971,329 +11971,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le palmier et la palmeraie à Marrakech. Que reste-t-il de l’espace vert qui a fait de la ville une oasis ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perceptions et représentations de l’environnement dans la vallée du fleuve Sénégal. Regards croisés littéraires et géographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Habert Renaud</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Arbre(s) et Paysage(s) », INSA, CITERES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Blois, France</w:t>
+              <w:t xml:space="preserve">Workshop "Regards croisés sur l'Anthropocène. Paysages et récits"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01407827v1</w:t>
+                <w:t xml:space="preserve">hal-01407794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions et représentations de l’environnement dans la vallée du fleuve Sénégal. Regards croisés littéraires et géographiques</w:t>
+                <w:t xml:space="preserve">Désertification, instrumentalisation en Afrique de l’Ouest d’un concept controversé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Lorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Regards croisés sur l'Anthropocène. Paysages et récits"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Angers, France</w:t>
+              <w:t xml:space="preserve">Changements socio-environnementaux et dynamiques rurales en Afrique de l’Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407794v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désertification, instrumentalisation en Afrique de l’Ouest d’un concept controversé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le palmier et la palmeraie à Marrakech. Que reste-t-il de l’espace vert qui a fait de la ville une oasis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habert Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changements socio-environnementaux et dynamiques rurales en Afrique de l’Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque « Arbre(s) et Paysage(s) », INSA, CITERES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408417v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parcs agroforestiers en pays dogon. Construction et dynamique de paysages d’arbres hors forêt face aux changements environnementaux et socio-économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dolfo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12465,51 +12465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alioune Kane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur l'Anthropocène. Paysages et récits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12560,51 +12560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12750,51 +12750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andriatsiaronandroy Onjanamboara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicitée Rejo-Fienena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12845,51 +12845,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer un patrimoine paysager face aux crises en Afrique soudano-sahélienne. L’exemple du Pays dogon (Mali)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassana Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13074,51 +13074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andriatsiaronandroy Ricardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjo-Fienena Félicitée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13195,51 +13195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Razakamanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Antsirabe, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13277,51 +13277,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mangrove du bas delta du fleuve Sénégal en Mauritanie. Caractérisation d’une dynamique progressive aux ressorts mal connus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Habib Barry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13398,51 +13398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicitée Rejo-Fienena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Davranche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13480,51 +13480,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première approche des paysages au Sénégal oriental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13562,51 +13562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre dégradation et patrimonialisation. Les paysages de « parcs arborés » du Tadla-Azilal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13696,51 +13696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CITCEM Landscape - materiality and immateriality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13791,51 +13791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">" Paysages et Terroirs: enjeux territoriaux, jeux d'acteurs et interdisciplinarité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13873,51 +13873,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage culturel : une nouvelle image emblématique du Pays Dogon, site du patrimoine mondial au Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassana Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14011,51 +14011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mirhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Razakamanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14119,51 +14119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mirhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Razakamanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14214,51 +14214,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage culturel : nouvelle image emblématique du Pays Dogon, site du patrimoine mondial au Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14316,394 +14316,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique d’évolution différenciée des paysages face aux contraintes environnementales et socio-économiques dans des terroirs partagés de la plaine du Séno (Pays dogon, Mali)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From landscape archaeology to landscape heritage management: the example of the Dogon Country (Mali)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Muñoz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+                <w:t xml:space="preserve">Yann Le Drézen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassana Cissé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de géographie tropicale « Les territorialités rurales des Suds en question »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UTM INP-ENSAT, Mar 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">"titre manquant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01105410v1</w:t>
+                <w:t xml:space="preserve">hal-03348899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paysages de la vallée du Yamé (Pays dogon, Mali) : un patrimoine à identifier et à valoriser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Dynamique d’évolution différenciée des paysages face aux contraintes environnementales et socio-économiques dans des terroirs partagés de la plaine du Séno (Pays dogon, Mali)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dolfo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Plassais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Drézen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"titre manquant"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Saint-Louis, Sénégal</w:t>
+              <w:t xml:space="preserve">Journées de géographie tropicale « Les territorialités rurales des Suds en question »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UTM INP-ENSAT, Mar 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348902v1</w:t>
+                <w:t xml:space="preserve">hal-01105410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From landscape archaeology to landscape heritage management: the example of the Dogon Country (Mali)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Les paysages de la vallée du Yamé (Pays dogon, Mali) : un patrimoine à identifier et à valoriser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassana Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Drézen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lassana Cissé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">, 2011, Saint-Louis, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348899v1</w:t>
+                <w:t xml:space="preserve">hal-03348902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie du paysage en Pays dogon. Bilan 2008-2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Eichhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14754,51 +14754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conséquences de la croissance urbaine sur l’oliveraie de Beni Mellal (Région de Tadla-Azilal, Maroc) : apports des SIG et de la télédétection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14918,51 +14918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Habib Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulèye Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alioune Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15017,64 +15017,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DESERTIFICATION EN ZONE SOUDANO-SAHELIENNE (PAYS DOGON, MALI) ? APPORT DE LA CARTOGRAPHIE ET DU SUIVI DIACHRONIQUE DES PARCS AGROFORESTIERS PAR TELEDETECTION SATELLITAIRE ET AERIENNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dolfo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15125,51 +15125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier et valoriser un patrimoine paysager en Afrique soudano-sahélienne : L’exemple du Pays dogon (Mali)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15328,51 +15328,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de la strate ligneuse en savane soudano-sahélienne (Pays dogon, Mali). Approche orientée objet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dolfo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15449,51 +15449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Habib Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Senghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Moguedet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15652,51 +15652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Moguedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15777,51 +15777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Habib Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Moguedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16128,90 +16128,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de l’iconographie Google Earth et Google Map pour construire l’image touristique de la partie nord-est du géoparc M’goun, Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Ait Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia El Khalki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Reddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16322,64 +16322,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andriatsiaronandroy Onjanamboara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rejo-Fienena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16410,51 +16410,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le végétal en ville du «Sud». Spécificités et enjeux à Toliara (Madagascar)&amp;quot; SIFEE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rejo-Fienena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha El Hannani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16511,233 +16511,233 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATLAS REGIONAL REGION du TADLA AZILAL MAROC</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Université d'Angers. 2015, 978-2-915751-58-1</w:t>
+                <w:t xml:space="preserve">Traces du végétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Trivisani-Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiana Oghina-Pavie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. Presses Universitaires de Rennes, 37, 2015, Nouvelles Recherches sur l'imaginaire, 978-2-7535-4862-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139658v1</w:t>
+                <w:t xml:space="preserve">hal-01248712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traces du végétal</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Rennes. Presses Universitaires de Rennes, 37, 2015, Nouvelles Recherches sur l'imaginaire, 978-2-7535-4862-6</w:t>
+                <w:t xml:space="preserve">ATLAS REGIONAL REGION du TADLA AZILAL MAROC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia El Khalki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha El Hannani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université d'Angers. 2015, 978-2-915751-58-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01248712v1</w:t>
+                <w:t xml:space="preserve">hal-01139658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eau, Milieux, Aménagement. Une recherche au service des territoires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude N Taïbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16768,51 +16768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eau, milieux et aménagement. Une recherche au service des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17106,51 +17106,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552958v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ajmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bel Fekih Boussema" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nuscia Ta&#238;bi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Khebour Allouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khessibi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-025-01030-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416811v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuewu Dou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nuscia Ta&#239;bi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Hannani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419341v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Gourfi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vanmaercke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Poesen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris de Vente" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aqnouy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2025.105622" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416842v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir l'Haddad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Kemmouche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416758v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ballouche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847898v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khady Diouf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Niang Fall" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Kane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qkz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04384801v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224031v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35788/uab.v2i2.100" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04267662v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci7040115" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03961912v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourlet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lorin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Leblon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40063" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03860324v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.28164" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03838973v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pagano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daf Ould Sehla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Sinsch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03751291v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=aude nuscia Taibi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Boujrouf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14163935" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04267669v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ait Omar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia El Khalki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddou Achkir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03860363v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Champin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire5040098" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283711v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El&#160;hannani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licit&#233;e Rejo-Fienena" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.31890" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03704880v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03161768v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir L'Haddad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Merazi-Meksen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2021.104463" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03161914v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trivisani-Moreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.2020.0047" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03286577v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.4604" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02514430v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02514419v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.6612" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02984904v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourddine Mirhani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02984884v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02515903v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02514433v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diarra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9368" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807637v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahefa Mamy Rakotoarisoa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fleurant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29144" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447073v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andriatsiaronandroy Onjanamboara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude N Ta&#239;bi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Davranche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jo-Fienena F&#233;licit&#233;e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102994v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bablon Randriatsitohaina" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Raniriketra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Mara" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559340v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Razakamanana" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567730v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brabra Na&#239;ma" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Giffon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.5682" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116282v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6257" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703318v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872866v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102997v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dolfo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03704891v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872868v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105111v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirhani Nourddine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116296v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105127v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910337v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.065.0047" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348851v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huysecom" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ozainne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robion-Brunner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935328v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Benyoucef" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935343v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Habib Barry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lemine Ould Baba" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936297v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hafid" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935338v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gassani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Ghadi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Moguedet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935336v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936299v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935333v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kemmouche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Parrot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935330v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552949v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552942v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Boujrouf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Allouche Khebour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05440084v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Salhi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86574-9_10" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384600v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03940856v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org/ark:/48223/pf0000382779" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54677/YRPT3013" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945038v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564820v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Oghina-Pavie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226543v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105186v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounereau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105170v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105196v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971356v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105175v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105181v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105191v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Boumeaza" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348982v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedelhabib Barry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936306v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701982v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Plassais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315051v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Jeanbourquin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108224v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciss&#233; Lassana" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Drezen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936309v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493562v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hallop&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419486v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Ba" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Fall Niang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03704924v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Leblon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933771v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Benhsain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10391.04008" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516120v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116328v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02515998v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116329v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263669v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108323v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108318v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108313v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108305v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02514375v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417172v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417224v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Allouch-Khebour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419365v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419467v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419421v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kebe Elhadji Abdou Karim" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04140490v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03704911v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allouche Khebour" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahraoui Bensaid" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03860586v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03860524v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawa Bara" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahraroui Bensaid" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimani Halima" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03860550v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03860489v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03704916v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Essasi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03233254v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03704920v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516101v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516111v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116317v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116305v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03242192v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945192v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Reddad" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945278v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945168v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945104v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rejo-Fienena" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01567332v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559330v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407827v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habert Renaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407794v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408417v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407815v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265802v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nuscia Taibi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407778v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354182v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105388v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872872v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872871v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassana Ciss&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guindo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354280v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108349v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriatsiaronandroy Ricardo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348870v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mirhani" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108353v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348871v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348888v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348869v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Khalki" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936317v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936320v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254935v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Davodeau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337745v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337706v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936322v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guindo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105410v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mu&#241;oz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348902v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Dr&#233;zen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348899v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348864v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Eichhorn" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105403v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108374v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soul&#232;ye Wade" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coly" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105201v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348905v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108355v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105393v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105417v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Senghor" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481394v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477655v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493557v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477734v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boukchina" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ababsa" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaouar" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416995v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552965v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416808v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416781v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139658v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248712v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971377v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105159v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01250719v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552958v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ajmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bel Fekih Boussema" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nuscia Ta&#238;bi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Khebour Allouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khessibi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41207-025-01030-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416811v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuewu Dou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nuscia Ta&#239;bi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Hannani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419341v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Gourfi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vanmaercke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Poesen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris de Vente" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aqnouy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2025.105622" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416842v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir l'Haddad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Kemmouche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847898v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khady Diouf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Niang Fall" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Kane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qkz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416758v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ballouche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04384801v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224031v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35788/uab.v2i2.100" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04267662v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci7040115" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03961912v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourlet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lorin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Leblon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40063" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03860324v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.28164" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03838973v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pagano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daf Ould Sehla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Sinsch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03860363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Champin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire5040098" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04267669v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Ait Omar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia El Khalki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddou Achkir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03751291v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=aude nuscia Taibi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Boujrouf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14163935" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283711v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El&#160;hannani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licit&#233;e Rejo-Fienena" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.31890" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03704880v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03161768v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir L'Haddad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Merazi-Meksen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2021.104463" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03161914v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trivisani-Moreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.2020.0047" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03286577v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.4604" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02514430v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02514419v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.6612" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02984904v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourddine Mirhani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02984884v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02515903v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02514433v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diarra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9368" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807637v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahefa Mamy Rakotoarisoa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fleurant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29144" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447073v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andriatsiaronandroy Onjanamboara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude N Ta&#239;bi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Davranche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jo-Fienena F&#233;licit&#233;e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102994v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bablon Randriatsitohaina" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Raniriketra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Mara" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559340v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Razakamanana" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567730v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brabra Na&#239;ma" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Giffon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.5682" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116282v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6257" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703318v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872866v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102997v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dolfo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03704891v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872868v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116296v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105111v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirhani Nourddine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105127v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910337v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.065.0047" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348851v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huysecom" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ozainne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robion-Brunner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935328v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Benyoucef" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935343v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Habib Barry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lemine Ould Baba" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936297v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hafid" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935338v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gassani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Ghadi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Moguedet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935336v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936299v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935333v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kemmouche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Parrot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935330v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552949v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552942v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Boujrouf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Allouche Khebour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05440084v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Salhi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86574-9_10" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384600v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03940856v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unesdoc.unesco.org/ark:/48223/pf0000382779" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54677/YRPT3013" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945038v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564820v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Oghina-Pavie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226543v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105186v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Roux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounereau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105196v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105170v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971356v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105175v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105181v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348982v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedelhabib Barry" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105191v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Boumeaza" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936306v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701982v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Plassais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315051v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Jeanbourquin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108224v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciss&#233; Lassana" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Drezen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936309v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493562v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hallop&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419486v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Ba" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Fall Niang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03704924v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Leblon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933771v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Benhsain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10391.04008" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516120v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116328v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02515998v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116329v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263669v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108323v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108318v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108313v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108305v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02514375v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417172v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417224v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Allouch-Khebour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419365v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419467v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419421v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kebe Elhadji Abdou Karim" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04140490v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03860524v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawa Bara" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahraroui Bensaid" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimani Halima" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03860586v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03704911v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allouche Khebour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahraoui Bensaid" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03860550v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03860489v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03704916v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Essasi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03233254v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03704920v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516101v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516111v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116317v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116305v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03242192v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945192v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Reddad" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945278v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945168v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01567332v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945104v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rejo-Fienena" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559330v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407794v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408417v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407827v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habert Renaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407815v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265802v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nuscia Taibi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407778v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354182v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105388v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872872v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872871v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassana Ciss&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guindo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354280v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108349v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriatsiaronandroy Ricardo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348870v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mirhani" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108353v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348871v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348888v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348869v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Khalki" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936317v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936320v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254935v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Davodeau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337745v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337706v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936322v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guindo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348899v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Dr&#233;zen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105410v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mu&#241;oz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348902v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348864v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Eichhorn" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105403v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108374v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soul&#232;ye Wade" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coly" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105201v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348905v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108355v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105393v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105417v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Senghor" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481394v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477655v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493557v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477734v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boukchina" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ababsa" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaouar" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416995v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552965v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416808v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416781v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248712v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139658v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971377v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105159v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01250719v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>