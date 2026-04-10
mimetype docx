--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -698,596 +698,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“Venga otro saltico de cabras”. Manuel de Faria e Sousa, “enemigo lector” de Luis de Góngora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El universo de una polémica. Góngora y la cultura del siglo XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iberoamericana-Vervuert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.288-301, 2021, 978-84-9192-212-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analizar y cartografiar la polémica gongorina: base de datos y análisis de redes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Elvira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El universo de una polémica. Góngora y la cultura del siglo XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iberoamericana-Vervuert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.29-63, 2021, 978-84-9192-212-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Elvira</w:t>
+                <w:t xml:space="preserve">hal-03679372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introducción</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Plagnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mercedes Blanco; Aude Plagnard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El universo de una polémica. Góngora y la cultura española del siglo XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iberoamericana, 2021, 978-84-9192-212-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les premières Vies portugaises et espagnoles de Luís de Camões. “L’illusion biographique” d’une poésie mondialisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Zerari. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Grand Écrivain et sa première Vie. “L’illusion biographique” (XVIe-XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.19-55, 2021, 978-2-406-10847-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introducción</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Mercedes Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El universo de una polémica. Góngora y la cultura del siglo XVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iberoamericana-Vervuert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.29-63, 2021, 978-84-9192-212-4</w:t>
+              <w:t xml:space="preserve">, pp.9-25, 2021, 978-84-9192-212-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El portugués a la luz de la nueva poesía</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El universo de una polémica. Góngora y la cultura del siglo XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iberoamericana-Vervuert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.531-553, 2021, 978-84-9192-212-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recepción polémica de la poesía gongorina: propuesta de catalogación (1612-1692)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Mercedes Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...456 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Elvira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Plagnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2595,1306 +2595,1306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Epopées et guerres coloniales : histoires connectées. Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elara Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Recueil Ouvert - Projet Épopée | L’Ouvroir Litt&amp;Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Epopées et guerres coloniales : histoires connectées, IV, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15mwn⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Elogio a don Álvaro de Bazán, marqués de Santa Cruz, Capitán General del Mar Océano de Gabriel Lobo Lasso de la Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criticón</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132, pp.85-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criticon.3857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu d'ouvrage : José Miguel Martínez Torrejón (ed.), Miscelânea Pereira de Foios, Lisboa, Imprensa Nacional-Casa da Moeda, 2017, 846p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Plagnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Aurea: Revista de Literatura Española y Teoría Literaria del Renacimiento y Siglo de Oro </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11, pp.419-424. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5565/rev/studiaaurea.327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polemos2nodes/polemos2edges : première lecture de la polémique gongorine par l’analyse de réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.27470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épopées et guerres coloniales : histoires connectées. Présentation (2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5565/rev/studiaaurea.327⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elara Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Litt&amp;Arts [En ligne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, s.p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">El Elogio a don Álvaro de Bazán, marqués de Santa Cruz, Capitán General del Mar Océano de Gabriel Lobo Lasso de la Vega</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polemos2nodes/polemos2edges : première lecture de la polémique gongorine par l’analyse de réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A descrição da máquina do mundo: Francisco Garrido de Villena e Luís de Camões</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Plagnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criticón</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 132, pp.85-104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/criticon.3857⟩</w:t>
+              <w:t xml:space="preserve">, 2018, « Letras hispano-portuguesas de los siglos XVI y XVII: aproximaciones críticas », coord. Soledad Pérez-Abadín Barrio y Martha Blanco González, 134, pp.115-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criticon.5056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Elara Bertho</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A conversão de Manuel de Faria e Sousa ao antigongorismo na constituição de um campo literário lusocastelhano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'ouvrage : Martínez, Miguel, Front Lines, &amp;quot;Soldiers? Writing in the Early Modern Hispanic Wold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuadernos de Historia moderna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.668-671</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épica e imagen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hipogrifo. Revista de literatura y cultura del Siglo de Oro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (2), pp.215-239</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Literatura áurea ibérica. La construcción de un campo literario peninsular en los siglos XVI y XVII («Introducción»)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15mwn⟩</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Galbarro García</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Literatura áurea ibérica. La construcción de un campo literario peninsular en los siglos XVI y XVII, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.26636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'ouvrage : Jesús Ponce Cárdenas, La imitación áurea (Cervantes, Quevedo, Góngora)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Minerva : Revista de Filología clásica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (29), pp.387-394</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des épopées imitatives et refondatrices ? Le cas d’Alonso de Ercilla et de Jerónimo Corte-Real</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Plagnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Litt&amp;Arts [En ligne]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 4, s.p</w:t>
+              <w:t xml:space="preserve">, 2016, 2 (Recueil Ouvert), s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 29, s.p</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venus y el desnudo heroico. Una disputa entre Luís de Camões y Jerónimo Corte-Real</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, « La parole inconvenante : Limites et transgression dans les lettres romanes du XVIe siècle », coord. Roland Béhar, 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fable historiographique dans la Première partie de la Araucana d'Alonso de Ercilla, 1569</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Âge d'or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (Dossier "Au cœur des savoirs : dialogue entre histoire et fiction dans le monde hispanique aux XVIe-XVIIe siècles"), n.p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27, s.p</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'ouvrage : Juan de Mal Lara, Hércules animoso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crítica Hispánica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.230-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.668-671</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geografias épicas nas obras de Jerónimo Corte-Real, Alonso de Ercilla e Luís de Camões</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veredas. Revista da Associação Internacional de Lusitanistas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23, pp.9-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...504 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03067693v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03077730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La traduction théâtrale : générosité, complicité et sens scénique », de Josep Maris Miró Coromina, intervention réalisée dans le cadre de la séance « Langues nationales et traduction », (25 avril 2014) du séminaire La traduction. Pratiques, enjeux, défis, coord. Solange Hibbs et Carole Filière, Casa de Velázquez, 2014</w:t>
               </w:r>
@@ -4610,51 +4610,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862183v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Plagnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Roussi&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679370v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Blanco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberoamericana-vervuert.es/FichaLibro.aspx?P1=191625" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050590v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.7407" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153542v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://obvil.sorbonne-universite.site/corpus/gongora/1624_nochesclaras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862193v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mercedes Blanco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862201v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679372v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Elvira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031251v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03983660v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031264v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-grand-ecrivain-et-sa-premiere-vie-l-illusion-biographique-xvie-xviiie-siecle.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031244v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031253v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031248v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057940v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153348v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153500v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edizionicafoscari.unive.it/libri/978-88-6969-164-5/como-la-blanca-flor-o-roxo-lirio/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153364v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Rajchenbach" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kammerer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862203v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33776/eti.v19.7957" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862204v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cecil.4133" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862212v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862208v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033175v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.15885" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033166v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21071/calh.v1i9.13354" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153414v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ledroit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033160v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/diablotexto.9.20882" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153403v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.11492" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153417v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153422v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.7768" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077804v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/studiaaurea.327" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063512v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.3857" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880789v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elara Bertho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15mwn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928111v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ruiz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.27470" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067970v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958252v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153426v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.5056" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979297v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077752v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809425v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153352v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Galbarro Garc&#237;a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.26636" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958257v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809431v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153509v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067694v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067693v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077730v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153550v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153548v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753009v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063173v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824629v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881572v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.21496" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077728v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684375v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862183v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Plagnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Roussi&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679370v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Blanco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberoamericana-vervuert.es/FichaLibro.aspx?P1=191625" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050590v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.7407" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153542v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://obvil.sorbonne-universite.site/corpus/gongora/1624_nochesclaras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862193v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mercedes Blanco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862201v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031251v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679372v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Elvira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03983660v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031264v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-grand-ecrivain-et-sa-premiere-vie-l-illusion-biographique-xvie-xviiie-siecle.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031244v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031253v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031248v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057940v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153348v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153500v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edizionicafoscari.unive.it/libri/978-88-6969-164-5/como-la-blanca-flor-o-roxo-lirio/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153364v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Rajchenbach" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kammerer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862203v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33776/eti.v19.7957" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862204v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cecil.4133" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862212v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862208v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033175v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.15885" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033166v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21071/calh.v1i9.13354" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153414v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ledroit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033160v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/diablotexto.9.20882" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153403v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.11492" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153417v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153422v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.7768" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880789v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elara Bertho" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15mwn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063512v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.3857" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077804v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/studiaaurea.327" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928111v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ruiz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.27470" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067970v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958252v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153426v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.5056" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979297v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077752v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809425v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153352v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Galbarro Garc&#237;a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.26636" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958257v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809431v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153509v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067694v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077730v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067693v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153550v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153548v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753009v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063173v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824629v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881572v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.21496" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077728v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684375v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>