--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -698,50 +698,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introducción</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mercedes Blanco; Aude Plagnard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El universo de una polémica. Góngora y la cultura española del siglo XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iberoamericana, 2021, 978-84-9192-212-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les premières Vies portugaises et espagnoles de Luís de Camões. “L’illusion biographique” d’une poésie mondialisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Zerari. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Grand Écrivain et sa première Vie. “L’illusion biographique” (XVIe-XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.19-55, 2021, 978-2-406-10847-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“Venga otro saltico de cabras”. Manuel de Faria e Sousa, “enemigo lector” de Luis de Góngora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Plagnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El universo de una polémica. Góngora y la cultura del siglo XVII</w:t>
             </w:r>
@@ -750,87 +922,87 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iberoamericana-Vervuert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.288-301, 2021, 978-84-9192-212-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analizar y cartografiar la polémica gongorina: base de datos y análisis de redes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Elvira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Plagnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -845,738 +1017,566 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iberoamericana-Vervuert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.29-63, 2021, 978-84-9192-212-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducción</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mercedes Blanco</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Iberoamericana, 2021, 978-84-9192-212-4</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Mercedes Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El universo de una polémica. Góngora y la cultura del siglo XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iberoamericana-Vervuert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-25, 2021, 978-84-9192-212-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Le Grand Écrivain et sa première Vie. “L’illusion biographique” (XVIe-XVIIIe siècle)</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El portugués a la luz de la nueva poesía</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El universo de una polémica. Góngora y la cultura del siglo XVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iberoamericana-Vervuert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.531-553, 2021, 978-84-9192-212-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recepción polémica de la poesía gongorina: propuesta de catalogación (1612-1692)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Mercedes Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garnier</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.19-55, 2021, 978-2-406-10847-4</w:t>
+                <w:t xml:space="preserve">Muriel Elvira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El universo de una polémica. Góngora y la cultura del siglo XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iberoamericana-Vervuert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.557-680, 2021, 978-84-9192-212-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...65 lines deleted...]
-              <w:t xml:space="preserve">El universo de una polémica. Góngora y la cultura del siglo XVII</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Del Turia al Tajo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louise Bénat-Tachot; Mercedes Blanco; Araceli Guillaume; Mercedes Blanco. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'invention de la ville dans le monde hispanique (IXe-XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Hispaniques, pp.453-471, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Como la blanca flor o roxo lirio: variaciones portuguesas sobre el símil heroico de la flor cortada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du Xe Congrès de l’Asociación Internacional del Siglo de Oro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.9-25, 2021, 978-84-9192-212-4</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edizioni Ca’Foscari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, pp.531-553, 2021, 978-84-9192-212-4</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">España consolada y triunfante: García de Salcedo Coronel y el Panegírico al Infante Cardenal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Las artes del elogio: estudios sobre el panegírico (coord. de Jesús Ponce Cárdenas)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Valladolid, pp.255-282, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...249 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153348v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03153500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le portugais et la cour des Habsbourg d’Espagne : usages nobiliaires, circulations écrites et pratiques littéraires</w:t>
               </w:r>
@@ -1760,2141 +1760,2141 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“Siendo esta ya la quinta copia”: a história manuscrita das Lusíadas comentadas de Manuel de Faria e Sousa (1614-164?)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Românica: revista de literatura </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25, pp.196-232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la recherche autour de la République des lettres luso-castillane : quelques publications récentes sur le polygraphe Manuel de Faria e Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d’Études des Cultures Ibériques et Latino-américaines </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cecil.4133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ulises y Lisboa, ¿viuda o esposa? Gabriel Pereira de Castro versus António de Sousa de Macedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Plagnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etiópicas, revista de letras renacentistas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19, pp.261-300. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.33776/eti.v19.7957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faria e Sousa, comentador da poesia lírica de Camões: o “Segundo borrador” das redondilhas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Românica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25, pp.233-250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de : Rodrigo Cacho Casal and Imogen Choi (ed.), The Rise of Spanish American Poetry 1500-1700. Literature and Cultural Transmission in the New World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Hispanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 124-1, pp.365-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bulletinhispanique.15885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel de Faria e Sousa y la Quinta de Santa Cruz (Maia, Portugal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Creneida. Anuario de Literaturas Hispánicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (9), pp.165-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21071/calh.v1i9.13354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’Isabel aux 50 ans de Philippe VI (2012-2018) : autour du storytelling royal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Ledroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Plagnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d’Études des Cultures Ibériques et Latino-américaines </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 9, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021, « La représentation. Le mot et la chose », coord. Catherine Berthet-Cahuzac, 7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sátira cervantina de la épica a la luz de las primeras décadas de su historia vernácula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diablotexto Digital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.154-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7203/diablotexto.9.20882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El &amp;lt;i&amp;gt;Templo da memória&amp;lt;/i&amp;gt; de Manuel de Galhegos: un epitalamio heroico en la raya de España y Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Hispanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, L’épithalame en Espagne (coord. Jesús Ponce Cárdenas), 122-2, pp.605-644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bulletinhispanique.11492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu de : Rodrigo Cacho Casal and Imogen Choi (ed.), The Rise of Spanish American Poetry 1500-1700. Literature and Cultural Transmission in the New World</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une poétique des confins : La Araucana (Chili, second XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisol Série numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, « La civilisation aux concours - Amérique latine, Espagne », coord. Emmanuelle Sinardet et Eva Touboul, 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polimetría en la épica quinientista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Plagnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Hispanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 124-1, pp.365-369. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bulletinhispanique.15885⟩</w:t>
+              <w:t xml:space="preserve">, 2019, «La épica en el mundo hispánico (Siglo de Oro)», coord. Lise Segas, 121-1, pp.119-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bulletinhispanique.7768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21071/calh.v1i9.13354⟩</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polemos2nodes/polemos2edges : première lecture de la polémique gongorine par l’analyse de réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.27470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mathias Ledroit</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epopées et guerres coloniales : histoires connectées. Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elara Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Plagnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d’Études des Cultures Ibériques et Latino-américaines </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Recueil Ouvert - Projet Épopée | L’Ouvroir Litt&amp;Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Epopées et guerres coloniales : histoires connectées, IV, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15mwn⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7203/diablotexto.9.20882⟩</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Elogio a don Álvaro de Bazán, marqués de Santa Cruz, Capitán General del Mar Océano de Gabriel Lobo Lasso de la Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criticón</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132, pp.85-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criticon.3857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bulletinhispanique.11492⟩</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'ouvrage : José Miguel Martínez Torrejón (ed.), Miscelânea Pereira de Foios, Lisboa, Imprensa Nacional-Casa da Moeda, 2017, 846p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Aurea: Revista de Literatura Española y Teoría Literaria del Renacimiento y Siglo de Oro </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.419-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5565/rev/studiaaurea.327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, « La civilisation aux concours - Amérique latine, Espagne », coord. Emmanuelle Sinardet et Eva Touboul, 15</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épopées et guerres coloniales : histoires connectées. Présentation (2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elara Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Litt&amp;Arts [En ligne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polemos2nodes/polemos2edges : première lecture de la polémique gongorine par l’analyse de réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29, s.p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Elara Bertho</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A descrição da máquina do mundo: Francisco Garrido de Villena e Luís de Camões</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criticón</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, « Letras hispano-portuguesas de los siglos XVI y XVII: aproximaciones críticas », coord. Soledad Pérez-Abadín Barrio y Martha Blanco González, 134, pp.115-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criticon.5056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A conversão de Manuel de Faria e Sousa ao antigongorismo na constituição de um campo literário lusocastelhano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épica e imagen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hipogrifo. Revista de literatura y cultura del Siglo de Oro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (2), pp.215-239</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'ouvrage : Martínez, Miguel, Front Lines, &amp;quot;Soldiers? Writing in the Early Modern Hispanic Wold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuadernos de Historia moderna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.668-671</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Literatura áurea ibérica. La construcción de un campo literario peninsular en los siglos XVI y XVII («Introducción»)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15mwn⟩</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Galbarro García</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Literatura áurea ibérica. La construcción de un campo literario peninsular en los siglos XVI y XVII, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.26636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'ouvrage : Jesús Ponce Cárdenas, La imitación áurea (Cervantes, Quevedo, Góngora)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Minerva : Revista de Filología clásica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (29), pp.387-394</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des épopées imitatives et refondatrices ? Le cas d’Alonso de Ercilla et de Jerónimo Corte-Real</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Litt&amp;Arts [En ligne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (Recueil Ouvert), s.p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venus y el desnudo heroico. Una disputa entre Luís de Camões y Jerónimo Corte-Real</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, « La parole inconvenante : Limites et transgression dans les lettres romanes du XVIe siècle », coord. Roland Béhar, 5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4, s.p</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fable historiographique dans la Première partie de la Araucana d'Alonso de Ercilla, 1569</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Âge d'or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (Dossier "Au cœur des savoirs : dialogue entre histoire et fiction dans le monde hispanique aux XVIe-XVIIe siècles"), n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 29, s.p</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geografias épicas nas obras de Jerónimo Corte-Real, Alonso de Ercilla e Luís de Camões</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veredas. Revista da Associação Internacional de Lusitanistas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23, pp.9-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'ouvrage : Juan de Mal Lara, Hércules animoso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crítica Hispánica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.230-242</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...642 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077730v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03067693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La traduction théâtrale : générosité, complicité et sens scénique », de Josep Maris Miró Coromina, intervention réalisée dans le cadre de la séance « Langues nationales et traduction », (25 avril 2014) du séminaire La traduction. Pratiques, enjeux, défis, coord. Solange Hibbs et Carole Filière, Casa de Velázquez, 2014</w:t>
               </w:r>
@@ -4610,51 +4610,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862183v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Plagnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Roussi&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679370v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Blanco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberoamericana-vervuert.es/FichaLibro.aspx?P1=191625" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050590v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.7407" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153542v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://obvil.sorbonne-universite.site/corpus/gongora/1624_nochesclaras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862193v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mercedes Blanco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862201v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031251v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679372v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Elvira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03983660v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031264v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-grand-ecrivain-et-sa-premiere-vie-l-illusion-biographique-xvie-xviiie-siecle.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031244v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031253v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031248v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057940v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153348v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153500v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edizionicafoscari.unive.it/libri/978-88-6969-164-5/como-la-blanca-flor-o-roxo-lirio/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153364v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Rajchenbach" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kammerer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862203v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33776/eti.v19.7957" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862204v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cecil.4133" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862212v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862208v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033175v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.15885" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033166v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21071/calh.v1i9.13354" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153414v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ledroit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033160v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/diablotexto.9.20882" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153403v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.11492" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153417v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153422v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.7768" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880789v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elara Bertho" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15mwn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063512v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.3857" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077804v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/studiaaurea.327" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928111v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ruiz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.27470" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067970v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958252v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153426v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.5056" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979297v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077752v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809425v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153352v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Galbarro Garc&#237;a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.26636" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958257v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809431v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153509v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067694v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077730v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067693v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153550v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153548v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753009v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063173v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824629v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881572v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.21496" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077728v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684375v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862183v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Plagnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Roussi&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679370v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Blanco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberoamericana-vervuert.es/FichaLibro.aspx?P1=191625" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050590v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.7407" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153542v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://obvil.sorbonne-universite.site/corpus/gongora/1624_nochesclaras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862193v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mercedes Blanco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862201v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03983660v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031264v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-grand-ecrivain-et-sa-premiere-vie-l-illusion-biographique-xvie-xviiie-siecle.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031251v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679372v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Elvira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031244v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031253v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031248v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057940v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153500v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edizionicafoscari.unive.it/libri/978-88-6969-164-5/como-la-blanca-flor-o-roxo-lirio/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153348v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153364v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Rajchenbach" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kammerer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862212v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862204v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cecil.4133" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862203v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33776/eti.v19.7957" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862208v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033175v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.15885" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033166v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21071/calh.v1i9.13354" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153414v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ledroit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033160v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/diablotexto.9.20882" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153403v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.11492" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153417v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153422v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.7768" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928111v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ruiz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.27470" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880789v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elara Bertho" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15mwn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063512v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.3857" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077804v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/studiaaurea.327" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067970v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958252v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153426v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.5056" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979297v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809425v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077752v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153352v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Galbarro Garc&#237;a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.26636" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958257v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809431v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153509v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067694v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067693v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077730v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153550v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153548v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753009v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063173v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824629v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881572v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.21496" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077728v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684375v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>