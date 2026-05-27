--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -698,50 +698,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analizar y cartografiar la polémica gongorina: base de datos y análisis de redes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Elvira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El universo de una polémica. Góngora y la cultura del siglo XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iberoamericana-Vervuert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.29-63, 2021, 978-84-9192-212-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introducción</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -754,829 +849,734 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mercedes Blanco; Aude Plagnard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El universo de una polémica. Góngora y la cultura española del siglo XVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Iberoamericana, 2021, 978-84-9192-212-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les premières Vies portugaises et espagnoles de Luís de Camões. “L’illusion biographique” d’une poésie mondialisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Zerari. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Grand Écrivain et sa première Vie. “L’illusion biographique” (XVIe-XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.19-55, 2021, 978-2-406-10847-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Venga otro saltico de cabras”. Manuel de Faria e Sousa, “enemigo lector” de Luis de Góngora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El universo de una polémica. Góngora y la cultura del siglo XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iberoamericana-Vervuert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.288-301, 2021, 978-84-9192-212-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introducción</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Mercedes Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El universo de una polémica. Góngora y la cultura del siglo XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iberoamericana-Vervuert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-25, 2021, 978-84-9192-212-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El portugués a la luz de la nueva poesía</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El universo de una polémica. Góngora y la cultura del siglo XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iberoamericana-Vervuert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.531-553, 2021, 978-84-9192-212-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recepción polémica de la poesía gongorina: propuesta de catalogación (1612-1692)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Mercedes Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">Le Grand Écrivain et sa première Vie. “L’illusion biographique” (XVIe-XVIIIe siècle)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Elvira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El universo de una polémica. Góngora y la cultura del siglo XVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.19-55, 2021, 978-2-406-10847-4</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iberoamericana-Vervuert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.557-680, 2021, 978-84-9192-212-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">El universo de una polémica. Góngora y la cultura del siglo XVII</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Del Turia al Tajo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louise Bénat-Tachot; Mercedes Blanco; Araceli Guillaume; Mercedes Blanco. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'invention de la ville dans le monde hispanique (IXe-XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Hispaniques, pp.453-471, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">España consolada y triunfante: García de Salcedo Coronel y el Panegírico al Infante Cardenal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Las artes del elogio: estudios sobre el panegírico (coord. de Jesús Ponce Cárdenas)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Valladolid, pp.255-282, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Como la blanca flor o roxo lirio: variaciones portuguesas sobre el símil heroico de la flor cortada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du Xe Congrès de l’Asociación Internacional del Siglo de Oro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.288-301, 2021, 978-84-9192-212-4</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edizioni Ca’Foscari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...510 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edizioni Ca’Foscari</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03153500v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03153348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le portugais et la cour des Habsbourg d’Espagne : usages nobiliaires, circulations écrites et pratiques littéraires</w:t>
               </w:r>
@@ -1829,2072 +1829,2072 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ulises y Lisboa, ¿viuda o esposa? Gabriel Pereira de Castro versus António de Sousa de Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etiópicas, revista de letras renacentistas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19, pp.261-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33776/eti.v19.7957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Actualité de la recherche autour de la République des lettres luso-castillane : quelques publications récentes sur le polygraphe Manuel de Faria e Sousa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Plagnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d’Études des Cultures Ibériques et Latino-américaines </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cecil.4133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faria e Sousa, comentador da poesia lírica de Camões: o “Segundo borrador” das redondilhas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Românica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25, pp.233-250</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...32 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de : Rodrigo Cacho Casal and Imogen Choi (ed.), The Rise of Spanish American Poetry 1500-1700. Literature and Cultural Transmission in the New World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Hispanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 124-1, pp.365-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bulletinhispanique.15885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu de : Rodrigo Cacho Casal and Imogen Choi (ed.), The Rise of Spanish American Poetry 1500-1700. Literature and Cultural Transmission in the New World</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel de Faria e Sousa y la Quinta de Santa Cruz (Maia, Portugal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Creneida. Anuario de Literaturas Hispánicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (9), pp.165-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21071/calh.v1i9.13354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’Isabel aux 50 ans de Philippe VI (2012-2018) : autour du storytelling royal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Ledroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d’Études des Cultures Ibériques et Latino-américaines </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, « La représentation. Le mot et la chose », coord. Catherine Berthet-Cahuzac, 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sátira cervantina de la épica a la luz de las primeras décadas de su historia vernácula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diablotexto Digital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.154-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7203/diablotexto.9.20882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El &amp;lt;i&amp;gt;Templo da memória&amp;lt;/i&amp;gt; de Manuel de Galhegos: un epitalamio heroico en la raya de España y Portugal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Plagnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Hispanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 124-1, pp.365-369. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bulletinhispanique.15885⟩</w:t>
+              <w:t xml:space="preserve">, 2020, L’épithalame en Espagne (coord. Jesús Ponce Cárdenas), 122-2, pp.605-644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bulletinhispanique.11492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une poétique des confins : La Araucana (Chili, second XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisol Série numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, « La civilisation aux concours - Amérique latine, Espagne », coord. Emmanuelle Sinardet et Eva Touboul, 15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mathias Ledroit</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polimetría en la épica quinientista</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Hispanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, «La épica en el mundo hispánico (Siglo de Oro)», coord. Lise Segas, 121-1, pp.119-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bulletinhispanique.7768⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'ouvrage : José Miguel Martínez Torrejón (ed.), Miscelânea Pereira de Foios, Lisboa, Imprensa Nacional-Casa da Moeda, 2017, 846p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Aurea: Revista de Literatura Española y Teoría Literaria del Renacimiento y Siglo de Oro </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.419-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5565/rev/studiaaurea.327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polemos2nodes/polemos2edges : première lecture de la polémique gongorine par l’analyse de réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.27470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7203/diablotexto.9.20882⟩</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epopées et guerres coloniales : histoires connectées. Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elara Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Recueil Ouvert - Projet Épopée | L’Ouvroir Litt&amp;Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Epopées et guerres coloniales : histoires connectées, IV, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15mwn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bulletinhispanique.11492⟩</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Elogio a don Álvaro de Bazán, marqués de Santa Cruz, Capitán General del Mar Océano de Gabriel Lobo Lasso de la Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criticón</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132, pp.85-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criticon.3857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, « La civilisation aux concours - Amérique latine, Espagne », coord. Emmanuelle Sinardet et Eva Touboul, 15</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épopées et guerres coloniales : histoires connectées. Présentation (2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elara Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Litt&amp;Arts [En ligne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polemos2nodes/polemos2edges : première lecture de la polémique gongorine par l’analyse de réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29, s.p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Polemos2nodes/polemos2edges : première lecture de la polémique gongorine par l’analyse de réseau</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A descrição da máquina do mundo: Francisco Garrido de Villena e Luís de Camões</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criticón</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, « Letras hispano-portuguesas de los siglos XVI y XVII: aproximaciones críticas », coord. Soledad Pérez-Abadín Barrio y Martha Blanco González, 134, pp.115-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criticon.5056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A conversão de Manuel de Faria e Sousa ao antigongorismo na constituição de um campo literário lusocastelhano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épica e imagen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hipogrifo. Revista de literatura y cultura del Siglo de Oro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (2), pp.215-239</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'ouvrage : Martínez, Miguel, Front Lines, &amp;quot;Soldiers? Writing in the Early Modern Hispanic Wold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuadernos de Historia moderna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.668-671</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Literatura áurea ibérica. La construcción de un campo literario peninsular en los siglos XVI y XVII («Introducción»)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Plagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hector Ruiz</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Galbarro García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 29, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/e-spania.27470⟩</w:t>
+              <w:t xml:space="preserve">, 2017, Literatura áurea ibérica. La construcción de un campo literario peninsular en los siglos XVI y XVII, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.26636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'ouvrage : Jesús Ponce Cárdenas, La imitación áurea (Cervantes, Quevedo, Góngora)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Minerva : Revista de Filología clásica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (29), pp.387-394</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des épopées imitatives et refondatrices ? Le cas d’Alonso de Ercilla et de Jerónimo Corte-Real</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Litt&amp;Arts [En ligne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (Recueil Ouvert), s.p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venus y el desnudo heroico. Una disputa entre Luís de Camões y Jerónimo Corte-Real</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, « La parole inconvenante : Limites et transgression dans les lettres romanes du XVIe siècle », coord. Roland Béhar, 5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4, s.p</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fable historiographique dans la Première partie de la Araucana d'Alonso de Ercilla, 1569</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Âge d'or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (Dossier "Au cœur des savoirs : dialogue entre histoire et fiction dans le monde hispanique aux XVIe-XVIIe siècles"), n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 29, s.p</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'ouvrage : Juan de Mal Lara, Hércules animoso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crítica Hispánica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.230-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geografias épicas nas obras de Jerónimo Corte-Real, Alonso de Ercilla e Luís de Camões</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veredas. Revista da Associação Internacional de Lusitanistas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23, pp.9-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...642 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03067693v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03077730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La traduction théâtrale : générosité, complicité et sens scénique », de Josep Maris Miró Coromina, intervention réalisée dans le cadre de la séance « Langues nationales et traduction », (25 avril 2014) du séminaire La traduction. Pratiques, enjeux, défis, coord. Solange Hibbs et Carole Filière, Casa de Velázquez, 2014</w:t>
               </w:r>
@@ -4610,51 +4610,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862183v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Plagnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Roussi&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679370v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Blanco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberoamericana-vervuert.es/FichaLibro.aspx?P1=191625" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050590v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.7407" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153542v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://obvil.sorbonne-universite.site/corpus/gongora/1624_nochesclaras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862193v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mercedes Blanco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862201v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03983660v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031264v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-grand-ecrivain-et-sa-premiere-vie-l-illusion-biographique-xvie-xviiie-siecle.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031251v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679372v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Elvira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031244v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031253v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031248v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057940v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153500v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edizionicafoscari.unive.it/libri/978-88-6969-164-5/como-la-blanca-flor-o-roxo-lirio/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153348v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153364v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Rajchenbach" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kammerer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862212v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862204v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cecil.4133" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862203v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33776/eti.v19.7957" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862208v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033175v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.15885" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033166v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21071/calh.v1i9.13354" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153414v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ledroit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033160v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/diablotexto.9.20882" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153403v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.11492" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153417v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153422v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.7768" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928111v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ruiz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.27470" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880789v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elara Bertho" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15mwn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063512v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.3857" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077804v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/studiaaurea.327" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067970v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958252v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153426v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.5056" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979297v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809425v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077752v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153352v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Galbarro Garc&#237;a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.26636" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958257v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809431v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153509v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067694v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067693v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077730v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153550v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153548v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753009v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063173v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824629v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881572v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.21496" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077728v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684375v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862183v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Plagnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Roussi&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679370v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Blanco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iberoamericana-vervuert.es/FichaLibro.aspx?P1=191625" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050590v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.7407" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153542v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://obvil.sorbonne-universite.site/corpus/gongora/1624_nochesclaras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862193v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Mercedes Blanco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862201v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031258v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679372v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Elvira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03983660v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031264v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-grand-ecrivain-et-sa-premiere-vie-l-illusion-biographique-xvie-xviiie-siecle.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031251v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031244v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031253v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031248v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057940v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153348v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153500v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edizionicafoscari.unive.it/libri/978-88-6969-164-5/como-la-blanca-flor-o-roxo-lirio/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153364v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Rajchenbach" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kammerer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862212v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862203v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33776/eti.v19.7957" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cecil.4133" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862208v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033175v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.15885" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033166v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21071/calh.v1i9.13354" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153414v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ledroit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033160v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/diablotexto.9.20882" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153403v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.11492" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153417v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153422v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.7768" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077804v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/studiaaurea.327" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928111v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ruiz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.27470" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880789v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elara Bertho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15mwn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063512v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.3857" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067970v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958252v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153426v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.5056" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979297v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809425v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077752v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153352v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Galbarro Garc&#237;a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.26636" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958257v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809431v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153509v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067694v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077730v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067693v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153550v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153548v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753009v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063173v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824629v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881572v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.21496" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077728v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684375v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>