--- v0 (2026-03-18)
+++ v1 (2026-04-30)
@@ -342,70 +342,70 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic performance of organic dairy farms during and after conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Letort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Q Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5 (1), pp.qoaf013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/qopen/qoaf013⟩</w:t>
               </w:r>
             </w:hyperlink>
@@ -873,51 +873,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEGAE: An online serious game to learn agroecology</w:t>
+                <w:t xml:space="preserve">A dataset for sustainability assessment of agroecological practices in a crop-livestock farming system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carof</w:t>
@@ -952,106 +952,110 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 191, pp.103145. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36, pp.107078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03210636v1</w:t>
+                <w:t xml:space="preserve">hal-03210640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dataset for sustainability assessment of agroecological practices in a crop-livestock farming system</w:t>
+                <w:t xml:space="preserve">SEGAE: An online serious game to learn agroecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carof</w:t>
@@ -1086,488 +1090,484 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 36, pp.107078. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 191, pp.103145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03210640v1</w:t>
+                <w:t xml:space="preserve">hal-03210636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétérogénéité, déterminants et soutien du revenu des agriculteurs français</w:t>
+                <w:t xml:space="preserve">PAC et environnement : les exploitations les plus vertueuses sont-elles récompensées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Piet</w:t>
+                <w:t xml:space="preserve">Pauline Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Chatellier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Élisabeth Samson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (377), pp.893-909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.9185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03405184v1</w:t>
+                <w:t xml:space="preserve">hal-03572388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAC et environnement : les exploitations les plus vertueuses sont-elles récompensées ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Avril</w:t>
+                <w:t xml:space="preserve">Le revenu agricole : une multiplicité d’enjeux, de définitions et d’usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élisabeth Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21 (377), pp.893-909. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/economierurale.9185⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 378, pp.19-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.9342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572388v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le revenu agricole : une multiplicité d’enjeux, de définitions et d’usages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hétérogénéité, déterminants et soutien du revenu des agriculteurs français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Delame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49, pp.5-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518887v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer le revenu des exploitations agricoles françaises : analyse comparée sur 15 ans d’indicateurs issus du Rica et de la MSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Delame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 378, pp.37-56. </w:t>
@@ -2484,51 +2484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2609,51 +2609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labarthe Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parmentier Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2689,264 +2689,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Marketing Contracts in the Adoption of Low-Input Production Practices in the Presence of Income Supports: An Application in Southwestern France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A dynamic stochastic programming model of crop rotation choice to test the adoption of long rotation under price and production risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Françoise Carpy-Goulard</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Chaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Roussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Resource Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Volume 252 (Issue 1), pp.270-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2015.12.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525411v1</w:t>
+                <w:t xml:space="preserve">hal-02638071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic stochastic programming model of crop rotation choice to test the adoption of long rotation under price and production risks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Role of Marketing Contracts in the Adoption of Low-Input Production Practices in the Presence of Income Supports: An Application in Southwestern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Ricome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Chaïb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Roussy</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charilaos Kephaliacos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Carpy-Goulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Agricultural and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (3), pp.347-371</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02638071v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrats et modes de coordination en agriculture</w:t>
               </w:r>
@@ -3191,51 +3191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3299,51 +3299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben El Ghali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charilaos Kephaliacos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 94 (02), pp.195-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3591,278 +3591,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Private Transaction Costs and Environmental Cross Compliance In a Crop Region of South-western France</w:t>
+                <w:t xml:space="preserve">Innovation technique et institutionnelle en agriculture : l'apport d'une démarche de médiation territoriale pour éclairer une politique publique : le cas de l'eucalyptus en Midi-Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kephaliacos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Carpy-Goulard</w:t>
+                <w:t xml:space="preserve">Laurent Lelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charilaos Kephaliacos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJARGE.2011.040219⟩</w:t>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (4), pp.413-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.13.413-432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842466v1</w:t>
+                <w:t xml:space="preserve">hal-03608230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation technique et institutionnelle en agriculture : l'apport d'une démarche de médiation territoriale pour éclairer une politique publique : le cas de l'eucalyptus en Midi-Pyrénées</w:t>
+                <w:t xml:space="preserve">Private Transaction Costs and Environmental Cross Compliance In a Crop Region of South-western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kephaliacos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charilaos Kephaliacos</w:t>
+                <w:t xml:space="preserve">F. Carpy-Goulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (4), pp.413-432. </w:t>
+              <w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (1-2), pp.68-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ges.13.413-432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJARGE.2011.040219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608230v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory foresight analysis of the cash crop sector at regional level: case study for a southwestern region in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Carpy-Goulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3947,87 +3947,87 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation technique et institutionnelle en agriculture : l'apport d'une démarche de médiation territoriale pour éclairer une politique publique : le cas de l'eucalyptus en Midi-Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charilaos Kephaliacos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (4), pp.413-432. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/ges.13.413-432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729412v1</w:t>
@@ -4038,64 +4038,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic and environmental impact of the CAP mid-term review on arable crop farming in South-western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charilaos Kephaliacos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Carpy-Goulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4383,109 +4383,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the cost of environmental services in dairy farms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kofivi Dzegle</w:t>
+                <w:t xml:space="preserve">A choice experiment to assess dairy farmers' preferences for pesticide reduction : does work matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Denantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII EAAE Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economics, Aug 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées de Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Saclay, France. 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679354v1</w:t>
+                <w:t xml:space="preserve">hal-04409817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the cost of environmental services in dairy farms</w:t>
               </w:r>
@@ -4547,204 +4586,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A choice experiment to assess dairy farmers' preferences for pesticide reduction : does work matter?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Denantes</w:t>
+                <w:t xml:space="preserve">Revealing the cost of environmental services in dairy farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kofivi Dzegle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées de Recherche en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Saclay, France. 28 p</w:t>
+              <w:t xml:space="preserve">XVII EAAE Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economics, Aug 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04409817v1</w:t>
+                <w:t xml:space="preserve">hal-04679354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité, déterminants et trajectoires du revenu des agriculteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4799,103 +4799,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les indicateurs de revenu dans les exploitations agricoles en France : analyse comparée des données RICA et MSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Delame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comité des utilisateurs du Rica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RICA, Apr 2021, Webinaire, France</w:t>
@@ -4924,90 +4924,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les indicateurs de revenu dans les exploitations agricoles en France : une analyse comparée sur 15 ans entre les données du RICA et celles de la MSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5233,217 +5233,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de blé dur innovant et gestion des risques : modélisation des choix de production et de commercialisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrats de commercialisation et gestion des risques pour les producteurs de céréales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Roussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Chaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Soukaina Hitane</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Boyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference internationale: Faire face aux risques en agriculture : Quels enjeux, quelles perspectives ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Phloème, 1ères biennales de l'innovation céréalière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785192v1</w:t>
+                <w:t xml:space="preserve">hal-02787177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production de blé dur innovant et gestion des risques : modélisation des choix de production et de commercialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Chaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina Hitane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de la Recherche en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">12. Journées de Recherches en Sciences Sociales (JRSS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Nantes, France. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01972730v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production de blé dur innovant et gestion des risques : modélisation des choix de production et de commercialisation</w:t>
               </w:r>
@@ -5455,198 +5468,185 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Chaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina Hitane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de Recherches en Sciences Sociales (JRSS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Nantes, France. 24 p</w:t>
+              <w:t xml:space="preserve">Conference internationale: Faire face aux risques en agriculture : Quels enjeux, quelles perspectives ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790761v1</w:t>
+                <w:t xml:space="preserve">hal-02785192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrats de commercialisation et gestion des risques pour les producteurs de céréales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Roussy</w:t>
+                <w:t xml:space="preserve">Production de blé dur innovant et gestion des risques : modélisation des choix de production et de commercialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Chaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Boyet</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Hitane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phloème, 1ères biennales de l'innovation céréalière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">12. Journées de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787177v1</w:t>
+                <w:t xml:space="preserve">hal-01972730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYNERGY: a bio economic model assessing the economic and environmental impacts of increased regional protein self-sufficiency</w:t>
               </w:r>
@@ -6304,230 +6304,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche empirique des performances économiques et financières des exploitations installées aidées en Bretagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Farmers' preferences for diversification crop attributes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Roussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Chaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Picaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
+                <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SA 2015 « Structures d’exploitation et exercice de l’activité agricole : Continuités, changements ou ruptures? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Feb 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">6. EAAE PhD Workshop : Economic research in food agriculture, environment and development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rome, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123428v1</w:t>
+                <w:t xml:space="preserve">hal-02739354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers' preferences for diversification crop attributes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Roussy</w:t>
+                <w:t xml:space="preserve">Approche empirique des performances économiques et financières des exploitations installées aidées en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Carpentier</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. EAAE PhD Workshop : Economic research in food agriculture, environment and development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rome, France</w:t>
+              <w:t xml:space="preserve">SA 2015 « Structures d’exploitation et exercice de l’activité agricole : Continuités, changements ou ruptures? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Feb 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739354v1</w:t>
+                <w:t xml:space="preserve">hal-01123428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrats de commercialisation et gestion des risques par les producteurs de céréales</w:t>
               </w:r>
@@ -6660,51 +6660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Chaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. Journées de Microéconomie Appliquée (JMA 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6755,51 +6755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Chaïb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. EAAE Congress "Agri-Food and Rural Innovations for Healthier Societies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2014, Ljubljana, Slovenia. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6850,51 +6850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6958,51 +6958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Chaïb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées de recherches en sciences sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7040,51 +7040,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première réunion du comité opérationnel de la Chaire « Entreprises et Économie Agricole »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7161,64 +7161,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Chaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charilaos Kephaliacos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Carpy-Goulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">126th EAAE seminar “new challenges for EU agricultural sector and rural areas, which role for public policy?”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Capri (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7269,51 +7269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Chaïb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7390,51 +7390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Carpy-Goulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7472,51 +7472,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of cash crop marketing contracts in the adoption of low-input practices in the presence of risk and income supports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Ricome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Chaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8288,77 +8288,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking marketing choices with farming practices of grain producers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Ricome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charilaos Kephaliacos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Carpy-Goulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8435,51 +8435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Carpy-Goulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Paradis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8929,51 +8929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Chaïb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. EAAE Congress "Agri-Food and Rural Innovations for Healthier Societies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Ljubljana, Slovenia. , 6 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9056,77 +9056,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Dakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Delame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">100p, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -9187,51 +9187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9510,51 +9510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Chaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina Hitane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Lupton; Véronique Chauveau-Aussourd; Hanitra Randrianasolo-Rakotobe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire face aux risques en agriculture. Perspectives croisées de chercheurs et de professionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -9588,51 +9588,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -9710,530 +9710,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement d’investissement des exploitations laitières d’Ille-et-Vilaine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
+                <w:t xml:space="preserve">ModelEco : Modélisation en programmation mathématique pour l'analyse économique de l'agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bourceret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2016, 5 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462784v1</w:t>
+                <w:t xml:space="preserve">hal-02791484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adoption of innovative cropping systems under price and production risks: a dynamic model of crop rotation choice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comportement d’investissement des exploitations laitières d’Ille-et-Vilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2012, 26 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840981v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the impact of urban sprawl on evolving farm structures: the case of cash crop farms in Lauragais</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2011, non paginé</w:t>
+                <w:t xml:space="preserve">The adoption of innovative cropping systems under price and production risks: a dynamic model of crop rotation choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Chaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Roussy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729416v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prospective &amp;quot; Grande Culture &amp;quot; du projet PROUESSES : approche statistique de l'évolution des surfaces en maïs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the impact of urban sprawl on evolving farm structures: the case of cash crop farms in Lauragais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Akimowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Carpy-Goulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ostermeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Requier-Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729420v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La prospective &amp;quot; Grande Culture &amp;quot; du projet PROUESSES : approche statistique de l'évolution des surfaces en maïs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Carpy-Goulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Busca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La prospective &amp;quot; grande culture &amp;quot; du projet PROUESSES: la démarche méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques ‐ Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Carpy-Goulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Paradis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10243,51 +10361,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The economic performance of transitional and non-transitional organic dairy farms: A panel data econometric approach in Brittany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10300,429 +10418,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03635268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Original Data Collection to Study Crop-Livestock Complementarities in Western France</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mesurer le revenu des exploitations agricoles françaises : Analyse comparée sur 15 ans d'indicateurs issus du Rica et de la MSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Delame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120996v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer le revenu des exploitations agricoles françaises : Analyse comparée sur 15 ans d'indicateurs issus du Rica et de la MSA</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Original Data Collection to Study Crop-Livestock Complementarities in Western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carof</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276776v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farm technical-economic performance depending on the degree of ecological approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Niedermayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Kantelhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Eckart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kohrs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Schaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farm performance and investment decisions: evidence from the French (Brittany) dairy sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10744,253 +10862,253 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] Inconnu. 2019, 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prospective sur l’autonomie protéique dans les filières animales de l’Ouest projet TERUNIC : les scénarios</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julia Jouan</w:t>
+                <w:t xml:space="preserve">Les trajectoires d'investissement d'exploitations laitières en Ille-et-Vilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[0] Inconnu. 2018, 8 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Chaire Entreprises et Econonmie Agricole. 2018, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02501429v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les trajectoires d'investissement d'exploitations laitières en Ille-et-Vilaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Legland</w:t>
+                <w:t xml:space="preserve">La prospective sur l’autonomie protéique dans les filières animales de l’Ouest projet TERUNIC : les scénarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Caraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Chaire Entreprises et Econonmie Agricole. 2018, 5 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Inconnu. 2018, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01972731v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fin des quotas laitiers et comportement d’investissement des éleveurs laitiers d’Ille-et-Vilaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11012,73 +11130,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2017, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoption d’innovations par les agriculteurs: rôle des perceptions et des préférences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11100,73 +11218,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Chaib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Travaux universitaires] auto-saisine. 2015, 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrats et modes de coordination en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11188,502 +11306,502 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Travaux universitaires] auto-saisine. 2014, 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective dans le secteur grande culture en Midi-Pyrénées à l'horizon 2030, Déclinaison des scénarios.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Carpy-Goulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Paradis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective et outils d'évaluation de scénarios d'évolution du secteur de grandes cultures en Midi-Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Carpy-Goulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Paradis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2011, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prospective « Grande Culture » du projet PROUESSES : approche statistique de l’évolution des surfaces en maïs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
+                <w:t xml:space="preserve">La prospective « grande culture » du projet PROUESSES: la démarche méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Carpy‐goulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Paradis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] ARVALIS - Institut du végétal [Paris]; Chambre Régionale d'Agriculture de Midi Pyrénées (CRA Midi Pyrénées); Arterris Innovation; Direction Régionale de l'Alimentation, de l'Agriculture et de la Forêt de Midi Pyrénées (DRAAF Midi Pyrénées). 2011</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] Institut National de la Recherche Agronomique. 2011, pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809715v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prospective « grande culture » du projet PROUESSES: la démarche méthodologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+                <w:t xml:space="preserve">La prospective « Grande Culture » du projet PROUESSES : approche statistique de l’évolution des surfaces en maïs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Carpy‐goulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Carpy‐goulard</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Paradis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] Institut National de la Recherche Agronomique. 2011, pp.1-7</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] ARVALIS - Institut du végétal [Paris]; Chambre Régionale d'Agriculture de Midi Pyrénées (CRA Midi Pyrénées); Arterris Innovation; Direction Régionale de l'Alimentation, de l'Agriculture et de la Forêt de Midi Pyrénées (DRAAF Midi Pyrénées). 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462621v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prospective « Grande Culture » du projet PROUESSES: les scénarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11722,51 +11840,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Paradis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Institut National de la Recherche Agronomique. 2011, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11776,105 +11894,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques et adoption d’innovations en agriculture : leviers micro-économiques et enjeux pour l’action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Rennes 1, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02796695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId258"/>
+      <w:footerReference w:type="default" r:id="rId263"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11942,51 +12060,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53E0141E"/>
+    <w:nsid w:val="FFCAABB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12173,51 +12291,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aude-ridier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7893-735X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170037096" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05550689v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Ben Jaballah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghali" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejla Ben Arfa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Daniel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067709v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Letort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qopen/qoaf013" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829504v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Denantes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ropars-Collet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104221" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067756v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofivi Dzegle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13y7l" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706111v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628983v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roussy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chaib" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-021-00144-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210636v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Jouan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Baccar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bastian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103145" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210640v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107078" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03405184v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delame" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03572388v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Avril" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Samson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9185" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518887v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche-Dupraz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9342" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516957v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9402" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650955v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille de Graeuwe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12114351" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02593635v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106688" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907077v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.123085" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02024945v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11030705" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081884v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0561-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629065v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boyet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agr.21549" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972732v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655392v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2017.086439" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622449v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. R&#233;my" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565584v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labarthe Pierre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmentier Marc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques R&#233;my" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01525411v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Ricome" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Cha&#239;b" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos Kephaliacos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carpy-Goulard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638071v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.12.025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1D36L3N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123364v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra-Mechemache" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duvaleix-Treguer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209048v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Magdelaine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02064627v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208880v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben El Ghali" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960713012034" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208881v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Akimowicz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Requier-Desjardins" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aepp/ppt008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840980v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7976.2011.01240.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWJ7P2SM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842466v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kephaliacos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carpy-Goulard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2011.040219" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608230v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.13.413-432" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742015v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je. Bergez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paradis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-011-0232-y" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZTDQLXM8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729412v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844542v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2008.10.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RL3423QR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110833v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831395v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofivi Mawu&#233;nam Dzegle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679354v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679325v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409817v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210138v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592198v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206915v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939967v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964292v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785192v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Hitane" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972730v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790761v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787177v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937084v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024077v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Levi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obafemi Philippe Koutchade" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571255v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668192v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571258v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796078v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512101v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123428v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Picaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739354v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740244v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794558v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123260v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209037v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123427v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209039v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924786v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricome" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chaib" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133976v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208936v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paradis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745479v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos K&#233;phaliacos" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carpy&#8208;goulard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804893v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840982v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaib Karim" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462658v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Akimowicz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Sahrbacher" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Ostermeyer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842469v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akimowicz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Magrini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bergez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842468v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sahrbacher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ostermeyer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-E. Bergez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462657v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816162v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462682v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777085v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je Bergez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Arpy-Goulard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Paradis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Treyer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789055v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668193v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123262v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dayd&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597033v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dakpo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02064653v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084531v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964296v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/agroecosystem-diversity/lemaire/978-0-12-811050-8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811050-8.00023-6" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618518v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=63599" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786674v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462784v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840981v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729416v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729420v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Busca" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842467v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#8208; Eric Bergez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635268v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03120996v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276776v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04454001v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Niedermayr" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Kantelhardt" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eckart" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kohrs" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Schaller" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077531v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501429v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caraes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972731v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legland" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785162v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209051v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208999v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724361v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462648v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809715v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462621v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462588v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796695v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aude-ridier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7893-735X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170037096" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05550689v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Ben Jaballah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghali" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejla Ben Arfa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Daniel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067709v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Letort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qopen/qoaf013" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829504v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Denantes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ropars-Collet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104221" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067756v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofivi Dzegle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13y7l" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706111v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628983v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roussy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chaib" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-021-00144-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210640v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Jouan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Baccar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bastian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107078" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210636v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103145" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03572388v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Avril" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Samson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9185" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518887v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche-Dupraz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9342" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03405184v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delame" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516957v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9402" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650955v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille de Graeuwe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12114351" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02593635v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106688" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907077v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.123085" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02024945v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11030705" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081884v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0561-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629065v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boyet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agr.21549" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972732v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655392v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2017.086439" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622449v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. R&#233;my" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565584v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labarthe Pierre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmentier Marc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques R&#233;my" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638071v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.12.025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1D36L3N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01525411v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Ricome" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Cha&#239;b" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos Kephaliacos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carpy-Goulard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123364v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra-Mechemache" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duvaleix-Treguer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209048v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Magdelaine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02064627v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208880v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben El Ghali" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960713012034" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208881v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Akimowicz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Requier-Desjardins" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aepp/ppt008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840980v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7976.2011.01240.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWJ7P2SM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608230v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.13.413-432" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842466v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kephaliacos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carpy-Goulard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2011.040219" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742015v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je. Bergez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paradis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-011-0232-y" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZTDQLXM8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729412v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844542v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2008.10.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RL3423QR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110833v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04831395v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofivi Mawu&#233;nam Dzegle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409817v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679325v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679354v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210138v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592198v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206915v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939967v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964292v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787177v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790761v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Hitane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785192v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972730v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937084v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024077v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Levi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obafemi Philippe Koutchade" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571255v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668192v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571258v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796078v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512101v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739354v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123428v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Picaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740244v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794558v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123260v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209037v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123427v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209039v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924786v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricome" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chaib" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133976v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208936v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paradis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745479v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos K&#233;phaliacos" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carpy&#8208;goulard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804893v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840982v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaib Karim" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462658v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Akimowicz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Sahrbacher" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Ostermeyer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842469v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akimowicz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Magrini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bergez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842468v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sahrbacher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ostermeyer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-E. Bergez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462657v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816162v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462682v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00777085v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je Bergez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Arpy-Goulard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Paradis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Treyer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789055v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668193v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123262v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dayd&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597033v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dakpo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02064653v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084531v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964296v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/agroecosystem-diversity/lemaire/978-0-12-811050-8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811050-8.00023-6" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618518v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=63599" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786674v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791484v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bourceret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462784v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840981v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729416v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729420v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Busca" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842467v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#8208; Eric Bergez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635268v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276776v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03120996v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04454001v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Niedermayr" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Kantelhardt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Eckart" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kohrs" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Schaller" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077531v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972731v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legland" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501429v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caraes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785162v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209051v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208999v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724361v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462648v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462621v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809715v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462588v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796695v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>