--- v0 (2026-03-23)
+++ v1 (2026-04-13)
@@ -169,529 +169,529 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité en discours : contextes, formes et dispositifs</w:t>
+                <w:t xml:space="preserve">Les challenges en IUT information et communication : un cadre d'exploration des liens entre ressources et professionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Auboussier</w:t>
+                <w:t xml:space="preserve">Nathalie Boucher-Petrovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milena Doytcheva</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicanor Tatchim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/mots.30824⟩</w:t>
+              <w:t xml:space="preserve">Communication &amp; professionnalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/rcompro.v13i13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04091905v1</w:t>
+                <w:t xml:space="preserve">halshs-04050333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les challenges en IUT information et communication : un cadre d'exploration des liens entre ressources et professionnalisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les challenges en IUT information et communication : un cadre d’exploration des liens entre ressources et professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boucher-Petrovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; professionnalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14428/rcompro.v13i13⟩</w:t>
+              <w:t xml:space="preserve">, 2023, n°13, pp.93-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/rcompro.v13i13.65373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04050333v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les challenges en IUT information et communication : un cadre d’exploration des liens entre ressources et professionnalisation</w:t>
+                <w:t xml:space="preserve">La diversité en discours : contextes, formes et dispositifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Boucher-Petrovic</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Julien Auboussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Doytcheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicanor Tatchim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; professionnalisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, n°13, pp.93-121. </w:t>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, La diversité en discours : contextes, formes et dispositifs, 131, pp.9-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14428/rcompro.v13i13.65373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/mots.30824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269586v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment de futurs enseignants conçoivent le numérique : le projet Ambassadeurs du numérique de l’académie de Paris</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">« Les conceptions de la recherche dans l’évaluation des mémoires de Masters »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanités numériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/revuehn.2974⟩</w:t>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n°195-196, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.12199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03966310v1</w:t>
+                <w:t xml:space="preserve">hal-04269597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les conceptions de la recherche dans l’évaluation des mémoires de Masters »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comment de futurs enseignants conçoivent le numérique : le projet Ambassadeurs du numérique de l’académie de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, n°195-196, </w:t>
+              <w:t xml:space="preserve">Humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Enseigner et apprendre les humanités numériques, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/pratiques.12199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/revuehn.2974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04269597v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « continuité pédagogique » : une injonction paradoxale ? Le cas des Instituts Universitaires de Technologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -738,51 +738,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -829,51 +829,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus de valuation de ressources pédagogiques numériques : le cas du collectif AECIUT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benyoucef Benkouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -972,51 +972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Labelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Loicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1050,51 +1050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus de valuation de ressources pédagogiques numériques : le cas du collectif AECIUT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benyoucef Benkouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1154,51 +1154,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus de valuation de ressources pédagogiques numériques : le cas du collectif AECIUT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benyoucef Benkouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1236,51 +1236,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De la &amp;quot;publicité sociale&amp;quot; : lorsque les marques communiquent sur &amp;quot;la lutte contre les discriminations&amp;quot; et la &amp;quot;promotion de la diversité&amp;quot; »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Kunert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1327,51 +1327,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la trivialité, volume I, « La vie triviale des êtres culturels »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2009 (160), pp.131-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1437,51 +1437,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Injonction et idéal créatif : analyse des transformations numériques des ressources universitaires, le cas des IUT »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Université et créativité. l'idéal et l'impératif »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Cerisy La Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1545,51 +1545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boucher-Petrovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1625,946 +1625,946 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La « continuité pédagogique » : une injonction paradoxale ? Le cas des Instituts Universitaires de Technologie »,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Learning resources conceptualization, related research methodologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aymé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Université face au/ à la Covid 19: adaptations ou résistances à de nouvelles pratiques universitaires?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 8ème Congrès de l’Association belge francophone de science politique, 9ème Congrès des associations francophones de science politique, Apr 2022, Science Po ULB, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Disciplinary and trans-disciplinary knowledge and skills for an uncertain future: Are educational media up to it?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARTEM, Apr 2022, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317806v1</w:t>
+                <w:t xml:space="preserve">hal-04317794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning resources conceptualization, related research methodologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ressources éducatives pour la formation en communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Aymé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disciplinary and trans-disciplinary knowledge and skills for an uncertain future: Are educational media up to it?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LARTEM, Apr 2022, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Colloque "Ressources éducatives pour la formation au prisme de la professionnalisation dans l’enseignement supérieur"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR Renoir IUT, Oct 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317794v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources éducatives pour la formation en communication</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">« La « continuité pédagogique » : une injonction paradoxale ? Le cas des Instituts Universitaires de Technologie »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Ressources éducatives pour la formation au prisme de la professionnalisation dans l’enseignement supérieur"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANR Renoir IUT, Oct 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">L’Université face au/ à la Covid 19: adaptations ou résistances à de nouvelles pratiques universitaires?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8ème Congrès de l’Association belge francophone de science politique, 9ème Congrès des associations francophones de science politique, Apr 2022, Science Po ULB, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317802v1</w:t>
+                <w:t xml:space="preserve">hal-04317806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articuler les approches pour analyser les transformations médiatiques des ressources pédagogiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ressources et « territoires » disciplinaires en SIC : l’enjeu de l’articulation des approches&amp;quot;,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Audencia, Mar 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317841v1</w:t>
+                <w:t xml:space="preserve">hal-04317831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources et « territoires » disciplinaires en SIC : l’enjeu de l’articulation des approches&amp;quot;,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ressources et « territoires » disciplinaires en SIC : l’enjeu de l’articulation des approches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317831v1</w:t>
+                <w:t xml:space="preserve">hal-03561538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources et « territoires » disciplinaires en SIC : l’enjeu de l’articulation des approches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Education aux médias et lutte contre les discriminations : deux logiques structurantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SFSIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">TICEMED 12 L'éducation aux médias tout au long de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Athènes, Grèce. pp.164-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03561538v1</w:t>
+                <w:t xml:space="preserve">hal-04269782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education aux médias et lutte contre les discriminations : deux logiques structurantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Approches interdisciplinaires des ressources pédagogiques numériques. Le cas du programme ANR RENOIR-IUT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TICEMED 12 L'éducation aux médias tout au long de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Athènes, Grèce. pp.164-172</w:t>
+              <w:t xml:space="preserve">Séminaire "Cultures &amp; communication"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audencia SciencesCom, Mar 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04269782v1</w:t>
+                <w:t xml:space="preserve">hal-03334796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches interdisciplinaires des ressources pédagogiques numériques. Le cas du programme ANR RENOIR-IUT</w:t>
+                <w:t xml:space="preserve">Former à la communication en IUT : une professionnalisation plurielle, composite et disputée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Cultures &amp; communication"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Audencia SciencesCom, Mar 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque international Resiproc-ACFAS 2021. « Professionnalisation de la communication : transmissions, transferts, transformations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334796v1</w:t>
+                <w:t xml:space="preserve">hal-04317828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former à la communication en IUT : une professionnalisation plurielle, composite et disputée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">« Développer une distance critique sur « la diversité » avec les acteurs des organisations »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Resiproc-ACFAS 2021. « Professionnalisation de la communication : transmissions, transferts, transformations »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire "Promouvoir la diversité : acteurs, enjeux, pratiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cemti - LabSIC, Apr 2021, En visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317828v1</w:t>
+                <w:t xml:space="preserve">hal-04317837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Développer une distance critique sur « la diversité » avec les acteurs des organisations »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La « continuité pédagogique » : une injonction paradoxale ? Le cas des Instituts Universitaires de Technologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Promouvoir la diversité : acteurs, enjeux, pratiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cemti - LabSIC, Apr 2021, En visioconférence, France</w:t>
+              <w:t xml:space="preserve">L’Université face au/à la Covid 19 : adaptations ou résistances à de nouvelles pratiques universitaires ? 8ème Congrès de l’Association belge francophone de science politique, 9ème Congrès des associations francophones de science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317837v1</w:t>
+                <w:t xml:space="preserve">hal-03561526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « continuité pédagogique » : une injonction paradoxale ? Le cas des Instituts Universitaires de Technologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Former à la communication en IUT : une professionnalisation plurielle, composite et disputée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Université face au/à la Covid 19 : adaptations ou résistances à de nouvelles pratiques universitaires ? 8ème Congrès de l’Association belge francophone de science politique, 9ème Congrès des associations francophones de science politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Colloque « Professionnalisation de la communication : transmissions, transferts, transformations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS-RESIPROC, May 2021, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03561526v1</w:t>
+                <w:t xml:space="preserve">hal-03334465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former à la communication en IUT : une professionnalisation plurielle, composite et disputée</w:t>
+                <w:t xml:space="preserve">Articuler les approches pour analyser les transformations médiatiques des ressources pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Professionnalisation de la communication : transmissions, transferts, transformations »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACFAS-RESIPROC, May 2021, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audencia, Mar 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334465v1</w:t>
+                <w:t xml:space="preserve">hal-04317841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde &amp;quot;Ressources et professionnalisation dans les filières Infocom et GEA</w:t>
               </w:r>
@@ -2589,51 +2589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Cadet-Mieze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Ressources pédagogiques en IUT : quelles conceptions de la professionnalisation ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, A distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2658,51 +2658,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde &amp;quot;Quelles tendances dans les processus de conception de ressources éducatives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2796,51 +2796,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation et responsabilisation du joueur-apprenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hecate vergopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Labelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2878,51 +2878,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le secteur de l'énergie au prisme du jeu vidéo : le cas des « serious games » sur l'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ploquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2973,51 +2973,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité en portraits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Wrona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identités en Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3100,51 +3100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; professionnalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3230,51 +3230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Labelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Loicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3321,51 +3321,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Questionner les relations des chercheurs aux acteurs et aux pratiques de l’Éducation aux médias et à l’Information (EMI) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Loicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Féroc Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3461,51 +3461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Loicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Féroc Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Labelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3592,51 +3592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Labelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Loicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Féroc Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3680,51 +3680,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cultures médiatiques de l’enfance et de la petite enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Loicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Féroc Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3749,238 +3749,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Travail de la gamification. Enjeux, modalités et rhétoriques de la translation du jeu au travail</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les cultures médiatiques de L'enfance et de La petite enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Loicq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...14 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Féroc Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03962417v1</w:t>
+                <w:t xml:space="preserve">hal-02555369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cultures médiatiques de L'enfance et de La petite enfance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le Travail de la gamification. Enjeux, modalités et rhétoriques de la translation du jeu au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Savignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanita Andonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lénel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Monjaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 2017, 2807604870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b11612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02555369v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire un mémoire en sciences de l'information et de la communication</w:t>
               </w:r>
@@ -4129,51 +4129,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Analyser les conceptions médiagéniques de la médiation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouvelles médiations pédagogiques, Design et innovation pédagogiques, expériences d’enseignement technologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions l'Harmattan, 166 p. ; pp. 125-139, 2020, 978-2-343-21669-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4198,51 +4198,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articuler l’analyse des économies des « ressources pédagogiques numériques » : le cas d’IUT en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4293,51 +4293,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Penser les cultures médiatiques de l’enfance et de la petite enfance à partir des différents acteurs impliqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Loicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Féroc Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4405,51 +4405,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sens, c’est par là…&amp;quot;. Manipulations ordinaires des productions médiatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Candel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Escande-Gauquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4530,51 +4530,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transformations de l’agir militant par les pratiques numériques. L’exemple d’Amnesty International France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Kunert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Labelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4642,51 +4642,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel pédagogique collectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Sorbonne Nouvelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecrire un mémoire en Sciences de l’information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
@@ -4786,51 +4786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Labelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4861,51 +4861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GTnum IMS DEFI #DEFI – La littératie des données d'orientation : un aspect essentiel du métier de professeur documentaliste - Groupes thématiques numériques de la Direction du numérique pour l’éducation (Ministère de l'Éducation nationale et de la Jeunesse) GTnum 2021-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth von Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4949,51 +4949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'innovation dans la formation en question : l'enjeu de l'interdisciplinarité. XXIe congrès de la SFSIC. MSH Paris Nord. 13-15 juin 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5125,51 +5125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bruillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5260,51 +5260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -5326,64 +5326,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ateliers réflexifs auprès des Ambassadeurs du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GIS2IF. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -5437,51 +5437,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les médiations des savoirs pratiques sur les médias et la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paris Sorbonne, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5589,51 +5589,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BAD6C3DE"/>
+    <w:nsid w:val="788A53CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5820,51 +5820,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aude-seurrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6906-7471" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091905v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Auboussier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Doytcheva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicanor Tatchim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.30824" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050333v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boucher-Petrovic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v13i13" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269586v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v13i13.65373" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966310v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.2974" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269597v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.12199" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149866v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.7864" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961039v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grignon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v13i13.68303" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462761v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyoucef Benkouar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.7915" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098850v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bosler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle F&#233;roc Dumez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Loicq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.10939" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03644643v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561558v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612090v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kunert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.101.0063" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005971v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jutant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150009002130" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317738v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447519v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line S&#233;gur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alv&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Belhadj" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317806v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317794v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aym&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317802v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317841v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317831v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561538v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269782v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334796v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317828v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317837v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561526v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334465v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561569v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Cadet-Mieze" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940873v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daguet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767097v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=hecate vergopoulos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190211v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ploquin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767256v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Wrona" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970448v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi13" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316858v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.10889" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316864v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954562v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316867v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316869v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03962417v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Savignac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;nel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11612" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555369v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709074v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Boutin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Candel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande-Gauqui&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froissart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269792v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346879v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guillon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316886v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesetmedia.wixsite.com/jeunesetmedias/editions-du-cejm" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709047v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Candel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gomez-Mejia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984445v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevret-Castellani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750813v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851373v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Capelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chagnoux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851551v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth von Samson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01853373v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouchard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198202v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308409v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968555v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03149677v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aude-seurrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6906-7471" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050333v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boucher-Petrovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v13i13" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v13i13.65373" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091905v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Auboussier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Doytcheva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicanor Tatchim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.30824" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269597v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.12199" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966310v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.2974" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149866v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.7864" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961039v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grignon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v13i13.68303" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462761v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyoucef Benkouar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.7915" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098850v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bosler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle F&#233;roc Dumez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Loicq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.10939" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03644643v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561558v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612090v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kunert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.101.0063" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005971v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jutant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150009002130" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317738v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447519v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line S&#233;gur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alv&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Belhadj" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317794v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aym&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317802v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317806v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317831v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561538v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269782v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334796v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317828v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317837v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561526v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317841v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561569v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Cadet-Mieze" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940873v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daguet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767097v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=hecate vergopoulos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190211v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ploquin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767256v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Wrona" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970448v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi13" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316858v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.10889" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316864v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954562v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316867v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316869v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555369v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03962417v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Savignac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;nel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11612" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709074v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Boutin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Candel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande-Gauqui&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froissart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269792v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346879v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guillon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316886v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesetmedia.wixsite.com/jeunesetmedias/editions-du-cejm" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709047v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Candel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gomez-Mejia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984445v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevret-Castellani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750813v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851373v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Capelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chagnoux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851551v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth von Samson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01853373v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouchard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198202v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308409v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968555v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03149677v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>