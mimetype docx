--- v1 (2026-04-13)
+++ v2 (2026-05-06)
@@ -169,356 +169,356 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les challenges en IUT information et communication : un cadre d'exploration des liens entre ressources et professionnalisation</w:t>
+                <w:t xml:space="preserve">La diversité en discours : contextes, formes et dispositifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Boucher-Petrovic</w:t>
+                <w:t xml:space="preserve">Julien Auboussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Milena Doytcheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicanor Tatchim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; professionnalisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14428/rcompro.v13i13⟩</w:t>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, La diversité en discours : contextes, formes et dispositifs, 131, pp.9-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.30824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04050333v1</w:t>
+                <w:t xml:space="preserve">hal-04091905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les challenges en IUT information et communication : un cadre d’exploration des liens entre ressources et professionnalisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les challenges en IUT information et communication : un cadre d'exploration des liens entre ressources et professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boucher-Petrovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; professionnalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n°13, pp.93-121. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14428/rcompro.v13i13.65373⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/rcompro.v13i13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269586v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04050333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité en discours : contextes, formes et dispositifs</w:t>
+                <w:t xml:space="preserve">Les challenges en IUT information et communication : un cadre d’exploration des liens entre ressources et professionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Auboussier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nathalie Boucher-Petrovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicanor Tatchim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, La diversité en discours : contextes, formes et dispositifs, 131, pp.9-26. </w:t>
+              <w:t xml:space="preserve">Communication &amp; professionnalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°13, pp.93-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/mots.30824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14428/rcompro.v13i13.65373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04091905v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les conceptions de la recherche dans l’évaluation des mémoires de Masters »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n°195-196, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -565,51 +565,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment de futurs enseignants conçoivent le numérique : le projet Ambassadeurs du numérique de l’académie de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Enseigner et apprendre les humanités numériques, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -647,51 +647,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « continuité pédagogique » : une injonction paradoxale ? Le cas des Instituts Universitaires de Technologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -738,51 +738,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -829,51 +829,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus de valuation de ressources pédagogiques numériques : le cas du collectif AECIUT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benyoucef Benkouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -972,51 +972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Labelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Loicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1050,51 +1050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus de valuation de ressources pédagogiques numériques : le cas du collectif AECIUT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benyoucef Benkouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1154,51 +1154,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus de valuation de ressources pédagogiques numériques : le cas du collectif AECIUT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benyoucef Benkouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1236,51 +1236,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De la &amp;quot;publicité sociale&amp;quot; : lorsque les marques communiquent sur &amp;quot;la lutte contre les discriminations&amp;quot; et la &amp;quot;promotion de la diversité&amp;quot; »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Kunert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1327,51 +1327,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la trivialité, volume I, « La vie triviale des êtres culturels »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2009 (160), pp.131-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1437,51 +1437,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Injonction et idéal créatif : analyse des transformations numériques des ressources universitaires, le cas des IUT »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Université et créativité. l'idéal et l'impératif »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Cerisy La Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1545,51 +1545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boucher-Petrovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1625,946 +1625,946 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning resources conceptualization, related research methodologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">« La « continuité pédagogique » : une injonction paradoxale ? Le cas des Instituts Universitaires de Technologie »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Aymé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disciplinary and trans-disciplinary knowledge and skills for an uncertain future: Are educational media up to it?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LARTEM, Apr 2022, Florence, Italy</w:t>
+              <w:t xml:space="preserve">L’Université face au/ à la Covid 19: adaptations ou résistances à de nouvelles pratiques universitaires?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8ème Congrès de l’Association belge francophone de science politique, 9ème Congrès des associations francophones de science politique, Apr 2022, Science Po ULB, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317794v1</w:t>
+                <w:t xml:space="preserve">hal-04317806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources éducatives pour la formation en communication</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Learning resources conceptualization, related research methodologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aymé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Ressources éducatives pour la formation au prisme de la professionnalisation dans l’enseignement supérieur"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANR Renoir IUT, Oct 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Disciplinary and trans-disciplinary knowledge and skills for an uncertain future: Are educational media up to it?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARTEM, Apr 2022, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317802v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La « continuité pédagogique » : une injonction paradoxale ? Le cas des Instituts Universitaires de Technologie »,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ressources éducatives pour la formation en communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Université face au/ à la Covid 19: adaptations ou résistances à de nouvelles pratiques universitaires?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 8ème Congrès de l’Association belge francophone de science politique, 9ème Congrès des associations francophones de science politique, Apr 2022, Science Po ULB, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Colloque "Ressources éducatives pour la formation au prisme de la professionnalisation dans l’enseignement supérieur"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR Renoir IUT, Oct 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317806v1</w:t>
+                <w:t xml:space="preserve">hal-04317802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources et « territoires » disciplinaires en SIC : l’enjeu de l’articulation des approches&amp;quot;,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Articuler les approches pour analyser les transformations médiatiques des ressources pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SFSIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audencia, Mar 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317831v1</w:t>
+                <w:t xml:space="preserve">hal-04317841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources et « territoires » disciplinaires en SIC : l’enjeu de l’articulation des approches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Education aux médias et lutte contre les discriminations : deux logiques structurantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SFSIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">TICEMED 12 L'éducation aux médias tout au long de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Athènes, Grèce. pp.164-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03561538v1</w:t>
+                <w:t xml:space="preserve">hal-04269782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education aux médias et lutte contre les discriminations : deux logiques structurantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Approches interdisciplinaires des ressources pédagogiques numériques. Le cas du programme ANR RENOIR-IUT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TICEMED 12 L'éducation aux médias tout au long de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Athènes, Grèce. pp.164-172</w:t>
+              <w:t xml:space="preserve">Séminaire "Cultures &amp; communication"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audencia SciencesCom, Mar 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04269782v1</w:t>
+                <w:t xml:space="preserve">hal-03334796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches interdisciplinaires des ressources pédagogiques numériques. Le cas du programme ANR RENOIR-IUT</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ressources et « territoires » disciplinaires en SIC : l’enjeu de l’articulation des approches&amp;quot;,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Cultures &amp; communication"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Audencia SciencesCom, Mar 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334796v1</w:t>
+                <w:t xml:space="preserve">hal-04317831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former à la communication en IUT : une professionnalisation plurielle, composite et disputée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ressources et « territoires » disciplinaires en SIC : l’enjeu de l’articulation des approches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Resiproc-ACFAS 2021. « Professionnalisation de la communication : transmissions, transferts, transformations »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">Congrès de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317828v1</w:t>
+                <w:t xml:space="preserve">hal-03561538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Développer une distance critique sur « la diversité » avec les acteurs des organisations »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Former à la communication en IUT : une professionnalisation plurielle, composite et disputée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Promouvoir la diversité : acteurs, enjeux, pratiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cemti - LabSIC, Apr 2021, En visioconférence, France</w:t>
+              <w:t xml:space="preserve">Colloque international Resiproc-ACFAS 2021. « Professionnalisation de la communication : transmissions, transferts, transformations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317837v1</w:t>
+                <w:t xml:space="preserve">hal-04317828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « continuité pédagogique » : une injonction paradoxale ? Le cas des Instituts Universitaires de Technologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">« Développer une distance critique sur « la diversité » avec les acteurs des organisations »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Université face au/à la Covid 19 : adaptations ou résistances à de nouvelles pratiques universitaires ? 8ème Congrès de l’Association belge francophone de science politique, 9ème Congrès des associations francophones de science politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Séminaire "Promouvoir la diversité : acteurs, enjeux, pratiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cemti - LabSIC, Apr 2021, En visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03561526v1</w:t>
+                <w:t xml:space="preserve">hal-04317837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former à la communication en IUT : une professionnalisation plurielle, composite et disputée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La « continuité pédagogique » : une injonction paradoxale ? Le cas des Instituts Universitaires de Technologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Professionnalisation de la communication : transmissions, transferts, transformations »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACFAS-RESIPROC, May 2021, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">L’Université face au/à la Covid 19 : adaptations ou résistances à de nouvelles pratiques universitaires ? 8ème Congrès de l’Association belge francophone de science politique, 9ème Congrès des associations francophones de science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334465v1</w:t>
+                <w:t xml:space="preserve">hal-03561526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articuler les approches pour analyser les transformations médiatiques des ressources pédagogiques</w:t>
+                <w:t xml:space="preserve">Former à la communication en IUT : une professionnalisation plurielle, composite et disputée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Audencia, Mar 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque « Professionnalisation de la communication : transmissions, transferts, transformations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS-RESIPROC, May 2021, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317841v1</w:t>
+                <w:t xml:space="preserve">hal-03334465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde &amp;quot;Ressources et professionnalisation dans les filières Infocom et GEA</w:t>
               </w:r>
@@ -2589,51 +2589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Cadet-Mieze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Ressources pédagogiques en IUT : quelles conceptions de la professionnalisation ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, A distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2658,51 +2658,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde &amp;quot;Quelles tendances dans les processus de conception de ressources éducatives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2796,51 +2796,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation et responsabilisation du joueur-apprenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hecate vergopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Labelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2878,51 +2878,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le secteur de l'énergie au prisme du jeu vidéo : le cas des « serious games » sur l'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ploquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2973,51 +2973,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité en portraits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Wrona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identités en Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3100,51 +3100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; professionnalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3230,51 +3230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Labelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Loicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3321,51 +3321,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Questionner les relations des chercheurs aux acteurs et aux pratiques de l’Éducation aux médias et à l’Information (EMI) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Loicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Féroc Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3461,51 +3461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Loicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Féroc Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Labelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3592,51 +3592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Labelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Loicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Féroc Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3680,51 +3680,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cultures médiatiques de l’enfance et de la petite enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Loicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Féroc Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3749,238 +3749,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cultures médiatiques de L'enfance et de La petite enfance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le Travail de la gamification. Enjeux, modalités et rhétoriques de la translation du jeu au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Savignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanita Andonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lénel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Monjaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 2017, 2807604870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b11612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02555369v1</w:t>
+                <w:t xml:space="preserve">hal-03962417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Travail de la gamification. Enjeux, modalités et rhétoriques de la translation du jeu au travail</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les cultures médiatiques de L'enfance et de La petite enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Loicq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Féroc Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3726/b11612⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03962417v1</w:t>
+                <w:t xml:space="preserve">hal-02555369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire un mémoire en sciences de l'information et de la communication</w:t>
               </w:r>
@@ -4129,51 +4129,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Analyser les conceptions médiagéniques de la médiation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouvelles médiations pédagogiques, Design et innovation pédagogiques, expériences d’enseignement technologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions l'Harmattan, 166 p. ; pp. 125-139, 2020, 978-2-343-21669-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4198,51 +4198,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articuler l’analyse des économies des « ressources pédagogiques numériques » : le cas d’IUT en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4293,51 +4293,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Penser les cultures médiatiques de l’enfance et de la petite enfance à partir des différents acteurs impliqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Loicq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Féroc Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4405,51 +4405,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sens, c’est par là…&amp;quot;. Manipulations ordinaires des productions médiatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Candel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Escande-Gauquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4530,51 +4530,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transformations de l’agir militant par les pratiques numériques. L’exemple d’Amnesty International France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Kunert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Labelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4642,51 +4642,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel pédagogique collectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Sorbonne Nouvelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecrire un mémoire en Sciences de l’information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
@@ -4786,51 +4786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Labelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4861,51 +4861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GTnum IMS DEFI #DEFI – La littératie des données d'orientation : un aspect essentiel du métier de professeur documentaliste - Groupes thématiques numériques de la Direction du numérique pour l’éducation (Ministère de l'Éducation nationale et de la Jeunesse) GTnum 2021-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth von Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4949,51 +4949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'innovation dans la formation en question : l'enjeu de l'interdisciplinarité. XXIe congrès de la SFSIC. MSH Paris Nord. 13-15 juin 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5125,51 +5125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bruillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5260,51 +5260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -5339,51 +5339,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ateliers réflexifs auprès des Ambassadeurs du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GIS2IF. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -5437,51 +5437,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les médiations des savoirs pratiques sur les médias et la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paris Sorbonne, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5589,51 +5589,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="788A53CE"/>
+    <w:nsid w:val="B2D47805"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5820,51 +5820,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aude-seurrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6906-7471" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050333v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boucher-Petrovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v13i13" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v13i13.65373" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091905v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Auboussier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Doytcheva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicanor Tatchim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.30824" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269597v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.12199" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966310v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.2974" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149866v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.7864" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961039v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grignon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v13i13.68303" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462761v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyoucef Benkouar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.7915" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098850v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bosler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle F&#233;roc Dumez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Loicq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.10939" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03644643v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561558v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612090v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kunert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.101.0063" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005971v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jutant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150009002130" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317738v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447519v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line S&#233;gur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alv&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Belhadj" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317794v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aym&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317802v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317806v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317831v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561538v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269782v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334796v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317828v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317837v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561526v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317841v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561569v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Cadet-Mieze" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940873v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daguet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767097v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=hecate vergopoulos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190211v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ploquin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767256v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Wrona" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970448v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi13" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316858v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.10889" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316864v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954562v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316867v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316869v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555369v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03962417v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Savignac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;nel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11612" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709074v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Boutin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Candel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande-Gauqui&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froissart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269792v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346879v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guillon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316886v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesetmedia.wixsite.com/jeunesetmedias/editions-du-cejm" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709047v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Candel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gomez-Mejia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984445v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevret-Castellani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750813v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851373v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Capelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chagnoux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851551v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth von Samson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01853373v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouchard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198202v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308409v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968555v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03149677v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aude-seurrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6906-7471" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091905v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Auboussier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Doytcheva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicanor Tatchim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.30824" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050333v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boucher-Petrovic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v13i13" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269586v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v13i13.65373" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269597v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.12199" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966310v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.2974" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149866v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.7864" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961039v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grignon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v13i13.68303" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462761v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyoucef Benkouar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.7915" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098850v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bosler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle F&#233;roc Dumez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Loicq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.10939" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03644643v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561558v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612090v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kunert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.101.0063" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005971v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jutant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150009002130" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317738v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447519v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line S&#233;gur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alv&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Belhadj" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317806v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317794v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aym&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317802v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317841v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269782v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334796v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317831v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561538v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317828v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317837v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561526v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334465v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561569v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Cadet-Mieze" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940873v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daguet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767097v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=hecate vergopoulos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190211v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ploquin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767256v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Wrona" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970448v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi13" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316858v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.10889" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316864v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954562v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316867v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316869v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03962417v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Savignac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;nel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11612" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555369v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709074v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Boutin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Candel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande-Gauqui&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froissart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269792v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346879v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guillon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316886v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesetmedia.wixsite.com/jeunesetmedias/editions-du-cejm" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709047v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Candel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gomez-Mejia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984445v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevret-Castellani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750813v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851373v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Capelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chagnoux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851551v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth von Samson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01853373v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouchard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198202v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308409v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968555v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03149677v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>