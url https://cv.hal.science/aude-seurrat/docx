--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -2104,165 +2104,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources et « territoires » disciplinaires en SIC : l’enjeu de l’articulation des approches&amp;quot;,</w:t>
+                <w:t xml:space="preserve">Ressources et « territoires » disciplinaires en SIC : l’enjeu de l’articulation des approches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317831v1</w:t>
+                <w:t xml:space="preserve">hal-03561538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources et « territoires » disciplinaires en SIC : l’enjeu de l’articulation des approches</w:t>
+                <w:t xml:space="preserve">Ressources et « territoires » disciplinaires en SIC : l’enjeu de l’articulation des approches&amp;quot;,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03561538v1</w:t>
+                <w:t xml:space="preserve">hal-04317831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former à la communication en IUT : une professionnalisation plurielle, composite et disputée</w:t>
               </w:r>
@@ -4089,641 +4089,990 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01709074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Analyser les conceptions médiagéniques de la médiation »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La professionnalisation en communication au prisme des ressources pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ladage, Caroline; Redondo, Cécile; Drot-Delange, Béatrice. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les nouvelles médiations pédagogiques, Design et innovation pédagogiques, expériences d’enseignement technologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions l'Harmattan, 166 p. ; pp. 125-139, 2020, 978-2-343-21669-0</w:t>
+              <w:t xml:space="preserve">Ressources (numériques) dans les formations technologiques courtes à l’université. Perspectives pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Blaise-Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.209-228, 2026, Sphère educative, 9782383773764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04269792v1</w:t>
+                <w:t xml:space="preserve">hal-05632189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articuler l’analyse des économies des « ressources pédagogiques numériques » : le cas d’IUT en ligne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La vie d’une ressource : le cas du manuel &amp;quot;SIC, les sciences de l’information et de la communication en IUT : 35 fiches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Belhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boucher-Petrovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ladage, Caroline; Redondo, Cécile; Drot-Delange, Béatrice. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La numérisation info-documentaire: actes du 21e Colloque international sur le document numérique (CiDE.21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Ressources (numériques) dans les formations technologiques courtes à l’université. Perspectives pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Blaise-Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.339-373, 2026, Sphère educative, 9782383773764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03346879v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05632214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Penser les cultures médiatiques de l’enfance et de la petite enfance à partir des différents acteurs impliqués</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marlène Loicq</w:t>
+                <w:t xml:space="preserve">Enjeux théoriques et méthodologiques de l’analyse de l’offre de ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Marlène Loicq; Aude Seurrat; Isabelle Féroc Dumez. </w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ladage, Caroline; Redondo, Cécile; Drot-Delange, Béatrice. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cultures médiatiques de l'enfance et de la petite enfance</w:t>
+              <w:t xml:space="preserve">Ressources (numériques) dans les formations technologiques courtes à l’université. Perspectives pluridisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.3-8, 2018, 978-2-9549483-2-4</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Blaise-Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-74, 2026, Sphère educative, 9782383773764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316886v1</w:t>
+                <w:t xml:space="preserve">hal-05632158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sens, c’est par là…&amp;quot;. Manipulations ordinaires des productions médiatiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Analyser les conceptions médiagéniques de la médiation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sémiotique mode d’emploi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Bord de L'Eau Editions, p. 101-129, 2015</w:t>
+              <w:t xml:space="preserve">Les nouvelles médiations pédagogiques, Design et innovation pédagogiques, expériences d’enseignement technologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions l'Harmattan, 166 p. ; pp. 125-139, 2020, 978-2-343-21669-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01709047v1</w:t>
+                <w:t xml:space="preserve">hal-04269792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transformations de l’agir militant par les pratiques numériques. L’exemple d’Amnesty International France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Articuler l’analyse des économies des « ressources pédagogiques numériques » : le cas d’IUT en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F. Daghmi (dir.), Médias et changements. Formes et modalités de l’agir citoyen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">La numérisation info-documentaire: actes du 21e Colloque international sur le document numérique (CiDE.21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984445v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction : Penser les cultures médiatiques de l’enfance et de la petite enfance à partir des différents acteurs impliqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Loicq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Seurrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Féroc Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marlène Loicq; Aude Seurrat; Isabelle Féroc Dumez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cultures médiatiques de l'enfance et de la petite enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre d'études sur les jeunes et les médias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.3-8, 2018, 978-2-9549483-2-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sens, c’est par là…&amp;quot;. Manipulations ordinaires des productions médiatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Candel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Seurrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Escande-Gauquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Gomez-Mejia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Jacques Boutaud, Karine Berthelot-Guiet (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sémiotique mode d’emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bord de L'Eau Editions, p. 101-129, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transformations de l’agir militant par les pratiques numériques. L’exemple d’Amnesty International France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Kunert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Seurrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Labelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevret-Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">F. Daghmi (dir.), Médias et changements. Formes et modalités de l’agir citoyen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Manuel pédagogique collectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Sorbonne Nouvelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecrire un mémoire en Sciences de l’information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03750813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4733,91 +5082,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GTnum IMS DEFI #DEFI – Glossaire de la formation et de l'éducation aux données - Groupes thématiques numériques de la Direction du numérique pour l’éducation (Ministère de l'Éducation nationale et de la Jeunesse) 2021-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4825,257 +5174,257 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Labelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GTnum IMS DEFI #DEFI – La littératie des données d'orientation : un aspect essentiel du métier de professeur documentaliste - Groupes thématiques numériques de la Direction du numérique pour l’éducation (Ministère de l'Éducation nationale et de la Jeunesse) GTnum 2021-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth von Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élisabeth von Samson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Camille Capelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'innovation dans la formation en question : l'enjeu de l'interdisciplinarité. XXIe congrès de la SFSIC. MSH Paris Nord. 13-15 juin 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01853373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5085,51 +5434,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PGD du projet ANR ”Ressources numériques : offre, intermédiations, réseaux en IUT” (RENOIR-IUT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Drot-Delange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5138,225 +5487,225 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bruillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Activité, Connaissance, Transmission, éducation (UR4281). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198202v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de l’axe 3 (Analyse de l’offre de ressources) de l’ANR RENOIR IUT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ateliers réflexifs auprès des Ambassadeurs du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5369,51 +5718,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GIS2IF. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5423,105 +5772,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les médiations des savoirs pratiques sur les médias et la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Seurrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Université Paris Sorbonne, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03149677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId132"/>
+      <w:footerReference w:type="default" r:id="rId136"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5589,51 +5938,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B2D47805"/>
+    <w:nsid w:val="D266C81F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5820,51 +6169,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aude-seurrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6906-7471" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091905v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Auboussier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Doytcheva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicanor Tatchim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.30824" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050333v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boucher-Petrovic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v13i13" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269586v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v13i13.65373" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269597v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.12199" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966310v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.2974" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149866v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.7864" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961039v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grignon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v13i13.68303" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462761v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyoucef Benkouar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.7915" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098850v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bosler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle F&#233;roc Dumez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Loicq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.10939" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03644643v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561558v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612090v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kunert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.101.0063" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005971v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jutant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150009002130" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317738v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447519v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line S&#233;gur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alv&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Belhadj" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317806v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317794v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aym&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317802v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317841v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269782v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334796v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317831v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561538v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317828v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317837v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561526v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334465v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561569v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Cadet-Mieze" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940873v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daguet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767097v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=hecate vergopoulos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190211v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ploquin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767256v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Wrona" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970448v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi13" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316858v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.10889" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316864v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954562v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316867v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316869v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03962417v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Savignac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;nel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11612" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555369v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709074v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Boutin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Candel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande-Gauqui&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froissart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269792v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346879v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guillon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316886v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesetmedia.wixsite.com/jeunesetmedias/editions-du-cejm" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709047v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Candel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gomez-Mejia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984445v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevret-Castellani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750813v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851373v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Capelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chagnoux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851551v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth von Samson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01853373v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouchard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198202v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308409v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968555v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03149677v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aude-seurrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6906-7471" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091905v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Auboussier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Doytcheva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Seurrat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicanor Tatchim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.30824" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050333v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boucher-Petrovic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v13i13" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269586v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v13i13.65373" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269597v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.12199" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966310v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.2974" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149866v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.7864" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961039v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grignon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.v13i13.68303" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462761v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyoucef Benkouar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.7915" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098850v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bosler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle F&#233;roc Dumez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Loicq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.10939" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03644643v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561558v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612090v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kunert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.101.0063" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005971v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jutant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150009002130" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317738v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447519v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line S&#233;gur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alv&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Belhadj" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317806v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317794v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aym&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-pec.hal.science/hal-04317802v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317841v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269782v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334796v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561538v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-pec.hal.science/hal-04317831v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317828v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317837v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561526v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334465v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561569v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Cadet-Mieze" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940873v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daguet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767097v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=hecate vergopoulos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190211v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ploquin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767256v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Wrona" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970448v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi13" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316858v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.10889" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316864v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954562v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316867v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316869v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03962417v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Savignac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;nel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11612" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555369v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709074v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Boutin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Candel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande-Gauqui&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froissart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632189v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/education-pedagogie/8284-ressources-numeriques-dans-les-formations-technologiques-courtes-a-luniversite-9782383773764.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632214v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632158v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guillon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04269792v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346879v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316886v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeunesetmedia.wixsite.com/jeunesetmedias/editions-du-cejm" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709047v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Candel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Gomez-Mejia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984445v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevret-Castellani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750813v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851373v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Capelle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chagnoux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851551v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth von Samson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01853373v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouchard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198202v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bruillard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308409v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968555v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03149677v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>