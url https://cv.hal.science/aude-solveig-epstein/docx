--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -300,51 +300,51 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Di Concetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Sohnle; C. Bouriau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethique environnementale pour juristes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mare &amp; Martin, pp.475-490, 2024</w:t>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.475-490, 2024, 9782386000041</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04989264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>