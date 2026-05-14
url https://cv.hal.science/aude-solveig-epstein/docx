--- v1 (2026-04-06)
+++ v2 (2026-05-14)
@@ -66,1476 +66,1606 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transition écologique et l’enseignement du droit économique. Acte II – retours, critiques, projets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couveinhes Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Solveig Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, t. XXXIV (2025/2, pp. 11 à 26), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ride.392.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EU Environmental Law in the Digital Age: A Critical Outlook on the Twin Transition’s Legal Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Solveig Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Risk Regulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/err.2025.10029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05254317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois modèles pour mieux comprendre et orienter le droit de la gouvernance d'entreprise durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Solveig Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.647</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La certification en matière de protection animale : quels enjeux juridiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Solveig Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87, pp.47-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2023-vol87-art05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La compatibilité du droit d’accès aux informations environnementales de source privée avec la protection du secret des affaires : prélude à la consécration d’un droit d’accès aux données d’intérêt général de source privée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Solveig Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La concurrence des normativités au coeur de la labellisation du bien-être animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Demaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Di Concetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Solveig Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myele Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (XXXII), pp.369-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ride.323.0369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230109v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La portée extraterritoriale de la loi relative au devoir de vigilance des sociétés mères et des entreprises donneuses d’ordre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Solveig Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.47-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réparation du préjudice écologique en droit commun de la responsabilité civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Solveig Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21, pp.1236-1240</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02215491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance d'une activité illicite et devoir de conseil de l'assureur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Solveig Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 04, pp.242-245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02214517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Law and Technology: A Research Roadmap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Solveig Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Research Agenda for Environmental Law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.233-246, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781035324408.00025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04989302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquis et potentialités démocratiques du droit de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Solveig Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les communs sans tragédie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.239-273, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/herm.bocco.2024.01.0239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04989277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéger l’environnement ou les animaux ? Par-delà le clivage entre droit de l’environnement et droit de l’animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Solveig Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Di Concetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Sohnle; C. Bouriau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethique environnementale pour juristes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, pp.475-490, 2024, 9782386000041</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04989264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les restitutions [Code civil - Livre III : Des différentes manières dont on acquiert la propriété - Titre IV : Du régime général des obligations - Chapitre V]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’interprétation du contrat [Code civil - Livre III : Des différentes manières dont on acquiert la propriété - Titre III : Des sources d’obligations - Chapitre III]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Solveig Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thibault Douville. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réforme du droit des contrats, du régime général et de la preuve des obligations : commentaire article par article. 2e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LexisNexis, pp.386-398, 2018, 978-2-7110-3027-9</w:t>
+              <w:t xml:space="preserve">, LexisNexis, pp.169-175, 2018, 978-2-7110-3027-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420981v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interprétation du contrat [Code civil - Livre III : Des différentes manières dont on acquiert la propriété - Titre III : Des sources d’obligations - Chapitre III]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les restitutions [Code civil - Livre III : Des différentes manières dont on acquiert la propriété - Titre IV : Du régime général des obligations - Chapitre V]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Solveig Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thibault Douville. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réforme du droit des contrats, du régime général et de la preuve des obligations : commentaire article par article. 2e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LexisNexis, pp.169-175, 2018, 978-2-7110-3027-9</w:t>
+              <w:t xml:space="preserve">, LexisNexis, pp.386-398, 2018, 978-2-7110-3027-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420893v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Nullité [Code civil - Livre III : Des différentes manières dont on acquiert la propriété - Titre III : Des sources d’obligations - Chapitre II : La formation du contrat - Section 4 : Les sanctions - Sous-section 1]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Solveig Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thibault Douville. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réforme du droit des contrats, du régime général et de la preuve des obligations : commentaire article par article. 2e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, pp.150-164, 2018, 978-2-7110-3027-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La caducité [Code civil - Livre III : Des différentes manières dont on acquiert la propriété - Titre III : Des sources d’obligations - Chapitre II : La formation du contrat - Section 4 : Les sanctions - Sous-section 2]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Solveig Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thibault Douville. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réforme du droit des contrats, du régime général et de la preuve des obligations : commentaire article par article. 2e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, pp.165-169, 2018, 978-2-7110-3027-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420848v1</w:t>
-              </w:r>
-[...665 lines deleted...]
-                <w:t xml:space="preserve">halshs-02214517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transformation écologique du droit économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Solveig Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">21.19, IERDJ - Institut des Études et de la Recherche sur le Droit et la Justice. 2025, pp.352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’échelle de communalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rochfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Angiolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiana Bettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">17.34, Mission de Recherche Droit et Justice - MRDJ. 2019, pp.520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05201778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1545,118 +1675,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit économique, levier de la transition écologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Solveig Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Larcier, 2022, 9782802770565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1803,51 +1933,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989302v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Solveig Epstein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035324408.00025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989277v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.bocco.2024.01.0239" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989264v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Di Concetto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420981v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420893v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441402v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420848v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05254317v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/err.2025.10029" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357430v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098980v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol87-art05" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03025689v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03230109v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bismuth" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Demaret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myele Rouxel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.323.0369" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02361366v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215491v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214517v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042996v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rochfeld" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J. Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Angiolini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Bettini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483633v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nioche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05597596v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Parachk&#233;vova-Racine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Chardeaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couveinhes Matsumoto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Solveig Epstein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J. Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.392.0011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05254317v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/err.2025.10029" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357430v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098980v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol87-art05" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03025689v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03230109v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bismuth" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Demaret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Di Concetto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myele Rouxel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.323.0369" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02361366v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215491v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214517v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989302v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035324408.00025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989277v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.bocco.2024.01.0239" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989264v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420893v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420981v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441402v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420848v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042996v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201778v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rochfeld" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Angiolini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Bettini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483633v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nioche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>