--- v0 (2026-03-03)
+++ v1 (2026-04-11)
@@ -100,606 +100,606 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement des fonctions exécutives : influence des facteurs génétiques et environnement familial</w:t>
+                <w:t xml:space="preserve">Enhancing French Preschoolers’ Early Literacy Skills with a New Educational Classroom Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aude Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Jarlégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Blandine Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luxembourger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Early Education and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (4), pp.886-911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10409289.2025.2449694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05110345v1</w:t>
+                <w:t xml:space="preserve">hal-05247214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing French Preschoolers’ Early Literacy Skills with a New Educational Classroom Application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le développement des fonctions exécutives : influence des facteurs génétiques et environnement familial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Tazouti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early Education and Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 195, pp.170-178</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05247214v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of an educational classroom app’s impact on preschoolers’ early numeracy skills</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modelling children's inhibitory skills using learning data from an educational app</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Medeiros Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffray Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Castagnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Thomas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Blandine Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10212-023-00698-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jcal.12773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736199v1</w:t>
+                <w:t xml:space="preserve">hal-04040321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling children's inhibitory skills using learning data from an educational app</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Assessment of an educational classroom app’s impact on preschoolers’ early numeracy skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Tazouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Thomas</w:t>
+                <w:t xml:space="preserve">Annette Jarlégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-13. </w:t>
+              <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (1), pp.1-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jcal.12773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10212-023-00698-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040321v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des applications éducatives sur tablette tactile aux apprentissages de littératie et numératie émergentes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Tazouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Luxembourger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Jarlegan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -737,103 +737,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beliefs about digital technologies and teachers’ acceptance of an educational app for preschoolers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Tazouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Luxembourger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 172, pp.104264. </w:t>
@@ -871,103 +871,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a French‐language early literacy scale: structural analysis and links between the dimensions of early literacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Tazouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luxembourger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Research in Reading</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 44 (2), pp.379-399. </w:t>
@@ -1005,103 +1005,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Numeracy Assessment In French preschool: structural analysis and links with children’s characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Tazouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luxembourger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Early Years Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-18. </w:t>
@@ -1139,64 +1139,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Links between early literacy and early numeracy during preschool education in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Tazouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education 3-13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1230,77 +1230,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les programmes d’intervention pour les compétences en littératie et en numératie au préscolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Tazouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Hoareau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de l'éducation familiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2020/1 (47), pp.33-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1334,103 +1334,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-designing a new educational tablet app for preschoolers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Tazouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Luxembourger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in the Schools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 37 (4), pp.234-252. </w:t>
@@ -1500,90 +1500,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liens entre fonctions exécutives et acquisitions scolaire : regards interculturels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Hubert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aude Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Tazouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fonctions exécutives, apprentissages et réussite scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2025, 2100876171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1777,51 +1777,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110345v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Hubert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Muller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Tazouti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247214v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Hoareau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Jarl&#233;gan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Luxembourger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10409289.2025.2449694" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04736199v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-023-00698-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04040321v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Medeiros Machado" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Bonnin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Castagnos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12773" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04736228v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Jarlegan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03476319v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2021.104264" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405204v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9817.12344" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405217v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09669760.2021.1938518" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405229v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03004279.2021.1977371" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963361v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.047.0033" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944946v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07380569.2020.1830253" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110346v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247214v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Thomas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Hoareau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Jarl&#233;gan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Hubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Luxembourger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10409289.2025.2449694" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110345v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Muller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Tazouti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04040321v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Medeiros Machado" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Bonnin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Castagnos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12773" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04736199v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-023-00698-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04736228v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Jarlegan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03476319v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2021.104264" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405204v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9817.12344" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405217v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09669760.2021.1938518" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405229v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03004279.2021.1977371" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963361v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.047.0033" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944946v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07380569.2020.1830253" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110346v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>