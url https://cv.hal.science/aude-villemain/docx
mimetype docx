--- v0 (2026-03-29)
+++ v1 (2026-05-12)
@@ -126,51 +126,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1078,788 +1078,1055 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Situated Analysis of Football Goalkeepers' Experiences in Critical Game Situations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Hauw</w:t>
+                <w:t xml:space="preserve">Toward a resilient organization: The management of unexpected hazard on the polar traverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Villemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Godon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2466/25.30.PMS.119c30z0⟩</w:t>
+              <w:t xml:space="preserve">Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.210 - 218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssci.2016.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026611v1</w:t>
+                <w:t xml:space="preserve">hal-03702620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement capacitant et engagement des opérateurs : une mise en débat à partir de l’activité des techniciens de la base polaire Dumont D’Urville</w:t>
+                <w:t xml:space="preserve">Construction de la fiabilité organisationnelle en environnement extrême à partir de la sécurité réglée et gérée : étude de cas du raid Concordia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Villemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lémonie</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Godon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150654v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinated diurnal regulation of genes from the Dlk1–Dio3 imprinted domain: implications for regulation of clusters of non-paralogous genes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environnement capacitant et engagement des opérateurs : une mise en débat à partir de l’activité des techniciens de la base polaire Dumont D’Urville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Villemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lémonie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddm281⟩</w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 11 (n° 2), pp. 26-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.1063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848917v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La confiance en gymnastique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environnement capacitant et engagement des opérateurs : une mise en débat à partir de l'activité des techniciens de la base polaire Dumont D'Urville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Villemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Avanzini</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lémonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'Entraîneur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 2, pp.15-21</w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044850v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERSPECTIVE ÉVOLUTIVE DES ATTRIBUTIONS CAUSALES</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Lévèque</w:t>
+                <w:t xml:space="preserve">A Situated Analysis of Football Goalkeepers' Experiences in Critical Game Situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Villemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hauw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (3), pp.811-824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2466/25.30.PMS.119c30z0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026710v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution des attributions causales en situation d'accomplissement : effet des situations d'action et de non-action en basket-ball</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coordinated diurnal regulation of genes from the Dlk1–Dio3 imprinted domain: implications for regulation of clusters of non-paralogous genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanjian Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Ruan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Villemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cips.066.0065⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (1), pp.15 - 26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddm281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026638v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La confiance en gymnastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Villemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Avanzini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'Entraîneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2, pp.15-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PERSPECTIVE ÉVOLUTIVE DES ATTRIBUTIONS CAUSALES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Villemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Truchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lévèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19, pp.127-159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le SCLACS : adaptation d'une méthode d'analyse des attributions causales spontanées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Villemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fontayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lévèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 55 (4), pp.277-289. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2005.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2005.02.004⟩</w:t>
+                <w:t xml:space="preserve">hal-04026644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution des attributions causales en situation d'accomplissement : effet des situations d'action et de non-action en basket-ball</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Villemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lévèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Numéro 66 (2), pp.65-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cips.066.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04026644v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Third-Quarter Phenomenon Trough an Interdisciplinary Lens: Towards Better Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Collomp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1881,360 +2148,360 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Vibarel-Rebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rieth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 years of Concordia Research Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Italian Space Agency-ASI, Apr 2025, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche participative en Antarctique : exemple du programme pluridisciplinaire sur les conditions de vie et de travail des hivernants de la base Concordia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Impact d’un hivernage en conditions polairesextrêmes sur les réponses physiologiques,psychologiques et cognitives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Collomp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Vibarel-Rebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Schiano-Lomoriello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rieth</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maud Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrains et recherches dans les sciences de l'éducation (TRASCE) Concevoir et modéliser la recherche pour quel terrain ? (2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire CIRNEF UR 7454, Nov 2024, Rouen (Université de Rouen Normandie), France</w:t>
+              <w:t xml:space="preserve">20èmes Journées scientifiques CNFRAA (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNFRAA, May 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04830032v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d’un hivernage en conditions polairesextrêmes sur les réponses physiologiques,psychologiques et cognitives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Prieur</w:t>
+                <w:t xml:space="preserve">Démarche participative en Antarctique : exemple du programme pluridisciplinaire sur les conditions de vie et de travail des hivernants de la base Concordia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Paret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rieth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Vibarel-Rebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Schiano-Lomoriello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Rieth</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Journées scientifiques CNFRAA (2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNFRAA, May 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Terrains et recherches dans les sciences de l'éducation (TRASCE) Concevoir et modéliser la recherche pour quel terrain ? (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CIRNEF UR 7454, Nov 2024, Rouen (Université de Rouen Normandie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936864v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude pluridisciplinaire du phénomène du 3ème quart-temps en environnement hostile : l'exemple de la base Concordia en Antarctique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Villemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2243,192 +2510,192 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Collomp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rieth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Paret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les environnements de l'activité physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACAPS, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique de la crise : que se passe t-il à l’intérieur du groupe sur le raid polaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Villemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recrutement de contractuels et stagiaires dans un centre éducatif fermé de la Protection Judiciaire de la Jeunesse : des personnels temporaires efficients ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Paret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2444,73 +2711,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale Internationale de l'Éducation, de la Formation et des Pratiques professionnelles - Édition 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir une activité à risque pour et par l'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Villemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2526,211 +2793,211 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54e congrès de la SELF. Université de l’ergonomie – Comment contribuer à un autre monde ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thierry Morlet &amp; Arnaud Tran Van (SELF), Sep 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion d’imprévus dans le domaine polaire : gestion de crise et des incidents critiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Villemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">V° Colloque de Psychologie du Sport. Les facettes de la psychologie du sport : des athlètes, parents, entraîneurs aux situations extrêmes et avenir, L’être humain en situations extrême</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Louvain-La-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symposium Dispositifs collaboratifs entre chercheurs et intervenants en PPSA : questions théoriques, méthodologiques et éthiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Villemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Biennale de l'ARIS : L'intervention dans les pratiques physiques, sportives et artistiques : Responsabilités et Stratégies des acteurs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARIS (Association pour la Recherche sur l'Intervention en Sport), Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04284253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion en conditions opérationnelles des matériels utilisés en raid polaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Villemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2746,215 +3013,215 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52e Congrès de la SELF. Présent et futur de l’ergonomie – Répondre aux défis actuels et être acteur des évolutions de demain.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RESACT (Catherine Brun – Béatrice Barthe et Olivier Gonon), Sep 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la demande d'intervention à la proposition de situations effectives d'aide à la performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Villemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Avanzini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'intervention en psychologie du sport : approches individuelles et collectives / Journées internationales d'études de la société française de psychologie du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFPS, Mar 2006, Dijon, France. pp.85-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les carnets d'entraînement de sportifs : un outil d'analyse de la performance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Villemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Avanzini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'analyse de la performance de haut niveau dans son contexte ? : 3èmes journées internationales des sciences du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSEP, Institut national du sport et de l'éducation physique, Nov 2004, Paris, France. pp. 87-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2964,130 +3231,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques conseils pour le télétravail en période de confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Ramette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Villemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bellucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3097,165 +3364,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des heures et des années : les horaires de travail au fil du parcours professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gaudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Molinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport de recherche n° 107, Conservatoire national des arts et métiers (CNAM). 2019, 190 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId95"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3402,51 +3669,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425735v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Paret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Collomp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Villemain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2025.101354" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185344v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Prieur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Vibarel-Rebot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schiano-Lomoriello" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2025.109654" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026743v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Villemain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Suarez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2022.11.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922031v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Suarez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03267213v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;monie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-5973.12365" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026774v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Castanier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bougault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teulier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jaffr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11070622" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965891v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Godon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2020.1777329" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962516v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7771/2327-2937.1100" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03651179v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.555.0657" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026611v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villemain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hauw" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/25.30.PMS.119c30z0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150654v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.1063" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848917v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labialle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanjian Yang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Ruan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Schmidt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddm281" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02044850v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kieffer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Avanzini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026710v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Truchot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026638v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.066.0065" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026644v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontayne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2005.02.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLVPTR96-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062210v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rieth" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830032v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Miguet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936864v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832936v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03257267v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483373v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03157692v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089493v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04284253v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03324869v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03378423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03282938v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04140000v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ramette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Hamard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bellucci" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02162494v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zara-Meylan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Barthe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Molinie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425735v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Paret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Collomp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Villemain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2025.101354" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185344v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Prieur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Vibarel-Rebot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schiano-Lomoriello" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2025.109654" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026743v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Villemain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Suarez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2022.11.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922031v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Suarez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03267213v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;monie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-5973.12365" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026774v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Castanier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bougault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teulier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Jaffr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11070622" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965891v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Godon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2020.1777329" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962516v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7771/2327-2937.1100" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03651179v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.555.0657" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702620v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2016.03.008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6J2WN6C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026687v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150654v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.1063" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026654v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026611v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villemain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hauw" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/25.30.PMS.119c30z0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848917v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labialle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanjian Yang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Ruan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Schmidt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddm281" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02044850v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kieffer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Avanzini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026710v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Truchot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026644v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontayne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2005.02.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLVPTR96-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026638v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.066.0065" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062210v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rieth" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936864v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830032v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Miguet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832936v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03257267v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483373v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03157692v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089493v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04284253v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03324869v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03378423v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03282938v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04140000v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ramette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Hamard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bellucci" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02162494v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zara-Meylan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Barthe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Molinie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>