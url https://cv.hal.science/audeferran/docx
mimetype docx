--- v0 (2026-03-11)
+++ v1 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (70)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,8210 +234,8344 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05355767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population pharmacokinetic modeling of sulfadimethoxine, sulfadiazine and sulfamethoxazole combined to trimethoprim in pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pharmacodynamic Interaction Between Trimethoprim and Sulphonamides for A. pleuropneumoniae : Synergistic Ratios, Optimal Potentiation, and Dynamic Responses Assessed via Time-Kill Curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Mead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Taillandier</w:t>
+                <w:t xml:space="preserve">Gudrun Overesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Henri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Siegrid de Baere</w:t>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Quarterly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01652176.2025.2565351⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jambio/lxag106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290011v1</w:t>
+                <w:t xml:space="preserve">hal-05602740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment intégrer les propriétés pharmacologiques des antibiotiques dans la stratégie thérapeutique chez le cheval ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Population pharmacokinetic modeling of sulfadimethoxine, sulfadiazine and sulfamethoxazole combined to trimethoprim in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie A Lallemand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathias Devreese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegrid de Baere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/npvequi/2025036⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (1), pp.2565351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01652176.2025.2565351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360325v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reassessment of extracellular and intracellular activity of macrolides, rifampicin, and doxycycline against Rhodococcus equi based on bacterial counts and microscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pharmacokinetic–Pharmacodynamic Cutoff Values for Doxycycline in Pigs to Support the Establishment of Clinical Breakpoints for Antimicrobial Susceptibility Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Gourbeyre</w:t>
+                <w:t xml:space="preserve">Pierre‐louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bousquet-Mélou</w:t>
+                <w:t xml:space="preserve">Alain Bousquet‐melou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude A Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice B Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme R E del Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.01205-25⟩</w:t>
+              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvp.13511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360313v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacokinetic–Pharmacodynamic Cutoff Values for Doxycycline in Pigs to Support the Establishment of Clinical Breakpoints for Antimicrobial Susceptibility Testing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment intégrer les propriétés pharmacologiques des antibiotiques dans la stratégie thérapeutique chez le cheval ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice B Roques</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elodie A Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvp.13511⟩</w:t>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18-19 (65-66), pp.104-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/npvequi/2025036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046560v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sub-MIC selective window decreases along the digestive tract: determination of the minimal selective concentration of oxytetracycline in sterilised intestinal contents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reassessment of extracellular and intracellular activity of macrolides, rifampicin, and doxycycline against Rhodococcus equi based on bacterial counts and microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Henrique Imazaki</w:t>
+                <w:t xml:space="preserve">Ophélie Gourbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertille Voisin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Bousquet-Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude A Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie A Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1377159⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (9), pp.e01205-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.01205-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700337v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Network for Optimization of Veterinary Antimicrobial Therapy (ENOVAT) guidelines for antimicrobial use in canine acute diarrhoea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.R. Jessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Singleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.R. Jessen</w:t>
+                <w:t xml:space="preserve">C. Prior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Foroutan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 307, pp.106208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tvjl.2024.106208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial combinations against &amp;lt;i&amp;gt;Helicobacter pylori&amp;lt;/i&amp;gt; including benzoxadiazol-based flavodoxin inhibitors: &amp;lt;i&amp;gt;in vitro&amp;lt;/i&amp;gt; characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The sub-MIC selective window decreases along the digestive tract: determination of the minimal selective concentration of oxytetracycline in sterilised intestinal contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Henrique Imazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilha Beyria</w:t>
+                <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophelie Gourbeyre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">María Dolores Díaz de Villegas</w:t>
+                <w:t xml:space="preserve">Véronique Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.02623-23⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (22), pp.1803-1804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1377159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352359v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative bactericidal activity of four macrolides alone and combined with rifampicin or doxycycline against Rhodococcus equi at concentrations achievable in foals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Gourbeyre</w:t>
+                <w:t xml:space="preserve">Antimicrobial combinations against &amp;lt;i&amp;gt;Helicobacter pylori&amp;lt;/i&amp;gt; including benzoxadiazol-based flavodoxin inhibitors: &amp;lt;i&amp;gt;in vitro&amp;lt;/i&amp;gt; characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilha Beyria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelie Gourbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Salillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Bernand</w:t>
+                <w:t xml:space="preserve">Alejandro Mahía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Philibert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Bousquet-Melou</w:t>
+                <w:t xml:space="preserve">María Dolores Díaz de Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphar.2024.1458496⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.02623-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816942v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population pharmacokinetics modelling for clinical dose adjustment of carboplatin in dogs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative bactericidal activity of four macrolides alone and combined with rifampicin or doxycycline against Rhodococcus equi at concentrations achievable in foals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Gourbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Bernand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Béguin</w:t>
+                <w:t xml:space="preserve">Charline Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarra Mahfoudhi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ibisch</w:t>
+                <w:t xml:space="preserve">Alain Bousquet-Melou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12917-024-04404-1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1458496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2024.1458496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906659v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicted efficacy and tolerance of different dosage regimens of benzylpenicillin in horses based on a pharmacokinetic study with three IM formulations and one IV formulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Population pharmacokinetics modelling for clinical dose adjustment of carboplatin in dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Béguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Mahfoudhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Uzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude A. Ferran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Roques</w:t>
+                <w:t xml:space="preserve">Antoine Rostang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Chapuis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marlène Lacroix</w:t>
+                <w:t xml:space="preserve">Catherine Ibisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2024.1409266⟩</w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (1), pp.575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12917-024-04404-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644781v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacokinetic modeling of sulfamethoxazole-trimethoprim and sulfadiazine-trimethoprim combinations in broilers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Siegrid de Baere</w:t>
+                <w:t xml:space="preserve">Predicted efficacy and tolerance of different dosage regimens of benzylpenicillin in horses based on a pharmacokinetic study with three IM formulations and one IV formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude A. Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taisuke Kuroda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2024.104200⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.1409266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2024.1409266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04687626v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes de base d’une antibiothérapie raisonnée en pratique équine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pharmacokinetic modeling of sulfamethoxazole-trimethoprim and sulfadiazine-trimethoprim combinations in broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie A Lallemand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathias Devreese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegrid de Baere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratique vétérinaire équine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 103 (11), pp.104200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2024.104200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004082v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04687626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les inhalations chez le cheval</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Principes de base d’une antibiothérapie raisonnée en pratique équine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie A Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude A. Ferran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie A Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratique vétérinaire équine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2023, 218, pp.20-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890194v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Selection of Antibiotic- and Bacteriophage-Resistant Pseudomonas aeruginosa Is Prevented by Their Combination</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les inhalations chez le cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude A. Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie A Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pratique vétérinaire équine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03888726v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour limiter l'exposition de l'environnement aux antibiotiques lors de traitements en médecine vétérinaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Selection of Antibiotic- and Bacteriophage-Resistant Pseudomonas aeruginosa Is Prevented by Their Combination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude A Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Gourbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Millemann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude A. Ferran</w:t>
+                <w:t xml:space="preserve">Alicia Huesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Hugnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Perrot</w:t>
+                <w:t xml:space="preserve">Baptiste Gaborieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Dépêche vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (5), pp.e0287422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.02874-22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03932561v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic interactions between cephalexin and macrophages on different Staphylococcus aureus inoculum sizes: a tripartite in vitro model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie A Lallemand</w:t>
+                <w:t xml:space="preserve">Pour limiter l'exposition de l'environnement aux antibiotiques lors de traitements en médecine vétérinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Millemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude A. Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Zemirline</w:t>
+                <w:t xml:space="preserve">Christophe Hugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+                <w:t xml:space="preserve">Philippe Berny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude Ferran</w:t>
+                <w:t xml:space="preserve">Sébastien Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Dépêche vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 196, pp.25-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198305v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03932561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Minocycline Activity in the Gut From a Pig Preclinical Model Using a Pharmacokinetic -Pharmacodynamic Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic interactions between cephalexin and macrophages on different Staphylococcus aureus inoculum sizes: a tripartite in vitro model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie A Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Zemirline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Vallé</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Felipe Ramon-Portugal</w:t>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.671376⟩</w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12917-021-02746-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319354v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destruction of Staphylococcus aureus biofilms by combining an antibiotic with subtilisin A or calcium gluconate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of Minocycline Activity in the Gut From a Pig Preclinical Model Using a Pharmacokinetic -Pharmacodynamic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Vallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet-Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dahlhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingjing Liu</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Felipe Ramon-Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-85722-4⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.671376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194522v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Were More Than 200 Subjects Required to Demonstrate the Bioequivalence of a New Formulation of Levothyroxine with an Old One?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Destruction of Staphylococcus aureus biofilms by combining an antibiotic with subtilisin A or calcium gluconate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Concordet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marisa Haenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40262-019-00812-x⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-85722-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624662v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pharmacokinetic/pharmacodynamic paradigm for antimicrobial drugs in veterinary medicine: Recent advances and critical appraisal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Pelligand</w:t>
+                <w:t xml:space="preserve">Determination of the pharmacokinetic‐pharmacodynamic cut‐off values of marbofloxacin in horses to support the establishment of a clinical breakpoint for antimicrobial susceptibility testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Lees</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+                <w:t xml:space="preserve">Marc Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid El Garch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Broussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 44 (2), pp.172-200. </w:t>
+              <w:t xml:space="preserve">Equine Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jvp.12917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/evj.13385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03133155v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authors' Reply to Krebs-Brown et al. Comment on: &amp;quot;Why Were More Than 200 Subjects Required to Demonstrate the Bioequivalence of a New Formulation of Levothyroxine with an Old One?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Why Were More Than 200 Subjects Required to Demonstrate the Bioequivalence of a New Formulation of Levothyroxine with an Old One?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gandia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P Lees</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40262-019-00848-z⟩</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40262-019-00812-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627432v1</w:t>
+                <w:t xml:space="preserve">hal-02624662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authors' Reply to Yu et al.: &amp;quot;&amp;quot;Levothyrox® New and Old Formulations: Are They Switchable for Millions of Patients?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">The pharmacokinetic/pharmacodynamic paradigm for antimicrobial drugs in veterinary medicine: Recent advances and critical appraisal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pelligand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Lees</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40262-019-00852-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (2), pp.172-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvp.12917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02619187v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authors' Reply to Nicolas: &amp;quot;Why Were More than 200 Subjects Required to Demonstrate the Bioequivalence of a New Formulation of Levothyroxine with an Old One?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Authors' Reply to Yu et al.: &amp;quot;&amp;quot;Levothyrox® New and Old Formulations: Are They Switchable for Millions of Patients?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gandia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40262-019-00851-4⟩</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40262-019-00852-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627433v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des associations de prémélanges médicamenteux contenant des antibiotiques</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Authors' Reply to Krebs-Brown et al. Comment on: &amp;quot;Why Were More Than 200 Subjects Required to Demonstrate the Bioequivalence of a New Formulation of Levothyroxine with an Old One?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Gandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J L Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point Vétérinaire (Éd. Expert rural)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40262-019-00848-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-02875567v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levers to Improve Antibiotic Treatment of Lambs via Drinking Water in Sheep Fattening Houses: The Example of the Sulfadimethoxine/Trimethoprim Combination</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Authors' Reply to Nicolas: &amp;quot;Why Were More than 200 Subjects Required to Demonstrate the Bioequivalence of a New Formulation of Levothyroxine with an Old One?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Gandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40262-019-00851-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antibiotics9090561⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02955180v1</w:t>
+                <w:t xml:space="preserve">hal-02627433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the pharmacokinetic‐pharmacodynamic cut‐off values of marbofloxacin in horses to support the establishment of a clinical breakpoint for antimicrobial susceptibility testing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Schneider</w:t>
+                <w:t xml:space="preserve">Analyse des associations de prémélanges médicamenteux contenant des antibiotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Millemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid El Garch</w:t>
+                <w:t xml:space="preserve">Xavier Sauzéa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Broussou</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equine Veterinary Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Point Vétérinaire (Éd. Expert rural)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 403, pp.52-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113834v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-02875567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacokinetics of Ertapenem in Sheep (Ovis aries) with Experimentally Induced Urinary Tract Infection.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Levers to Improve Antibiotic Treatment of Lambs via Drinking Water in Sheep Fattening Houses: The Example of the Sulfadimethoxine/Trimethoprim Combination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joe S Smith</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ivain Duhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Roques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30802/AALAS-CM-18-000144⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (9), pp.561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics9090561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624660v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of hydroalcoholic rubbing and conventional chlorhexidine scrubbing for aseptic skin preparation in dogs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aude Ferran</w:t>
+                <w:t xml:space="preserve">Authors' Reply to Nicolas:&amp;quot;New and Old Formulations: Are they Switchable for Millions of Patients?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Gandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/vsu.13222⟩</w:t>
+              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (7), pp.961-963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40262-019-00781-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620124v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authors' Reply to Lechat et al.: &amp;quot; New and Old Formulations: Are they Switchable for Millions of Patients?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can oral group medication be improved to reduce antimicrobial use?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Roques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40262-019-00815-8⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 185 (13), pp.402-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/vr.l5656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619071v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traiter la fièvre chez les bovins par des AINS : quelles améliorations cliniques en attendre?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of hydroalcoholic rubbing and conventional chlorhexidine scrubbing for aseptic skin preparation in dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Asimus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Palierne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (8), pp.1466-1472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/vsu.13222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618407v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authors' Reply to Coste et al.:&amp;quot;Levothyrox New and Old Formulations: Are they Switchable for Millions of Patients?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Pharmacokinetics of Ertapenem in Sheep (Ovis aries) with Experimentally Induced Urinary Tract Infection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe S Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J Borts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clare C Slagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne M Rajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40262-019-00780-2⟩</w:t>
+              <w:t xml:space="preserve">Comparative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69 (5), pp.413-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30802/AALAS-CM-18-000144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623560v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of in vitro static and dynamic assays to evaluate the efficacy of an antimicrobial drug combination against Staphylococcus aureus</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Authors' Reply to Lechat et al.: &amp;quot; New and Old Formulations: Are they Switchable for Millions of Patients?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Gandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (10), pp.1353-1354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40262-019-00815-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0211214⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01998871v1</w:t>
+                <w:t xml:space="preserve">hal-02619071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authors'Reply to Castello-Bridoux et al.:&amp;quot;Comment on Levothyrox® New and Old Formulations: Are they Switchable for Millions of Patients?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traiter la fièvre chez les bovins par des AINS : quelles améliorations cliniques en attendre?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93, pp.31-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40262-019-00786-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02627694v1</w:t>
+                <w:t xml:space="preserve">hal-02618407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levothyrox® New and Old Formulations: Are they Switchable for Millions of Patients?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Comparison of in vitro static and dynamic assays to evaluate the efficacy of an antimicrobial drug combination against Staphylococcus aureus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Broussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Woehrlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid El Garch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40262-019-00747-3⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (1), pp.e0211214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0211214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095017v1</w:t>
+                <w:t xml:space="preserve">hal-01998871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author's Reply to Trechot: &amp;quot;Comment on Levothyrox® New and Old Formulations: Are they Switchable for Millions of Patients?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Authors' Reply to Coste et al.:&amp;quot;Levothyrox New and Old Formulations: Are they Switchable for Millions of Patients?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gandia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 58 (7), pp.979-980. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 58 (7), pp.967-968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40262-019-00780-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40262-019-00787-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02619069v1</w:t>
+                <w:t xml:space="preserve">hal-02623560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can oral group medication be improved to reduce antimicrobial use?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Levothyrox® New and Old Formulations: Are they Switchable for Millions of Patients?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Gandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Record</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 58 (7), pp.827-833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40262-019-00747-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/vr.l5656⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02625090v1</w:t>
+                <w:t xml:space="preserve">hal-02095017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authors' Reply to Nicolas:&amp;quot;New and Old Formulations: Are they Switchable for Millions of Patients?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Authors'Reply to Castello-Bridoux et al.:&amp;quot;Comment on Levothyrox® New and Old Formulations: Are they Switchable for Millions of Patients?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gandia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 58 (7), pp.961-963. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 58 (7), pp.973-975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40262-019-00786-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40262-019-00781-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02620199v1</w:t>
+                <w:t xml:space="preserve">hal-02627694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les mécanismes physiopathologiques de la douleur chez les bovins</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Author's Reply to Trechot: &amp;quot;Comment on Levothyrox® New and Old Formulations: Are they Switchable for Millions of Patients?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Concordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Gandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (7), pp.979-980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40262-019-00787-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02617996v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KN Antimicrobials - The EU approach to antimicrobial susceptibility testing: science, stewardship and regulation (the EU VetCAST project)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprendre les mécanismes physiopathologiques de la douleur chez les bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 41, pp.16</w:t>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (41), pp.13-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02619945v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Activity of the Combination of Vancomycin and Amikacin on Planktonic vs. Biofilm-Growing Staphylococcus aureus Bacteria in a Hollow Fiber Infection Model.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">KN Antimicrobials - The EU approach to antimicrobial susceptibility testing: science, stewardship and regulation (the EU VetCAST project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pelligand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Farid El Garch</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Damborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude A. Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41, pp.16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620937v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infection-stage adjusted dose of beta-lactams for parsimonious and efficient antibiotic treatments: A Pasteurella multocida experimental pneumonia in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential Activity of the Combination of Vancomycin and Amikacin on Planktonic vs. Biofilm-Growing Staphylococcus aureus Bacteria in a Hollow Fiber Infection Model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Broussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maleck V. Vasseur</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédérique Woehrle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid El Garch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (8), 14 p. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0182863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604263v1</w:t>
+                <w:t xml:space="preserve">hal-02620937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En route towards european clinical breakpoints for veterinary antimicrobial susceptibility testing: A position paper explaining the VetCAST approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Infection-stage adjusted dose of beta-lactams for parsimonious and efficient antibiotic treatments: A Pasteurella multocida experimental pneumonia in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maleck V. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude A. Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.02344⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (8), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0182863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628320v1</w:t>
+                <w:t xml:space="preserve">hal-01604263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veterinary Medicine Needs New Green Antimicrobial Drugs.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">En route towards european clinical breakpoints for veterinary antimicrobial susceptibility testing: A position paper explaining the VetCAST approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Damborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dik Mevius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01196⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 8, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.02344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02632279v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of timing and dosage of a fluoroquinolone treatment on the microbiological, pathological, and clinical outcomes of calves challenged with Mannheimia haemolytica</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of the In vitro activity of five antimicrobial drugs against&amp;lt;em&amp;gt; Staphylococcus pseudintermedius&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Staphylococcus aureus&amp;lt;/em&amp;gt; Biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Assié</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jing Jing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7, pp.1-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00237⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 7, pp.1187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633372v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro degradation of antimicrobials during use of broth microdilution method can increase the measured minimal inhibitory and minimal bactericidal concentrations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Veterinary Medicine Needs New Green Antimicrobial Drugs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pelligand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lees</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7, pp.1-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.02051⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01602449v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the In vitro activity of five antimicrobial drugs against&amp;lt;em&amp;gt; Staphylococcus pseudintermedius&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Staphylococcus aureus&amp;lt;/em&amp;gt; Biofilms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of timing and dosage of a fluoroquinolone treatment on the microbiological, pathological, and clinical outcomes of calves challenged with Mannheimia haemolytica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lhermie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Assié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid El Garch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7, pp.1187. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01187⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 7, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631259v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of pharmacological principles to dosage design of antimicrobial drugs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Pelligand</w:t>
+                <w:t xml:space="preserve">In vitro degradation of antimicrobials during use of broth microdilution method can increase the measured minimal inhibitory and minimal bactericidal concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Anne Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Boullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacology Matters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.02051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633242v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial Species-Specific Activity of a Fluoroquinolone against Two Closely Related Pasteurellaceae with Similar MICs: Differential In Vitro Inoculum Effects and In Vivo Efficacies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lhermie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid El Garch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (10), pp.e0141441. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0141441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veterinary medicine needs new and innovative green antimicrobial drugs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Application of pharmacological principles to dosage design of antimicrobial drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pelligand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Peter Lees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacology Matters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 8 (1), pp.20-21</w:t>
+              <w:t xml:space="preserve">, 2015, 8 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630755v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategie therapeutique chez le chien et le chat: comment integrer les proprietes pharmacologiques des antibiotiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Veterinary medicine needs new and innovative green antimicrobial drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pelligand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 12 (57), pp.12-16</w:t>
+              <w:t xml:space="preserve">Pharmacology Matters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (1), pp.20-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02632239v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the reduction in the antibacterial potency of a fluoroquinolone conferred by a single mutation in the quinolone resistance-determining region or by the inoculum size effect.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Pharmacologie des anti-inflammatoires disponibles pour les animaux de rente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76, pp.35-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02635372v1</w:t>
+                <w:t xml:space="preserve">hal-02630208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie thérapeutique chez le cheval: comment intégrer les propriétés pharmacologiques des antibiotiques</w:t>
+                <w:t xml:space="preserve">Thérapeutique chez l'animal âgé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ferran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (32), pp.15-20</w:t>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45, pp.38-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630630v1</w:t>
+                <w:t xml:space="preserve">hal-02634513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluoroquinolones et cephalosporines de 3 e et 4 e generation: des molecules recentes identifiees comme critiques.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Ferran</w:t>
+                <w:t xml:space="preserve">Comparison of the reduction in the antibacterial potency of a fluoroquinolone conferred by a single mutation in the quinolone resistance-determining region or by the inoculum size effect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude A Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (5), pp.472-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2014.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02630434v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Monte Carlo simulation to determine pharmacodynamic cutoffs of amoxicillin to establish a breakpoint for antimicrobial susceptibility testing in pigs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strategie therapeutique chez le chien et le chat: comment integrer les proprietes pharmacologiques des antibiotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Veterinary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (57), pp.12-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02641639v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low or high doses of cefquinome targeting low or high bacterial inocula cure Klebsiella pneumoniae lung infections but differentially impact the levels of antibiotic resistance in fecal flora.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluoroquinolones et cephalosporines de 3 e et 4 e generation: des molecules recentes identifiees comme critiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (26), pp.33-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-00978511v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérapeutique chez l'animal âgé.</w:t>
+                <w:t xml:space="preserve">Stratégie thérapeutique chez le cheval: comment intégrer les propriétés pharmacologiques des antibiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 45, pp.38-43</w:t>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (32), pp.15-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634513v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacologie des anti-inflammatoires disponibles pour les animaux de rente</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low or high doses of cefquinome targeting low or high bacterial inocula cure Klebsiella pneumoniae lung infections but differentially impact the levels of antibiotic resistance in fecal flora.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maleck V. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurentie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guy Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Perrin-Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58 (3), pp.1744-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.02135-13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02630208v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacokinetic/pharmacodynamic assessment of the effects of parenteral administration of a fluoroquinolone on the intestinal microbiota: Comparison of bactericidal activity at the gut versus the systemic level in a pig model.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude A Ferran</w:t>
+                <w:t xml:space="preserve">Use of Monte Carlo simulation to determine pharmacodynamic cutoffs of amoxicillin to establish a breakpoint for antimicrobial susceptibility testing in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline M. Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siska Croubels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Bibbal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mireille Gicquel-Bruneau</w:t>
+                <w:t xml:space="preserve">Patrick de Backer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Zemirline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2013.07.008⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 75 (2), pp.124-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2460/ajvr.75.2.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00875291v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment favoriser la fermeture de la gouttière oesophagienne?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pharmacokinetic/pharmacodynamic assessment of the effects of parenteral administration of a fluoroquinolone on the intestinal microbiota: Comparison of bactericidal activity at the gut versus the systemic level in a pig model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude A Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bibbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terence Pellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurentie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Gicquel-Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (5), pp.429-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2013.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647125v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment traiter une inflammation chez les bovins effets recherchés et effets indésirables des molécules anti-inflammatoires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+                <w:t xml:space="preserve">Comment favoriser la fermeture de la gouttière oesophagienne?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude a Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 5 (22), pp.58-64</w:t>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641849v1</w:t>
+                <w:t xml:space="preserve">hal-02647125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du schéma posologique sur la résistance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 64, pp.29-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiothérapie : les questions qu'il faut se poser avant toute prescription</w:t>
+                <w:t xml:space="preserve">Comment traiter une inflammation chez les bovins effets recherchés et effets indésirables des molécules anti-inflammatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratique Veterinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 46, pp.86-88</w:t>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (22), pp.58-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646601v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénéfices/risques de l'utilisation de la céfovécine lors de coryza surinfecté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 319, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of early versus later fluoroquinolone treatment on the clinical; microbiological and resistance outcomes in a mouse-lung model of Pasteurella multocida infection.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Antibiothérapie : les questions qu'il faut se poser avant toute prescription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vet Microbiol</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pratique Veterinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46, pp.86-88</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00523818v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species differences in pharmacokinetics and pharmacodynamics.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Impact of early versus later fluoroquinolone treatment on the clinical; microbiological and resistance outcomes in a mouse-lung model of Pasteurella multocida infection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude A Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handb Exp Pharmacol</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vet Microbiol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 148 (2-4), pp.292-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2010.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-10324-7_2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00517529v1</w:t>
+                <w:t xml:space="preserve">hal-00523818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacokinetic/pharmacodynamic analysis of the influence of inoculum size on the selection of resistance in Escherichia coli by a quinolone in a mouse thigh bacterial infection model.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Species differences in pharmacokinetics and pharmacodynamics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 53 (8), pp.3384-90. </w:t>
+              <w:t xml:space="preserve">Handb Exp Pharmacol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 199, pp.19-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.01347-08⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-10324-7_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00517532v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of inoculum size and marbofloxacin plasma exposure on the amplification of resistant subpopulations of Klebsiella pneumoniae in a rat lung infection model.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Pharmacokinetic/pharmacodynamic analysis of the influence of inoculum size on the selection of resistance in Escherichia coli by a quinolone in a mouse thigh bacterial infection model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude A Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sylvie Kesteman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 53 (11), pp.4740-8. </w:t>
+              <w:t xml:space="preserve">, 2009, 53 (8), pp.3384-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.00608-09⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01347-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517531v1</w:t>
+                <w:t xml:space="preserve">hal-00517532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bonnes pratiques de l'antibiothérapie chez le cheval</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of inoculum size and marbofloxacin plasma exposure on the amplification of resistant subpopulations of Klebsiella pneumoniae in a rat lung infection model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sylvie Kesteman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude A Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Perrin-Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurentie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 53 (11), pp.4740-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00608-09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654400v1</w:t>
+                <w:t xml:space="preserve">hal-00517531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les bonnes pratiques de l'antibiothérapie chez le cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.117-121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Influence of inoculum size on the selection of resistant mutants of Escherichia coli in relation to mutant prevention concentrations of marbofloxacin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 51 (11), pp.4163-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AAC.00156-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00517559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId241"/>
+      <w:footerReference w:type="default" r:id="rId244"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8584,51 +8718,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355767v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ruchti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ferran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mead" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pelligand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Viel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2025.110784" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290011v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulanger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Taillandier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Henri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Devreese" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegrid de Baere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01652176.2025.2565351" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360325v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A Lallemand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvequi/2025036" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360313v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Huguet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Gourbeyre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A Ferran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01205-25" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05046560v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;louis Toutain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;melou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B Roques" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me R E del Castillo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.13511" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700337v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Imazaki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Voisin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roques" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dordet-Frisoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupouy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1377159" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137655v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Jessen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Werner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Singleton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prior" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foroutan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2024.106208" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352359v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilha Beyria" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Gourbeyre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Salillas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mah&#237;a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Dolores D&#237;az de Villegas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02623-23" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816942v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bernand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Philibert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet-Melou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2024.1458496" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906659v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my B&#233;guin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mahfoudhi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Uzel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rostang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ibisch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-024-04404-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644781v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A. Ferran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chapuis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Kuroda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lacroix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2024.1409266" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04687626v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.104200" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05004082v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890194v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888726v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z Lacroix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Huesca" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gaborieau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02874-22" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03932561v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Millemann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hugnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perrot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198305v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Zemirline" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Toutain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;m&#233;lou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-021-02746-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319354v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vall&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dahlhaus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ramon-Portugal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.671376" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194522v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Liu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Madec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85722-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624662v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gandia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Montastruc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lees" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00812-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03133155v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12917" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627432v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Montastruc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lees" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00848-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619187v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00852-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627433v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00851-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02875567v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauz&#233;a" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barreteau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955180v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivain Duhil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9090561" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113834v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schneider" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid El Garch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Broussou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.13385" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624660v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe S Smith" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Borts" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare C Slagel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne M Rajewski" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30802/AALAS-CM-18-000144" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620124v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Asimus" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Palierne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Blondel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Pollet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vsu.13222" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619071v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00815-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618407v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623560v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00780-2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998871v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Woehrl&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211214" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627694v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00786-w" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095017v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00747-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619069v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00787-9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625090v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.l5656" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620199v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00781-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617996v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619945v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Damborg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620937v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Woehrle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00572" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604263v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maleck V. Vasseur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182863" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628320v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Damborg" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dik Mevius" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02344" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632279v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01196" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633372v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lhermie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assi&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cassard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00237" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602449v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Anne Lallemand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boullier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.02051" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631259v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Jing Liu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01187" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633242v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633630v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141441" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630755v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632239v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635372v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2014.07.007" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB6C4Z0F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630630v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lallemand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630434v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641639v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rey" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M. Laffont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siska Croubels" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Backer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2460/ajvr.75.2.124" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00978511v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurentie" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Rolland" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Perrin-Guyomard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02135-13" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634513v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630208v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00875291v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bibbal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Pellet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gicquel-Bruneau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2013.07.008" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34GL89CB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647125v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude a Ferran" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouquet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641849v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136975v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646601v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136971v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Pouliquen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523818v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2010.09.005" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517529v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10324-7_2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517532v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Kesteman" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01347-08" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517531v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sanders" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00608-09" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654400v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517559v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupouy-Guiraute" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00156-07" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355767v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ruchti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ferran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mead" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pelligand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Viel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2025.110784" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602740v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulanger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Overesch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Toutain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxag106" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290011v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Taillandier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Henri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Devreese" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegrid de Baere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01652176.2025.2565351" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05046560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;louis Toutain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;melou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A Ferran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B Roques" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me R E del Castillo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.13511" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360325v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A Lallemand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvequi/2025036" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360313v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Huguet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Gourbeyre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01205-25" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137655v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Jessen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Werner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Singleton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prior" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foroutan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2024.106208" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700337v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Imazaki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Voisin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roques" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dordet-Frisoni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupouy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1377159" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352359v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilha Beyria" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Gourbeyre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Salillas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mah&#237;a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Dolores D&#237;az de Villegas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02623-23" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816942v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bernand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Philibert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet-Melou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2024.1458496" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906659v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my B&#233;guin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mahfoudhi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Uzel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rostang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ibisch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-024-04404-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644781v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A. Ferran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chapuis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Kuroda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lacroix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2024.1409266" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04687626v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.104200" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05004082v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890194v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888726v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z Lacroix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Huesca" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gaborieau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02874-22" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03932561v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Millemann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hugnet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perrot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198305v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Zemirline" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;m&#233;lou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-021-02746-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319354v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vall&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dahlhaus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ramon-Portugal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.671376" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194522v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Madec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85722-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113834v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schneider" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid El Garch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Broussou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.13385" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624662v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gandia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Montastruc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lees" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00812-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03133155v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12917" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619187v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00852-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627432v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Montastruc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lees" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00848-z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627433v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00851-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02875567v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauz&#233;a" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barreteau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955180v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivain Duhil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9090561" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620199v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00781-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625090v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.l5656" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620124v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Asimus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Palierne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Blondel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Pollet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vsu.13222" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624660v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe S Smith" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Borts" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare C Slagel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne M Rajewski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30802/AALAS-CM-18-000144" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619071v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00815-8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618407v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998871v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Woehrl&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211214" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623560v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00780-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095017v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00747-3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627694v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00786-w" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619069v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00787-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617996v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619945v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Damborg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620937v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Woehrle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00572" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604263v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maleck V. Vasseur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182863" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628320v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Damborg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dik Mevius" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02344" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631259v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Jing Liu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01187" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632279v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01196" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633372v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lhermie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assi&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cassard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00237" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602449v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Anne Lallemand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boullier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.02051" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633630v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141441" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633242v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630755v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630208v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634513v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635372v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2014.07.007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB6C4Z0F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632239v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630434v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630630v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lallemand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00978511v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurentie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Rolland" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Perrin-Guyomard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02135-13" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641639v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rey" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M. Laffont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siska Croubels" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Backer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2460/ajvr.75.2.124" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00875291v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bibbal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Pellet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gicquel-Bruneau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2013.07.008" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34GL89CB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647125v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude a Ferran" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouquet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136975v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641849v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136971v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Pouliquen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646601v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523818v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2010.09.005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517529v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10324-7_2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517532v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Kesteman" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01347-08" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517531v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sanders" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00608-09" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654400v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517559v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupouy-Guiraute" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00156-07" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>