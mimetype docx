--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -317,51 +317,51 @@
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">, 2026, 137 (5), pp.lxag106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jambio/lxag106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -502,382 +502,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacokinetic–Pharmacodynamic Cutoff Values for Doxycycline in Pigs to Support the Establishment of Clinical Breakpoints for Antimicrobial Susceptibility Testing</w:t>
+                <w:t xml:space="preserve">Comment intégrer les propriétés pharmacologiques des antibiotiques dans la stratégie thérapeutique chez le cheval ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐louis Toutain</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elodie A Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvp.13511⟩</w:t>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18-19 (65-66), pp.104-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/npvequi/2025036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046560v1</w:t>
+                <w:t xml:space="preserve">hal-05360325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment intégrer les propriétés pharmacologiques des antibiotiques dans la stratégie thérapeutique chez le cheval ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Reassessment of extracellular and intracellular activity of macrolides, rifampicin, and doxycycline against Rhodococcus equi based on bacterial counts and microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Gourbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bousquet-Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude A Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie A Lallemand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Ferran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/npvequi/2025036⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (9), pp.e01205-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.01205-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360325v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reassessment of extracellular and intracellular activity of macrolides, rifampicin, and doxycycline against Rhodococcus equi based on bacterial counts and microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pharmacokinetic–Pharmacodynamic Cutoff Values for Doxycycline in Pigs to Support the Establishment of Clinical Breakpoints for Antimicrobial Susceptibility Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐louis Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Huguet</w:t>
+                <w:t xml:space="preserve">Alain Bousquet‐melou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude A Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Gourbeyre</w:t>
+                <w:t xml:space="preserve">Béatrice B Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bousquet-Mélou</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme R E del Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (9), pp.e01205-25. </w:t>
+              <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/spectrum.01205-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jvp.13511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360313v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Network for Optimization of Veterinary Antimicrobial Therapy (ENOVAT) guidelines for antimicrobial use in canine acute diarrhoea</w:t>
               </w:r>
@@ -1265,64 +1265,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative bactericidal activity of four macrolides alone and combined with rifampicin or doxycycline against Rhodococcus equi at concentrations achievable in foals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Gourbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Bernand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1801,51 +1801,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principes de base d’une antibiothérapie raisonnée en pratique équine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie A Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude A. Ferran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1896,51 +1896,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inhalations chez le cheval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude A. Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie A Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratique vétérinaire équine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1965,77 +1965,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Selection of Antibiotic- and Bacteriophage-Resistant Pseudomonas aeruginosa Is Prevented by Their Combination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude A Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Gourbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Huesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2224,51 +2224,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic interactions between cephalexin and macrophages on different Staphylococcus aureus inoculum sizes: a tripartite in vitro model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie A Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Zemirline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2384,51 +2384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dahlhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2890,51 +2890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pharmacokinetic/pharmacodynamic paradigm for antimicrobial drugs in veterinary medicine: Recent advances and critical appraisal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pelligand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3022,295 +3022,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authors' Reply to Yu et al.: &amp;quot;&amp;quot;Levothyrox® New and Old Formulations: Are They Switchable for Millions of Patients?</w:t>
+                <w:t xml:space="preserve">Authors' Reply to Krebs-Brown et al. Comment on: &amp;quot;Why Were More Than 200 Subjects Required to Demonstrate the Bioequivalence of a New Formulation of Levothyroxine with an Old One?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gandia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Montastruc</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J L Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Lees</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40262-019-00852-3⟩</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40262-019-00848-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619187v1</w:t>
+                <w:t xml:space="preserve">hal-02627432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authors' Reply to Krebs-Brown et al. Comment on: &amp;quot;Why Were More Than 200 Subjects Required to Demonstrate the Bioequivalence of a New Formulation of Levothyroxine with an Old One?</w:t>
+                <w:t xml:space="preserve">Authors' Reply to Yu et al.: &amp;quot;&amp;quot;Levothyrox® New and Old Formulations: Are They Switchable for Millions of Patients?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Concordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gandia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J L Montastruc</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P Lees</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Pharmacokinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40262-019-00848-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40262-019-00852-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627432v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authors' Reply to Nicolas: &amp;quot;Why Were More than 200 Subjects Required to Demonstrate the Bioequivalence of a New Formulation of Levothyroxine with an Old One?</w:t>
               </w:r>
@@ -6680,51 +6680,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the reduction in the antibacterial potency of a fluoroquinolone conferred by a single mutation in the quinolone resistance-determining region or by the inoculum size effect.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude A Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7022,364 +7022,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low or high doses of cefquinome targeting low or high bacterial inocula cure Klebsiella pneumoniae lung infections but differentially impact the levels of antibiotic resistance in fecal flora.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of Monte Carlo simulation to determine pharmacodynamic cutoffs of amoxicillin to establish a breakpoint for antimicrobial susceptibility testing in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Laurentie</w:t>
+                <w:t xml:space="preserve">Julien Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Guy Rolland</w:t>
+                <w:t xml:space="preserve">Céline M. Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Perrin-Guyomard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Henri</w:t>
+                <w:t xml:space="preserve">Siska Croubels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick de Backer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Zemirline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.02135-13⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 75 (2), pp.124-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2460/ajvr.75.2.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00978511v1</w:t>
+                <w:t xml:space="preserve">hal-02641639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Monte Carlo simulation to determine pharmacodynamic cutoffs of amoxicillin to establish a breakpoint for antimicrobial susceptibility testing in pigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Rey</w:t>
+                <w:t xml:space="preserve">Low or high doses of cefquinome targeting low or high bacterial inocula cure Klebsiella pneumoniae lung infections but differentially impact the levels of antibiotic resistance in fecal flora.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maleck V. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline M. Laffont</w:t>
+                <w:t xml:space="preserve">Michel Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siska Croubels</w:t>
+                <w:t xml:space="preserve">Jean-Guy Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick de Backer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudine Zemirline</w:t>
+                <w:t xml:space="preserve">Agnès Perrin-Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 75 (2), pp.124-31. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58 (3), pp.1744-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2460/ajvr.75.2.124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AAC.02135-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641639v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacokinetic/pharmacodynamic assessment of the effects of parenteral administration of a fluoroquinolone on the intestinal microbiota: Comparison of bactericidal activity at the gut versus the systemic level in a pig model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude A Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bibbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terence Pellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Gicquel-Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7878,51 +7878,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of early versus later fluoroquinolone treatment on the clinical; microbiological and resistance outcomes in a mouse-lung model of Pasteurella multocida infection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude A Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8086,51 +8086,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacokinetic/pharmacodynamic analysis of the influence of inoculum size on the selection of resistance in Escherichia coli by a quinolone in a mouse thigh bacterial infection model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude A Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sylvie Kesteman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8216,77 +8216,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of inoculum size and marbofloxacin plasma exposure on the amplification of resistant subpopulations of Klebsiella pneumoniae in a rat lung infection model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sylvie Kesteman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude A Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Perrin-Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8718,51 +8718,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355767v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ruchti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ferran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mead" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pelligand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Viel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2025.110784" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602740v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulanger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Overesch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Toutain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxag106" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290011v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Taillandier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Henri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Devreese" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegrid de Baere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01652176.2025.2565351" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05046560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;louis Toutain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;melou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A Ferran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B Roques" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me R E del Castillo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.13511" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360325v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A Lallemand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvequi/2025036" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360313v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Huguet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Gourbeyre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01205-25" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137655v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Jessen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Werner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Singleton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prior" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foroutan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2024.106208" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700337v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Imazaki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Voisin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roques" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dordet-Frisoni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupouy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1377159" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352359v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilha Beyria" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Gourbeyre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Salillas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mah&#237;a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Dolores D&#237;az de Villegas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02623-23" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816942v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bernand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Philibert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet-Melou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2024.1458496" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906659v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my B&#233;guin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mahfoudhi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Uzel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rostang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ibisch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-024-04404-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644781v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A. Ferran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chapuis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Kuroda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lacroix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2024.1409266" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04687626v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.104200" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05004082v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890194v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888726v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z Lacroix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Huesca" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gaborieau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02874-22" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03932561v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Millemann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hugnet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perrot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198305v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Zemirline" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;m&#233;lou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-021-02746-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319354v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vall&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dahlhaus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ramon-Portugal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.671376" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194522v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Madec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85722-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113834v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schneider" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid El Garch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Broussou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.13385" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624662v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gandia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Montastruc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lees" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00812-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03133155v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12917" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619187v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00852-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627432v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Montastruc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lees" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00848-z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627433v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00851-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02875567v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauz&#233;a" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barreteau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955180v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivain Duhil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9090561" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620199v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00781-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625090v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.l5656" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620124v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Asimus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Palierne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Blondel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Pollet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vsu.13222" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624660v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe S Smith" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Borts" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare C Slagel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne M Rajewski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30802/AALAS-CM-18-000144" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619071v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00815-8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618407v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998871v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Woehrl&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211214" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623560v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00780-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095017v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00747-3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627694v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00786-w" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619069v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00787-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617996v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619945v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Damborg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620937v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Woehrle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00572" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604263v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maleck V. Vasseur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182863" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628320v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Damborg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dik Mevius" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02344" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631259v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Jing Liu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01187" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632279v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01196" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633372v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lhermie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assi&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cassard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00237" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602449v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Anne Lallemand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boullier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.02051" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633630v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141441" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633242v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630755v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630208v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634513v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635372v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2014.07.007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB6C4Z0F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632239v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630434v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630630v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lallemand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00978511v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurentie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Rolland" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Perrin-Guyomard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02135-13" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641639v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rey" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M. Laffont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siska Croubels" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Backer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2460/ajvr.75.2.124" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00875291v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bibbal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Pellet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gicquel-Bruneau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2013.07.008" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34GL89CB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647125v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude a Ferran" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouquet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136975v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641849v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136971v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Pouliquen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646601v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523818v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2010.09.005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517529v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10324-7_2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517532v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Kesteman" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01347-08" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517531v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sanders" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00608-09" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654400v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517559v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupouy-Guiraute" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00156-07" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355767v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ruchti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ferran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mead" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pelligand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Viel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2025.110784" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602740v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulanger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Overesch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Toutain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxag106" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290011v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Taillandier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Henri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Devreese" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegrid de Baere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01652176.2025.2565351" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360325v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A Lallemand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvequi/2025036" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360313v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Huguet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Gourbeyre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A Ferran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01205-25" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05046560v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;louis Toutain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;melou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B Roques" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me R E del Castillo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.13511" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137655v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Jessen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Werner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Singleton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prior" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foroutan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2024.106208" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700337v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Imazaki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Voisin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roques" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dordet-Frisoni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupouy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1377159" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352359v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilha Beyria" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Gourbeyre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Salillas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mah&#237;a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Dolores D&#237;az de Villegas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02623-23" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816942v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bernand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Philibert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet-Melou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2024.1458496" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04906659v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my B&#233;guin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mahfoudhi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Uzel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rostang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ibisch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-024-04404-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644781v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A. Ferran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chapuis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Kuroda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lacroix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2024.1409266" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04687626v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.104200" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05004082v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890194v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888726v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z Lacroix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Huesca" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gaborieau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02874-22" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03932561v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Millemann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hugnet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Perrot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198305v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Zemirline" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;m&#233;lou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-021-02746-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319354v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vall&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dahlhaus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ramon-Portugal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.671376" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194522v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Madec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85722-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113834v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schneider" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid El Garch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Broussou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.13385" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624662v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gandia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Montastruc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lees" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00812-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03133155v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.12917" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627432v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Montastruc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lees" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00848-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619187v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00852-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627433v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00851-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02875567v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauz&#233;a" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barreteau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955180v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivain Duhil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9090561" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620199v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00781-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625090v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.l5656" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620124v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Asimus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Palierne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Blondel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Pollet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vsu.13222" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624660v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe S Smith" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Borts" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare C Slagel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne M Rajewski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30802/AALAS-CM-18-000144" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619071v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00815-8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618407v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998871v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Woehrl&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211214" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623560v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00780-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095017v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00747-3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627694v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00786-w" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619069v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40262-019-00787-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617996v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619945v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Damborg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620937v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Woehrle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00572" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604263v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maleck V. Vasseur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182863" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628320v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Damborg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dik Mevius" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02344" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631259v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Jing Liu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01187" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632279v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01196" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633372v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lhermie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assi&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cassard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00237" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602449v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Anne Lallemand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boullier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.02051" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633630v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141441" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633242v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630755v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630208v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634513v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635372v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2014.07.007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB6C4Z0F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632239v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630434v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630630v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lallemand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641639v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rey" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M. Laffont" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siska Croubels" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Backer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2460/ajvr.75.2.124" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00978511v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurentie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Rolland" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Perrin-Guyomard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02135-13" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00875291v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bibbal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Pellet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gicquel-Bruneau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2013.07.008" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34GL89CB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647125v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude a Ferran" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouquet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136975v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641849v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136971v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Pouliquen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646601v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523818v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2010.09.005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517529v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10324-7_2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517532v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Kesteman" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01347-08" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517531v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sanders" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00608-09" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654400v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517559v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupouy-Guiraute" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00156-07" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>