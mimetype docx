--- v0 (2026-03-07)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Audine Subias </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bibliometric literature review of integrated data and model based diagnosis approaches for the industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Enciso-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pérez-Zuñiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor-Moriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2025.2550562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence in photovoltaic fault diagnosis: A Natural Language-Based Topic-tSNE Fusion analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21, pp.100558. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyai.2025.100558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of hybrid systems with dynamics-based modeling through symbolic regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swantje Plambeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goerschwin Fey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 231, pp.112639. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2025.112639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big data analytics for quality variation over work shifts in manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Toan Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192X.2024.2351529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ensemble learning framework for snail trail fault detection and diagnosis in photovoltaic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 137 (Part A), pp.109068. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2024.109068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis of photovoltaic systems using artificial intelligence: A bibliometric approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (11), pp.e21491. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e21491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosability of event patterns in safe labeled time Petri nets: a model-checking approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (2), pp.1151 - 1162. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2020.3045565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature extraction and health status prediction in PV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53, pp.101696. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2022.101696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing product quality from the production process logs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Toan Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa Roa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 117, pp.1615-1631. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-021-07764-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Chronicle Analyses and Comparisons: How to Deal with Negative Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Universal Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (2), pp.268 - 292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interdisciplinary Capstone Design Experience on Critical Embedded Systems using Agile Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Acco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A Détourbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Emmanuel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (0001), 23p. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20190001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAPE-K as a Service-oriented Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Vizcarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Expósito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Latin America Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (6), pp.1163-1175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosability analysis of patterns on bounded labeled prioritized Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Eddine Gougam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (1), pp.143-180. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10626-016-0234-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMISCOM: Self-Healing Service Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Vizcarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Expósito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (3), pp.345--365. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11761-017-0217-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alarm management via temporal pattern learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John William Vásquez Capacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65, pp.506 - 516. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2017.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Component of Knowledge Representation of ARMISCOM for the Self-healing in Web Services Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Vizcarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Expósito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin-American Journal of Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, III (2), 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Distributed Chronicles for Fault Diagnostic in Distributed Systems using Continuous Query Language (CQL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Vizcarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Expósito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.131-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative hybrid causal model based diagnosis: Application to automotive embedded functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37, pp.319-335. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2014.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics-Based Identification of Hybrid Systems using Symbolic Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swantje Plambeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goerschwin Fey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSD/SEAA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability of Symbolic Regression for Hybrid System Identification -System Classes and Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swantje Plambeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goerschwin Fey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 35th International Conference on Principles of Diagnosis and Resilient Systems (DX'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Vienna, Austria. 14 p., </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2024.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparência Baseada em Propriedade: uma Nova Noção de Utilidade para Sistemas a Eventos Discretos ⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Monica Campos-Mayer-Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Gomes Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Públio M. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Vicente Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV Congresso Brasileiro de Automática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rio de Janeiro (BR), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Property-Based Transparency: a New Utility Definition*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Monica Campos-Mayer-Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Gomes Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Públio M. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Vicente Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 20th International Conference on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Bari (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining cycle time prediction with Graph Neural Networks for Predictive Process Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Toan Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Machine Learning Technologies (ICMLT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Stockholm, Sweden. 7 p., </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3589883.3589897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and classification of faults aimed at preventive maintenance of PV systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Congreso Internacional de Ingeniería Mecánica, Mecatrónica y Automatización 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de Colombia, Apr 2023, Carthagène, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTW K-Means clustering for fault detection in photovoltaic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Congreso Internacional de Ingeniería Mecánica, Mecatrónica y Automatización 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Carthagène, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DyClee-N&C: a clustering algorithm for heterogeneous data based situation assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Obry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosabilization of Time Petri net for timed fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World COngress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokoama, Japan. pp.8648-8653, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced machine learning for the detection of single event effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dorise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical pairs based diagnosability analysis of timed fault in Time Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lubat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Workshop on Discrete Event Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosability and Predictability of pattern in Labelled Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Workshop on Principle of Diagnosis (DX 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS-ANITI, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observable Simple Temporal Network synthesis for the diagnosis of time patterns in time Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes - SAFEPROCESS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Pafos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyd²: Dynamic Double anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dorise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Safeprocess 2022 :11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2022, Pafos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609573v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning as an alternative to thresholding for space radiation high current event detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dorise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leny Baczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation and its Effects on Components and Systems - RADECS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS53308.2021.9954582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Checking method to solve the event pattern diagnosis problem in safe labeled time Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Workshop on Principles of Diagnosis DX’21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical clustering and dynamic time warping for fault detection in photovoltaic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Congreso Internacional CIMM Ingeniería Mecánica, Mecatrónica y Automatización</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bogotá (virtual), Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature of timed patterns in time Petri nets: a formal characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation of a database for single events latch-up detection on Atmel SAM3X microcontroller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dorise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Space Components Conference - ESCCON 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Mar 2021, Online, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Product Construction for the Diagnosability of Patterns in Time Petri Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Conference on Decision and Control (CDC) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Jeju Island (virtual conference), South Korea. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9303826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DyClee-C: a clustering algorithm for qualitative data based diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Obry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33 rd International Workshop on Qualitative Reasoning (QR'20) - ECAI 2020 workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing product quality from the production process health status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Toan Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa Roa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Workshop on Principles of Diagnosis: DX-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Nashville, Tennessee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use Model Checking for Diagnosing Fault Patterns in Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Bakalara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WODES 2020 - 15th IFAC Workshop on Discrete Event Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual, Brazil. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly Detection for Radiation Hardening of Space Electronics - Application of Machine Learning Algorithms on an Atmel SAM3X Microcontroller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dorise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avionics, Data, Control and Software Systems - ADCSS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Oct 2020, Amsterdam (virtual), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DyClee-C: a clustering algorithm for categorical data based diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Obry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DX'19 – 30th International Workshop on Principles of Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Klagenfurt, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis approaches for detection and isolation of cyber attacks and faults on a two-tank system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Workshop on Principles of Diagnosis DX'19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Klagenfurt, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A State Class Construction for Computing the Intersection of Time Petri Nets Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Formal Modeling and Analysis of Timed Systems (FORMATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29662-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-aided Diagnosis via Hierarchical Density Based Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Obry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Workshop on Principles of Diagnosis (DX 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Varsovie, Poland. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timed pattern diagnosis in timed workflows: a model checking approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Workshop on Discrete Event Systems (WODES 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Sorrento Coast, Italy. pp.94-99, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.06.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Learning Algorithm for Episodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Obry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Workshop on Principles of Diagnosis (DX 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Brescia, Italy. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of supervision patterns on bounded labeled Petri nets by Model Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Workshop on Principles of Diagnosis (DX 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Brescia, Italy. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de motifs de comportements dans les systèmes temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Marseille, France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced chronicle learning for process supervision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John William Vásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC WORLD CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.5191-5196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alarm management based on diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John William Vásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Agudelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IFAC International Conference on Intelligent Control and Automation Sciences ( ICONS16 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Active Diagnosis of Hybrid Systems leveraging Multimodel Identification and a Markov Decision Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Mortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent De Flaugergues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes SAFEPROCESS'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. 6p., </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et Analyse de chroniques pour le diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghyslain Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Eddine Gougam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronicle based alarm management in startup and shutdown stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John William Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Agudelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Workshop on Principles of Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France. pp.277-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning chronicles signing multiple scenario instances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Congress of the International Federation of Automatic Control (IFAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. Paper ThC15.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminability Analysis of Supervision Patterns by Net Unfoldings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Eddine Gougam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC International Workshop on Discrete Event Systems (2014)-IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cachan, France. pp.459 - 464, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140514-3-FR-4046.00136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning chronicles signing multiple scenario instances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Workshop on Principles of Diagnosis - DX'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Causal Model Based Diagnosis. Application to Automotive Embedded Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic board production process knowledge extraction for global optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Toan Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa Roa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANITI EVALUATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608222v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Double anomaly Detection through evolving clustering: Application to on-board space radiation faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dorise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANITI presentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and diagnosis for PV systems using machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th NextPV workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de détection de défauts dans une installation photovoltaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2310256. Rapport LAAS n° 23666. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au diagnostic des systèmes complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université Paul Sabatier - Toulouse III, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00134944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Audine Subias </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bibliometric literature review of integrated data and model based diagnosis approaches for the industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Enciso-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pérez-Zuñiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor-Moriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2025.2550562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence in photovoltaic fault diagnosis: A Natural Language-Based Topic-tSNE Fusion analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21, pp.100558. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyai.2025.100558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of hybrid systems with dynamics-based modeling through symbolic regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swantje Plambeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goerschwin Fey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 231, pp.112639. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2025.112639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big data analytics for quality variation over work shifts in manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Toan Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192X.2024.2351529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ensemble learning framework for snail trail fault detection and diagnosis in photovoltaic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 137 (Part A), pp.109068. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2024.109068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis of photovoltaic systems using artificial intelligence: A bibliometric approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (11), pp.e21491. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e21491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosability of event patterns in safe labeled time Petri nets: a model-checking approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (2), pp.1151 - 1162. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2020.3045565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature extraction and health status prediction in PV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53, pp.101696. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2022.101696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing product quality from the production process logs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Toan Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa Roa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 117, pp.1615-1631. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-021-07764-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Chronicle Analyses and Comparisons: How to Deal with Negative Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Universal Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (2), pp.268 - 292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interdisciplinary Capstone Design Experience on Critical Embedded Systems using Agile Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Acco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A Détourbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Emmanuel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (0001), 23p. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20190001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAPE-K as a Service-oriented Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Vizcarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Expósito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Latin America Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (6), pp.1163-1175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosability analysis of patterns on bounded labeled prioritized Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Eddine Gougam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (1), pp.143-180. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10626-016-0234-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMISCOM: Self-Healing Service Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Vizcarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Expósito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (3), pp.345--365. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11761-017-0217-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alarm management via temporal pattern learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John William Vásquez Capacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65, pp.506 - 516. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2017.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Component of Knowledge Representation of ARMISCOM for the Self-healing in Web Services Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Vizcarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Expósito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin-American Journal of Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, III (2), 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Distributed Chronicles for Fault Diagnostic in Distributed Systems using Continuous Query Language (CQL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Vizcarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Expósito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.131-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative hybrid causal model based diagnosis: Application to automotive embedded functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37, pp.319-335. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2014.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics-Based Identification of Hybrid Systems using Symbolic Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swantje Plambeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goerschwin Fey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSD/SEAA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability of Symbolic Regression for Hybrid System Identification -System Classes and Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swantje Plambeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goerschwin Fey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 35th International Conference on Principles of Diagnosis and Resilient Systems (DX'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Vienna, Austria. 14 p., </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2024.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparência Baseada em Propriedade: uma Nova Noção de Utilidade para Sistemas a Eventos Discretos ⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Monica Campos-Mayer-Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Gomes Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Públio M. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Vicente Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV Congresso Brasileiro de Automática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rio de Janeiro (BR), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Property-Based Transparency: a New Utility Definition*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Monica Campos-Mayer-Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Gomes Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Públio M. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Vicente Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 20th International Conference on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Bari (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining cycle time prediction with Graph Neural Networks for Predictive Process Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Toan Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Machine Learning Technologies (ICMLT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Stockholm, Sweden. 7 p., </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3589883.3589897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and classification of faults aimed at preventive maintenance of PV systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Congreso Internacional de Ingeniería Mecánica, Mecatrónica y Automatización 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de Colombia, Apr 2023, Carthagène, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTW K-Means clustering for fault detection in photovoltaic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Congreso Internacional de Ingeniería Mecánica, Mecatrónica y Automatización 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Carthagène, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DyClee-N&C: a clustering algorithm for heterogeneous data based situation assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Obry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosabilization of Time Petri net for timed fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World COngress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokoama, Japan. pp.8648-8653, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced machine learning for the detection of single event effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dorise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical pairs based diagnosability analysis of timed fault in Time Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lubat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Workshop on Discrete Event Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosability and Predictability of pattern in Labelled Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Workshop on Principle of Diagnosis (DX 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS-ANITI, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observable Simple Temporal Network synthesis for the diagnosis of time patterns in time Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes - SAFEPROCESS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Pafos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyd²: Dynamic Double anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dorise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Safeprocess 2022 :11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2022, Pafos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609573v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning as an alternative to thresholding for space radiation high current event detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dorise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leny Baczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation and its Effects on Components and Systems - RADECS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS53308.2021.9954582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Checking method to solve the event pattern diagnosis problem in safe labeled time Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Workshop on Principles of Diagnosis DX’21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical clustering and dynamic time warping for fault detection in photovoltaic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Congreso Internacional CIMM Ingeniería Mecánica, Mecatrónica y Automatización</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bogotá (virtual), Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature of timed patterns in time Petri nets: a formal characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation of a database for single events latch-up detection on Atmel SAM3X microcontroller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dorise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Space Components Conference - ESCCON 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Mar 2021, Online, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Product Construction for the Diagnosability of Patterns in Time Petri Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Conference on Decision and Control (CDC) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Jeju Island (virtual conference), South Korea. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9303826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DyClee-C: a clustering algorithm for qualitative data based diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Obry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33 rd International Workshop on Qualitative Reasoning (QR'20) - ECAI 2020 workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing product quality from the production process health status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Toan Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa Roa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Workshop on Principles of Diagnosis: DX-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Nashville, Tennessee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use Model Checking for Diagnosing Fault Patterns in Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Bakalara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WODES 2020 - 15th IFAC Workshop on Discrete Event Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual, Brazil. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly Detection for Radiation Hardening of Space Electronics - Application of Machine Learning Algorithms on an Atmel SAM3X Microcontroller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dorise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avionics, Data, Control and Software Systems - ADCSS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Oct 2020, Amsterdam (virtual), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DyClee-C: a clustering algorithm for categorical data based diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Obry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DX'19 – 30th International Workshop on Principles of Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Klagenfurt, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis approaches for detection and isolation of cyber attacks and faults on a two-tank system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Workshop on Principles of Diagnosis DX'19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Klagenfurt, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A State Class Construction for Computing the Intersection of Time Petri Nets Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Formal Modeling and Analysis of Timed Systems (FORMATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29662-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-aided Diagnosis via Hierarchical Density Based Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Obry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Workshop on Principles of Diagnosis (DX 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Varsovie, Poland. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timed pattern diagnosis in timed workflows: a model checking approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Workshop on Discrete Event Systems (WODES 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Sorrento Coast, Italy. pp.94-99, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.06.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Learning Algorithm for Episodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Obry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Workshop on Principles of Diagnosis (DX 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Brescia, Italy. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of supervision patterns on bounded labeled Petri nets by Model Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Workshop on Principles of Diagnosis (DX 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Brescia, Italy. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de motifs de comportements dans les systèmes temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Marseille, France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced chronicle learning for process supervision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John William Vásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC WORLD CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.5191-5196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alarm management based on diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John William Vásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Agudelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IFAC International Conference on Intelligent Control and Automation Sciences ( ICONS16 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Active Diagnosis of Hybrid Systems leveraging Multimodel Identification and a Markov Decision Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Mortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent De Flaugergues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes SAFEPROCESS'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. 6p., </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et Analyse de chroniques pour le diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghyslain Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Eddine Gougam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronicle based alarm management in startup and shutdown stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John William Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Agudelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Workshop on Principles of Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France. pp.277-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning chronicles signing multiple scenario instances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Congress of the International Federation of Automatic Control (IFAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. Paper ThC15.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminability Analysis of Supervision Patterns by Net Unfoldings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Eddine Gougam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC International Workshop on Discrete Event Systems (2014)-IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cachan, France. pp.459 - 464, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140514-3-FR-4046.00136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning chronicles signing multiple scenario instances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Workshop on Principles of Diagnosis - DX'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Causal Model Based Diagnosis. Application to Automotive Embedded Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic board production process knowledge extraction for global optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Toan Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa Roa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANITI EVALUATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608222v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Double anomaly Detection through evolving clustering: Application to on-board space radiation faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dorise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANITI presentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and diagnosis for PV systems using machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th NextPV workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de détection de défauts dans une installation photovoltaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2310256. Rapport LAAS n° 23666. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au diagnostic des systèmes complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université Paul Sabatier - Toulouse III, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00134944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05249774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enciso-Salas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo P&#233;rez-Zu&#241;iga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sotomayor-Moriano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chanthery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Hernando Sep&#250;lveda-Oviedo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2025.2550562" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251841v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Trav&#233;-Massuy&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audine Subias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Pavlov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2025.100558" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367362v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swantje Plambeck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Schmidt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goerschwin Fey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2025.112639" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619714v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Toan Duong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2024.2351529" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04689176v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2024.109068" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04276780v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e21491" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03139863v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2020.3045565" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736670v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Hernando Sep&#250;lveda Oviedo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2022.101696" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03326882v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barbosa Roa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-07764-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02862863v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02189482v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Acco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auriol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A D&#233;tourbe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Hladik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20190001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01872138v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vizcarrondo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aguilar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exp&#243;sito" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574475v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Eddine Gougam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-016-0234-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906854v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aguilar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-017-0217-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01611635v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John William V&#225;squez Capacho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Jimenez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2017.07.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01872195v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412446v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400360v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pons" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2014.09.016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794430v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794459v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2024.30" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04775872v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Monica Campos-Mayer-Vicente" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gomes Cabral" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#250;blio M. Lima" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Vicente Moreira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04775876v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093621v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589883.3589897" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04125988v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04125983v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268806v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Obry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075303v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coquand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.041" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03789895v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dorise" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765924v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lubat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773804v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lubat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencole" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694854v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03609573v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03331030v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Baczkowski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS53308.2021.9954582" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03348338v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355362v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405509v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03330093v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vacher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02989834v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Dal Zilio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Botlan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9303826" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986780v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011772v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997908v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Bakalara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03330033v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02383492v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02439489v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02263832v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29662-9_5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847563v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01827362v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.285" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847561v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01827437v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01827427v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847010v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John William V&#225;squez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847436v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agudelo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847850v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Mortain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent De Flaugergues" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.522" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224222v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyslain Maitre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847469v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John William Vasquez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Jim&#233;nez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087826v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriell Le Corronc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847155v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140514-3-FR-4046.00136" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162866v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263455v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608222v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03622285v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04185771v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773333v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00134944v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05249774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enciso-Salas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo P&#233;rez-Zu&#241;iga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sotomayor-Moriano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chanthery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Hernando Sep&#250;lveda-Oviedo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2025.2550562" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251841v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Trav&#233;-Massuy&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audine Subias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Pavlov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2025.100558" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367362v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swantje Plambeck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Schmidt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goerschwin Fey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2025.112639" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619714v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Toan Duong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2024.2351529" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04689176v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2024.109068" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04276780v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e21491" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03139863v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2020.3045565" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736670v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Hernando Sep&#250;lveda Oviedo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2022.101696" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03326882v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barbosa Roa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-07764-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02862863v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02189482v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Acco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auriol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A D&#233;tourbe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Hladik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20190001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01872138v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vizcarrondo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aguilar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exp&#243;sito" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574475v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Eddine Gougam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-016-0234-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906854v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-017-0217-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01611635v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John William V&#225;squez Capacho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Jimenez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2017.07.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01872195v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412446v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400360v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pons" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2014.09.016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794430v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794459v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2024.30" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04775872v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Monica Campos-Mayer-Vicente" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gomes Cabral" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#250;blio M. Lima" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Vicente Moreira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04775876v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093621v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589883.3589897" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04125988v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04125983v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268806v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Obry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075303v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coquand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.041" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03789895v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dorise" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765924v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lubat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773804v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lubat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencole" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694854v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03609573v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03331030v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Baczkowski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS53308.2021.9954582" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03348338v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355362v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405509v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03330093v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vacher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02989834v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Dal Zilio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Botlan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9303826" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986780v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011772v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997908v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Bakalara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03330033v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02383492v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02439489v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02263832v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29662-9_5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847563v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01827362v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.285" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847561v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01827437v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01827427v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847010v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John William V&#225;squez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847436v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agudelo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847850v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Mortain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent De Flaugergues" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.522" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224222v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyslain Maitre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847469v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John William Vasquez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Jim&#233;nez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087826v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriell Le Corronc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847155v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140514-3-FR-4046.00136" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162866v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263455v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608222v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03622285v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04185771v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773333v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00134944v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>