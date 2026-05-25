--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Audine Subias </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bibliometric literature review of integrated data and model based diagnosis approaches for the industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Enciso-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pérez-Zuñiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor-Moriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2025.2550562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence in photovoltaic fault diagnosis: A Natural Language-Based Topic-tSNE Fusion analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21, pp.100558. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyai.2025.100558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of hybrid systems with dynamics-based modeling through symbolic regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swantje Plambeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goerschwin Fey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 231, pp.112639. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2025.112639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big data analytics for quality variation over work shifts in manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Toan Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192X.2024.2351529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ensemble learning framework for snail trail fault detection and diagnosis in photovoltaic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 137 (Part A), pp.109068. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2024.109068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis of photovoltaic systems using artificial intelligence: A bibliometric approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (11), pp.e21491. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e21491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosability of event patterns in safe labeled time Petri nets: a model-checking approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (2), pp.1151 - 1162. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2020.3045565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature extraction and health status prediction in PV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53, pp.101696. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2022.101696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing product quality from the production process logs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Toan Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa Roa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 117, pp.1615-1631. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-021-07764-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Chronicle Analyses and Comparisons: How to Deal with Negative Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Universal Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (2), pp.268 - 292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interdisciplinary Capstone Design Experience on Critical Embedded Systems using Agile Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Acco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A Détourbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Emmanuel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (0001), 23p. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20190001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAPE-K as a Service-oriented Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Vizcarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Expósito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Latin America Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (6), pp.1163-1175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosability analysis of patterns on bounded labeled prioritized Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Eddine Gougam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (1), pp.143-180. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10626-016-0234-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMISCOM: Self-Healing Service Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Vizcarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Expósito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (3), pp.345--365. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11761-017-0217-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alarm management via temporal pattern learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John William Vásquez Capacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65, pp.506 - 516. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2017.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Component of Knowledge Representation of ARMISCOM for the Self-healing in Web Services Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Vizcarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Expósito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin-American Journal of Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, III (2), 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Distributed Chronicles for Fault Diagnostic in Distributed Systems using Continuous Query Language (CQL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Vizcarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Expósito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.131-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative hybrid causal model based diagnosis: Application to automotive embedded functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37, pp.319-335. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2014.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics-Based Identification of Hybrid Systems using Symbolic Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swantje Plambeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goerschwin Fey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSD/SEAA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability of Symbolic Regression for Hybrid System Identification -System Classes and Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swantje Plambeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goerschwin Fey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 35th International Conference on Principles of Diagnosis and Resilient Systems (DX'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Vienna, Austria. 14 p., </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2024.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparência Baseada em Propriedade: uma Nova Noção de Utilidade para Sistemas a Eventos Discretos ⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Monica Campos-Mayer-Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Gomes Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Públio M. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Vicente Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV Congresso Brasileiro de Automática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rio de Janeiro (BR), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Property-Based Transparency: a New Utility Definition*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Monica Campos-Mayer-Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Gomes Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Públio M. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Vicente Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 20th International Conference on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Bari (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining cycle time prediction with Graph Neural Networks for Predictive Process Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Toan Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Machine Learning Technologies (ICMLT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Stockholm, Sweden. 7 p., </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3589883.3589897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and classification of faults aimed at preventive maintenance of PV systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Congreso Internacional de Ingeniería Mecánica, Mecatrónica y Automatización 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de Colombia, Apr 2023, Carthagène, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTW K-Means clustering for fault detection in photovoltaic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Congreso Internacional de Ingeniería Mecánica, Mecatrónica y Automatización 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Carthagène, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DyClee-N&C: a clustering algorithm for heterogeneous data based situation assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Obry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosabilization of Time Petri net for timed fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World COngress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokoama, Japan. pp.8648-8653, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced machine learning for the detection of single event effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dorise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical pairs based diagnosability analysis of timed fault in Time Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lubat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Workshop on Discrete Event Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosability and Predictability of pattern in Labelled Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Workshop on Principle of Diagnosis (DX 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS-ANITI, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observable Simple Temporal Network synthesis for the diagnosis of time patterns in time Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes - SAFEPROCESS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Pafos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyd²: Dynamic Double anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dorise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Safeprocess 2022 :11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2022, Pafos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609573v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning as an alternative to thresholding for space radiation high current event detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dorise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leny Baczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation and its Effects on Components and Systems - RADECS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS53308.2021.9954582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Checking method to solve the event pattern diagnosis problem in safe labeled time Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Workshop on Principles of Diagnosis DX’21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical clustering and dynamic time warping for fault detection in photovoltaic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Congreso Internacional CIMM Ingeniería Mecánica, Mecatrónica y Automatización</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bogotá (virtual), Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature of timed patterns in time Petri nets: a formal characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation of a database for single events latch-up detection on Atmel SAM3X microcontroller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dorise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Space Components Conference - ESCCON 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Mar 2021, Online, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Product Construction for the Diagnosability of Patterns in Time Petri Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Conference on Decision and Control (CDC) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Jeju Island (virtual conference), South Korea. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9303826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DyClee-C: a clustering algorithm for qualitative data based diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Obry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33 rd International Workshop on Qualitative Reasoning (QR'20) - ECAI 2020 workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing product quality from the production process health status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Toan Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa Roa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Workshop on Principles of Diagnosis: DX-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Nashville, Tennessee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use Model Checking for Diagnosing Fault Patterns in Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Bakalara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WODES 2020 - 15th IFAC Workshop on Discrete Event Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual, Brazil. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly Detection for Radiation Hardening of Space Electronics - Application of Machine Learning Algorithms on an Atmel SAM3X Microcontroller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dorise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avionics, Data, Control and Software Systems - ADCSS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Oct 2020, Amsterdam (virtual), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DyClee-C: a clustering algorithm for categorical data based diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Obry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DX'19 – 30th International Workshop on Principles of Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Klagenfurt, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis approaches for detection and isolation of cyber attacks and faults on a two-tank system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Workshop on Principles of Diagnosis DX'19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Klagenfurt, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A State Class Construction for Computing the Intersection of Time Petri Nets Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Formal Modeling and Analysis of Timed Systems (FORMATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29662-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-aided Diagnosis via Hierarchical Density Based Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Obry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Workshop on Principles of Diagnosis (DX 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Varsovie, Poland. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timed pattern diagnosis in timed workflows: a model checking approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Workshop on Discrete Event Systems (WODES 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Sorrento Coast, Italy. pp.94-99, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.06.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Learning Algorithm for Episodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Obry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Workshop on Principles of Diagnosis (DX 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Brescia, Italy. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of supervision patterns on bounded labeled Petri nets by Model Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Workshop on Principles of Diagnosis (DX 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Brescia, Italy. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de motifs de comportements dans les systèmes temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Marseille, France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced chronicle learning for process supervision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John William Vásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC WORLD CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.5191-5196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alarm management based on diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John William Vásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Agudelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IFAC International Conference on Intelligent Control and Automation Sciences ( ICONS16 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Active Diagnosis of Hybrid Systems leveraging Multimodel Identification and a Markov Decision Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Mortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent De Flaugergues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes SAFEPROCESS'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. 6p., </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et Analyse de chroniques pour le diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghyslain Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Eddine Gougam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronicle based alarm management in startup and shutdown stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John William Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Agudelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Workshop on Principles of Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France. pp.277-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning chronicles signing multiple scenario instances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Congress of the International Federation of Automatic Control (IFAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. Paper ThC15.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminability Analysis of Supervision Patterns by Net Unfoldings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Eddine Gougam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC International Workshop on Discrete Event Systems (2014)-IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cachan, France. pp.459 - 464, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140514-3-FR-4046.00136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning chronicles signing multiple scenario instances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Workshop on Principles of Diagnosis - DX'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Causal Model Based Diagnosis. Application to Automotive Embedded Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic board production process knowledge extraction for global optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Toan Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa Roa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANITI EVALUATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608222v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Double anomaly Detection through evolving clustering: Application to on-board space radiation faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dorise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANITI presentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and diagnosis for PV systems using machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th NextPV workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de détection de défauts dans une installation photovoltaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2310256. Rapport LAAS n° 23666. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au diagnostic des systèmes complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université Paul Sabatier - Toulouse III, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00134944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Audine Subias </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bibliometric literature review of integrated data and model based diagnosis approaches for the industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Enciso-Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Pérez-Zuñiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Sotomayor-Moriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2025.2550562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence in photovoltaic fault diagnosis: A Natural Language-Based Topic-tSNE Fusion analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21, pp.100558. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyai.2025.100558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of hybrid systems with dynamics-based modeling through symbolic regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swantje Plambeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goerschwin Fey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 231, pp.112639. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2025.112639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big data analytics for quality variation over work shifts in manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Toan Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192X.2024.2351529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ensemble learning framework for snail trail fault detection and diagnosis in photovoltaic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 137 (Part A), pp.109068. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2024.109068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis of photovoltaic systems using artificial intelligence: A bibliometric approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (11), pp.e21491. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e21491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosability of event patterns in safe labeled time Petri nets: a model-checking approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (2), pp.1151 - 1162. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2020.3045565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature extraction and health status prediction in PV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53, pp.101696. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2022.101696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing product quality from the production process logs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Toan Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa Roa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 117, pp.1615-1631. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-021-07764-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Chronicle Analyses and Comparisons: How to Deal with Negative Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Universal Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (2), pp.268 - 292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interdisciplinary Capstone Design Experience on Critical Embedded Systems using Agile Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Acco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A Détourbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Emmanuel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (0001), 23p. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20190001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAPE-K as a Service-oriented Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Vizcarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Expósito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Latin America Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (6), pp.1163-1175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosability analysis of patterns on bounded labeled prioritized Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Eddine Gougam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (1), pp.143-180. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10626-016-0234-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMISCOM: Self-Healing Service Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Vizcarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ignacio Aguilar Río</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Expósito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Oriented Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (3), pp.345--365. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11761-017-0217-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alarm management via temporal pattern learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John William Vásquez Capacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65, pp.506 - 516. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2017.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Component of Knowledge Representation of ARMISCOM for the Self-healing in Web Services Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Vizcarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Expósito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin-American Journal of Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, III (2), 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Distributed Chronicles for Fault Diagnostic in Distributed Systems using Continuous Query Language (CQL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Vizcarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Expósito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.131-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative hybrid causal model based diagnosis: Application to automotive embedded functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37, pp.319-335. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2014.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics-Based Identification of Hybrid Systems using Symbolic Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swantje Plambeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goerschwin Fey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSD/SEAA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability of Symbolic Regression for Hybrid System Identification -System Classes and Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swantje Plambeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goerschwin Fey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 35th International Conference on Principles of Diagnosis and Resilient Systems (DX'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Vienna, Austria. 14 p., </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/OASIcs.DX.2024.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparência Baseada em Propriedade: uma Nova Noção de Utilidade para Sistemas a Eventos Discretos ⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Monica Campos-Mayer-Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Gomes Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Públio M. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Vicente Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV Congresso Brasileiro de Automática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rio de Janeiro (BR), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Property-Based Transparency: a New Utility Definition*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Monica Campos-Mayer-Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Gomes Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Públio M. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Vicente Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 20th International Conference on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Bari (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining cycle time prediction with Graph Neural Networks for Predictive Process Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Toan Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Machine Learning Technologies (ICMLT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Stockholm, Sweden. 7 p., </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3589883.3589897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and classification of faults aimed at preventive maintenance of PV systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Congreso Internacional de Ingeniería Mecánica, Mecatrónica y Automatización 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional de Colombia, Apr 2023, Carthagène, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DTW K-Means clustering for fault detection in photovoltaic modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Congreso Internacional de Ingeniería Mecánica, Mecatrónica y Automatización 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Carthagène, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DyClee-N&C: a clustering algorithm for heterogeneous data based situation assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Obry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosabilization of Time Petri net for timed fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World COngress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokoama, Japan. pp.8648-8653, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosability and Predictability of pattern in Labelled Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Workshop on Principle of Diagnosis (DX 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS-ANITI, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced machine learning for the detection of single event effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dorise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical pairs based diagnosability analysis of timed fault in Time Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lubat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Workshop on Discrete Event Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observable Simple Temporal Network synthesis for the diagnosis of time patterns in time Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes - SAFEPROCESS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Pafos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyd²: Dynamic Double anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dorise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Safeprocess 2022 :11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2022, Pafos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609573v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Checking method to solve the event pattern diagnosis problem in safe labeled time Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Workshop on Principles of Diagnosis DX’21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning as an alternative to thresholding for space radiation high current event detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dorise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leny Baczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation and its Effects on Components and Systems - RADECS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS53308.2021.9954582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical clustering and dynamic time warping for fault detection in photovoltaic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Congreso Internacional CIMM Ingeniería Mecánica, Mecatrónica y Automatización</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bogotá (virtual), Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature of timed patterns in time Petri nets: a formal characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Coquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation of a database for single events latch-up detection on Atmel SAM3X microcontroller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dorise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Space Components Conference - ESCCON 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Mar 2021, Online, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DyClee-C: a clustering algorithm for qualitative data based diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Obry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33 rd International Workshop on Qualitative Reasoning (QR'20) - ECAI 2020 workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing product quality from the production process health status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Toan Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa Roa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Workshop on Principles of Diagnosis: DX-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Nashville, Tennessee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Product Construction for the Diagnosability of Patterns in Time Petri Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Conference on Decision and Control (CDC) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Jeju Island (virtual conference), South Korea. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9303826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use Model Checking for Diagnosing Fault Patterns in Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Bakalara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WODES 2020 - 15th IFAC Workshop on Discrete Event Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual, Brazil. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly Detection for Radiation Hardening of Space Electronics - Application of Machine Learning Algorithms on an Atmel SAM3X Microcontroller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dorise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avionics, Data, Control and Software Systems - ADCSS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Oct 2020, Amsterdam (virtual), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DyClee-C: a clustering algorithm for categorical data based diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Obry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DX'19 – 30th International Workshop on Principles of Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Klagenfurt, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis approaches for detection and isolation of cyber attacks and faults on a two-tank system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chanthery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Workshop on Principles of Diagnosis DX'19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Klagenfurt, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A State Class Construction for Computing the Intersection of Time Petri Nets Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Dal Zilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Botlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Formal Modeling and Analysis of Timed Systems (FORMATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29662-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-aided Diagnosis via Hierarchical Density Based Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Obry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Workshop on Principles of Diagnosis (DX 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Varsovie, Poland. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timed pattern diagnosis in timed workflows: a model checking approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Workshop on Discrete Event Systems (WODES 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Sorrento Coast, Italy. pp.94-99, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.06.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of supervision patterns on bounded labeled Petri nets by Model Checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Workshop on Principles of Diagnosis (DX 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Brescia, Italy. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Learning Algorithm for Episodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Obry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Workshop on Principles of Diagnosis (DX 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Brescia, Italy. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de motifs de comportements dans les systèmes temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Marseille, France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced chronicle learning for process supervision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John William Vásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC WORLD CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.5191-5196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alarm management based on diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John William Vásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Agudelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IFAC International Conference on Intelligent Control and Automation Sciences ( ICONS16 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Active Diagnosis of Hybrid Systems leveraging Multimodel Identification and a Markov Decision Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Mortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent De Flaugergues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes SAFEPROCESS'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. 6p., </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et Analyse de chroniques pour le diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghyslain Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Eddine Gougam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronicle based alarm management in startup and shutdown stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John William Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Agudelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Workshop on Principles of Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France. pp.277-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminability Analysis of Supervision Patterns by Net Unfoldings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Eddine Gougam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC International Workshop on Discrete Event Systems (2014)-IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cachan, France. pp.459 - 464, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20140514-3-FR-4046.00136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning chronicles signing multiple scenario instances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Congress of the International Federation of Automatic Control (IFAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa. Paper ThC15.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning chronicles signing multiple scenario instances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euriell Le Corronc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Workshop on Principles of Diagnosis - DX'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Causal Model Based Diagnosis. Application to Automotive Embedded Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Double anomaly Detection through evolving clustering: Application to on-board space radiation faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Dorise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANITI presentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic board production process knowledge extraction for global optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Toan Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Barbosa Roa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANITI EVALUATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608222v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and diagnosis for PV systems using machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th NextPV workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de détection de défauts dans une installation photovoltaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Hernando Sepúlveda-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Pavlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2310256. Rapport LAAS n° 23666. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan et prospectives 2019 du département Décision & Optimisation du LAAS-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pencolé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hébrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au diagnostic des systèmes complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audine Subias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université Paul Sabatier - Toulouse III, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00134944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05249774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enciso-Salas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo P&#233;rez-Zu&#241;iga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sotomayor-Moriano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chanthery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Hernando Sep&#250;lveda-Oviedo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2025.2550562" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251841v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Trav&#233;-Massuy&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audine Subias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Pavlov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2025.100558" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367362v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swantje Plambeck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Schmidt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goerschwin Fey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2025.112639" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619714v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Toan Duong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2024.2351529" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04689176v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2024.109068" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04276780v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e21491" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03139863v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2020.3045565" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736670v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Hernando Sep&#250;lveda Oviedo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2022.101696" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03326882v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barbosa Roa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-07764-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02862863v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02189482v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Acco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auriol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A D&#233;tourbe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Hladik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20190001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01872138v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vizcarrondo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aguilar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exp&#243;sito" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574475v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Eddine Gougam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-016-0234-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906854v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-017-0217-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01611635v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John William V&#225;squez Capacho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Jimenez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2017.07.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01872195v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412446v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400360v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pons" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2014.09.016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794430v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794459v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2024.30" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04775872v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Monica Campos-Mayer-Vicente" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gomes Cabral" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#250;blio M. Lima" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Vicente Moreira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04775876v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093621v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589883.3589897" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04125988v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04125983v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268806v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Obry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075303v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coquand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.041" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03789895v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dorise" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765924v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lubat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773804v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lubat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencole" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694854v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03609573v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03331030v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Baczkowski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS53308.2021.9954582" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03348338v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355362v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405509v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03330093v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vacher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02989834v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Dal Zilio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Botlan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9303826" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986780v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011772v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997908v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Bakalara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03330033v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02383492v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02439489v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02263832v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29662-9_5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847563v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01827362v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.285" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847561v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01827437v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01827427v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847010v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John William V&#225;squez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847436v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agudelo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847850v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Mortain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent De Flaugergues" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.522" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224222v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyslain Maitre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847469v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John William Vasquez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Jim&#233;nez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087826v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriell Le Corronc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847155v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140514-3-FR-4046.00136" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162866v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263455v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608222v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03622285v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04185771v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773333v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00134944v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05249774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enciso-Salas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo P&#233;rez-Zu&#241;iga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sotomayor-Moriano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chanthery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Hernando Sep&#250;lveda-Oviedo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2025.2550562" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251841v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Trav&#233;-Massuy&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audine Subias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Pavlov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alonso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2025.100558" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367362v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swantje Plambeck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Schmidt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goerschwin Fey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2025.112639" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619714v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Toan Duong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2024.2351529" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04689176v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2024.109068" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04276780v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e21491" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03139863v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2020.3045565" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736670v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Hernando Sep&#250;lveda Oviedo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2022.101696" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03326882v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barbosa Roa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-07764-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02862863v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02189482v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Acco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auriol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A D&#233;tourbe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Hladik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20190001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01872138v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vizcarrondo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aguilar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exp&#243;sito" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574475v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Eddine Gougam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-016-0234-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906854v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Aguilar R&#237;o" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11761-017-0217-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01611635v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John William V&#225;squez Capacho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Jimenez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2017.07.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01872195v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412446v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400360v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pons" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2014.09.016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794430v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794459v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.DX.2024.30" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04775872v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Monica Campos-Mayer-Vicente" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gomes Cabral" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#250;blio M. Lima" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Vicente Moreira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04775876v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093621v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589883.3589897" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04125988v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04125983v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268806v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Obry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075303v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coquand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.041" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773804v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lubat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencole" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03789895v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dorise" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765924v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lubat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694854v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03609573v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03348338v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03331030v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leny Baczkowski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS53308.2021.9954582" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355362v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405509v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03330093v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vacher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986780v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011772v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02989834v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Dal Zilio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Botlan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9303826" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997908v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Bakalara" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03330033v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02383492v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02439489v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02263832v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29662-9_5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847563v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01827362v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.285" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01827437v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847561v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01827427v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847010v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John William V&#225;squez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847436v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agudelo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847850v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Mortain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent De Flaugergues" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.522" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224222v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyslain Maitre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847469v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John William Vasquez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Jim&#233;nez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01847155v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140514-3-FR-4046.00136" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087826v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriell Le Corronc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162866v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263455v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03622285v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608222v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04185771v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773333v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02295816v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel H&#233;brard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00134944v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>