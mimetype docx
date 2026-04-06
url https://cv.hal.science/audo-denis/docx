--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -72,1697 +72,1688 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective preservation of coleoid soft tissues in Lebanese Konservat-Lagerstätten</w:t>
+                <w:t xml:space="preserve">Effrayants arthropodes marins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Rowe</w:t>
+                <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+                <w:t xml:space="preserve">Thomas Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Saleh</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ninon Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Journal of Palaeontology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Terre &amp; sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 5, pp.34-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265141v1</w:t>
+                <w:t xml:space="preserve">mnhn-05570815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new caridean shrimp fossil with exceptionally preserved organs from the Middle Jurassic of La Voulte-sur-Rhône, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective preservation of coleoid soft tissues in Lebanese Konservat-Lagerstätten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Lagrange</w:t>
+                <w:t xml:space="preserve">Oulfa Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Audo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fernandez</w:t>
+                <w:t xml:space="preserve">Marie Radepont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4202/app.01275.2025⟩</w:t>
+              <w:t xml:space="preserve">Swiss Journal of Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 144 (1), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13358-025-00398-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417124v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The early Cambrian Bushizheia yangi and head segmentation in upper stem‐group euarthropods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new caridean shrimp fossil with exceptionally preserved organs from the Middle Jurassic of La Voulte-sur-Rhône, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giliane Odin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammy de Grave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert O'Flynn</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Denis Audo</w:t>
+                <w:t xml:space="preserve">Vincent Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papers in Palaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/spp2.1556⟩</w:t>
+              <w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70 (4), pp.775-794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4202/app.01275.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910394v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revision of Dugastella nitida n. comb. (Crustacea: Decapoda: Atyidae), a freshwater shrimp from the Oligocene of Aix-en-Provence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The early Cambrian Bushizheia yangi and head segmentation in upper stem‐group euarthropods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert O'Flynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengxiao Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin De Mazancourt</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Jin Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 46 (19), </w:t>
+              <w:t xml:space="preserve">Papers in Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5252/geodiversitas2024v46a19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/spp2.1556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889134v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crayfishes from the Jehol biota</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Revision of Dugastella nitida n. comb. (Crustacea: Decapoda: Atyidae), a freshwater shrimp from the Oligocene of Aix-en-Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin De Mazancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Diying Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodiversitas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 45 (24), pp.689-719. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5252/geodiversitas2023v45a24⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 46 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/geodiversitas2024v46a19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390798v1</w:t>
+                <w:t xml:space="preserve">hal-04889134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new species of Austropotamobius Skorikov, 1907 (Decapoda: Astacidae: Astacidae) from the late Miocene (Messinian) of Slovenia, with remarks on the evolution of European crayfishes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rok Gašparič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadashi Kawai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rok Gašparič</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tadashi Kawai</w:t>
+                <w:t xml:space="preserve">Tea Kolar-Jurkovšek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Marinšek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crustacean Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 43 (4), pp.ruad058. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jcbiol/ruad058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and evolutionary history of fossil crayfishes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Crayfishes from the Jehol biota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadashi Kawai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Letenneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Hasiotis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tadashi Kawai</w:t>
+                <w:t xml:space="preserve">Diying Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crustacean Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 43 (4), pp.ruad079. </w:t>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45 (24), pp.689-719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jcbiol/ruad079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5252/geodiversitas2023v45a24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391226v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remains of decapod crustaceans from the late Cenomanian and early Turonian of the Czech Republic mistakenly assigned to crayfishes (Astacoidea)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity and evolutionary history of fossil crayfishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Kočová Veselská</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Stephen Hasiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadashi Kawai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crustacean Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 43 (4), pp.ruad060. </w:t>
+              <w:t xml:space="preserve">, 2023, 43 (4), pp.ruad079. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jcbiol/ruad060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jcbiol/ruad079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391300v1</w:t>
+                <w:t xml:space="preserve">hal-04391226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teruzzicheles popeyei, an early Sinemurian polychelid lobster from the Osteno Lagerstätte (Italy)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Remains of decapod crustaceans from the late Cenomanian and early Turonian of the Czech Republic mistakenly assigned to crayfishes (Astacoidea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Kočová Veselská</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadashi Kawai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 306 (3), pp.187-194. </w:t>
+              <w:t xml:space="preserve">Journal of Crustacean Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (4), pp.ruad060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/njgpa/2022/1103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jcbiol/ruad060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03905970v1</w:t>
+                <w:t xml:space="preserve">hal-04391300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossil crustaceans in the historical collections of the Muséum d’Histoire naturelle d’Autun, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Teruzzicheles popeyei, an early Sinemurian polychelid lobster from the Osteno Lagerstätte (Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Chabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 299 (2), pp.171-184. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/njgpa/2021/0963⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 306 (3), pp.187-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/njgpa/2022/1103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139719v1</w:t>
+                <w:t xml:space="preserve">mnhn-03905970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new species of mecochirid lobster, Meyeria libanotica (Decapoda, Glypheoidea), from the Barremian (Early Cretaceous) of Lebanon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Fossil crustaceans in the historical collections of the Muséum d’Histoire naturelle d’Autun, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Garassino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Simpson</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Chabard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annpal.2021.102470⟩</w:t>
+              <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 299 (2), pp.171-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/njgpa/2021/0963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03162041v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphipoda from the Late Neogene of Shanxi, China</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pseudodrobna natator n. comb., a new link between crustacean faunas from the Jurassic of Germany and Cretaceous of Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Winkler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeoentomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/palaeoentomology.4.1.13⟩</w:t>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (8), pp.209-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/geodiversitas2021v43a8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03609914v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudodrobna natator n. comb., a new link between crustacean faunas from the Jurassic of Germany and Cretaceous of Lebanon</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amphipoda from the Late Neogene of Shanxi, China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun-Feng Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai-Guan Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diying Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Wei Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5252/geodiversitas2021v43a8⟩</w:t>
+              <w:t xml:space="preserve">Palaeoentomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/palaeoentomology.4.1.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210450v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03609914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astacus multicavatus Bell, 1863 is a marine lobster (Decapoda: Erymoidea: Erymidae), not a freshwater crayfish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new species of mecochirid lobster, Meyeria libanotica (Decapoda, Glypheoidea), from the Barremian (Early Cretaceous) of Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Garassino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Simpson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Devillez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raymond Gèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crustacean Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 41 (2), </w:t>
+              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 107 (1), pp.102470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jcbiol/ruab028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.annpal.2021.102470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03608660v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first shrimp preserved in mid-Cretaceous Burmese amber: systematics, palaeoecology, and taphonomy</w:t>
               </w:r>
@@ -1876,187 +1867,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03609898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeny and evolutionary history of polychelidan lobsters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Astacus multicavatus Bell, 1863 is a marine lobster (Decapoda: Erymoidea: Erymidae), not a freshwater crayfish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Devillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadashi Kawai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19 (6), pp.417-439. </w:t>
+              <w:t xml:space="preserve">Journal of Crustacean Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14772019.2021.1918773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jcbiol/ruab028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436197v1</w:t>
+                <w:t xml:space="preserve">mnhn-03608660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic Revision and Palaeobiology of Emplastron edwardsi (Van Straelen, 1928) gen. et comb. nov. (Crustacea, Decapoda, Astacidae) Entombed within Travertine, from Sézanne, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert O'Flynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadashi Kawai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleontological research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 25 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2084,3893 +2075,3997 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03608680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new polychelidan lobster preserved with its eggs in a 165 Ma nodule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phylogeny and evolutionary history of polychelidan lobsters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Jauvion</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Barriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-60282-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (6), pp.417-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14772019.2021.1918773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557222v1</w:t>
+                <w:t xml:space="preserve">hal-03436197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One of the oldest polychelidan lobsters from Upper Triassic (Carnian) beds at Kozja dnina in the Julian Alps, Slovenia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A new polychelidan lobster preserved with its eggs in a 165 Ma nodule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Jauvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomaž Hitij</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Allison Daley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/njgpa/2020/0899⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-60282-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03610000v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of the eudemersal radiodont Cambroraster in the early Cambrian Chengjiang Lagerstätte and the diversity of hurdiid ecomorphotypes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yu Liu</w:t>
+                <w:t xml:space="preserve">One of the oldest polychelidan lobsters from Upper Triassic (Carnian) beds at Kozja dnina in the Julian Alps, Slovenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rok Gašparič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomaž Hitij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Jurkovsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudy Lerosey-Aubril</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tea Kolar-Jurkovsek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0016756820000187⟩</w:t>
+              <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/njgpa/2020/0899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03822551v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03610000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new polychelidan lobster from the Lower Jurassic of southeastern Switzerland</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Occurrence of the eudemersal radiodont Cambroraster in the early Cambrian Chengjiang Lagerstätte and the diversity of hurdiid ecomorphotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Lerosey-Aubril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayou Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heinz Furrer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Huijuan Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geological Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 157 (7), pp.1200-1206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0016756820000187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03609925v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03822551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proeryon, a geographically and stratigraphically widespread genus of polychelidan lobsters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A new polychelidan lobster from the Lower Jurassic of southeastern Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinz Furrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 296 (1-2), pp.29-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547497v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03609925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new stenochirid lobster (Crustacea, Decapoda, Stenochiridae) from the Early Jurassic of France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Proeryon, a geographically and stratigraphically widespread genus of polychelidan lobsters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Schweigert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5252/geodiversitas2020v42a7⟩</w:t>
+              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 106 (2), pp.102376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annpal.2019.102376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557227v1</w:t>
+                <w:t xml:space="preserve">hal-02547497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tricarina gadvanensis is an isopod: reinterpretation of an alleged lobster from the Lower Cretaceous of Iran</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A new stenochirid lobster (Crustacea, Decapoda, Stenochiridae) from the Early Jurassic of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guenter Schweigert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jpa.2019.61⟩</w:t>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (7), pp.93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/geodiversitas2020v42a7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03822539v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on the letter of the Society of Vertebrate Paleontology (SVP) dated April 21, 2020 regarding “Fossils from conflict zones and reproducibility of fossil-based scientific data”: the importance of private collections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tricarina gadvanensis is an isopod: reinterpretation of an alleged lobster from the Lower Cretaceous of Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matúš Hyžný</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Feldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolin Haug</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guenter Schweigert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paläontologische Zeitschrift</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12542-020-00522-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Paleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94 (2), pp.304-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jpa.2019.61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933192v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03822539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new euarthropod with ‘great appendage’-like frontal head limbs from the Chengjiang Lagerstätte, Southwest China</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment on the letter of the Society of Vertebrate Paleontology (SVP) dated April 21, 2020 regarding “Fossils from conflict zones and reproducibility of fossil-based scientific data”: the importance of private collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolin Haug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelle Reumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim T Haug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert O’flynn</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Antonio Arillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontologia Electronica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26879/1069⟩</w:t>
+              <w:t xml:space="preserve">Paläontologische Zeitschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94 (3), pp.413-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12542-020-00522-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03822566v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">150-million-year-old sea spiders (Pycnogonida: Pantopoda) of Solnhofen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new euarthropod with ‘great appendage’-like frontal head limbs from the Chengjiang Lagerstätte, Southwest China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert O’flynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayou Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Sabroux</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14772019.2019.1571534⟩</w:t>
+              <w:t xml:space="preserve">Palaeontologia Electronica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26879/1069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417296v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03822566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First occurrence of Ibacinae (Eucrustacea: Decapoda: Scyllaridae) from the Eocene of Pakistan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">150-million-year-old sea spiders (Pycnogonida: Pantopoda) of Solnhofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sabroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Corbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hassanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 17 (6), pp.533-538. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14772019.2017.1405085⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 17 (22), pp.1927-1938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14772019.2019.1571534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02274560v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeoecology of Voulteryon parvulus (Eucrustacea, Polychelida) from the Middle Jurassic of La Voulte-sur-Rhône Fossil-Lagerstätte (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">First occurrence of Ibacinae (Eucrustacea: Decapoda: Scyllaridae) from the Eocene of Pakistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-41834-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (6), pp.533-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14772019.2017.1405085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547482v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare fossil polychelid lobsters in turbiditic palaeoenvironments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Palaeoecology of Voulteryon parvulus (Eucrustacea, Polychelida) from the Middle Jurassic of La Voulte-sur-Rhône Fossil-Lagerstätte (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Luque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Krobicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim T Haug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14772019.2017.1359690⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.5332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-41834-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961013v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large polychelidan lobsters with a rounded carapacefrom the Middle Jurassic La Voulte-sur-Rhône Lagerstätte:taxonomic clarifications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Rare fossil polychelid lobsters in turbiditic palaeoenvironments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Günter Schweigert</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Krobicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 40 (9), pp.183-194. </w:t>
+              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (12), pp.1017-1036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5252/geodiversitas2018v40a9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14772019.2017.1359690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02438803v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The early polychelidan lobster Tetrachela raiblana and its impact on the homology of carapace grooves in decapod crustaceans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Large polychelidan lobsters with a rounded carapacefrom the Middle Jurassic La Voulte-sur-Rhône Lagerstätte:taxonomic clarifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Schweigert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 87 (1), pp.41-57. </w:t>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (9), pp.183-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/18759866-08701004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5252/geodiversitas2018v40a9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02438816v1</w:t>
+                <w:t xml:space="preserve">insu-02438803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New thylacocephalans from the Cretaceous Lagerstätten of Lebanon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">The early polychelidan lobster Tetrachela raiblana and its impact on the homology of carapace grooves in decapod crustaceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matúš Hyžný</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2017176⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 87 (1), pp.41-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/18759866-08701004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02438825v1</w:t>
+                <w:t xml:space="preserve">insu-02438816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic revision and palaeobiology of Rosenfeldia triasica and Rogeryon oppeli gen. et comb. nov. (Eucrustacea, Polychelida)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günter Schweigert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim T Haug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 367, pp.1-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5852/ejt.2017.367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabaleryon, a new genus of widespread early Toarcian polychelidan lobsters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">New thylacocephalans from the Cretaceous Lagerstätten of Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Teruzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lasseron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolin Haug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14772019.2016.1167786⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 188 (3), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2017176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313737v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02438825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual dissection and lifestyle of a 165 million-year-old female polychelidan lobster</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Gabaleryon, a new genus of widespread early Toarcian polychelidan lobsters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Vannier</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Schweigert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthropod Structure and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 45 (2), pp.122-132. </w:t>
+              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (3), pp.205-222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asd.2015.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14772019.2016.1167786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01231417v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the sighted ancestry of blindness - exceptionally preserved eyes of Mesozoic polychelidan lobsters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Virtual dissection and lifestyle of a 165 million-year-old female polychelidan lobster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Jauvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoological Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40851-016-0049-0⟩</w:t>
+              <w:t xml:space="preserve">Arthropod Structure and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (2), pp.122-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asd.2015.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485138v1</w:t>
+                <w:t xml:space="preserve">hal-01231417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of a key character, or how to evolve a slipper lobster</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">On the sighted ancestry of blindness - exceptionally preserved eyes of Mesozoic polychelidan lobsters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim T. Haug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolin Haug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Petit</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Schweigert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthropod Structure and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asd.2015.08.003⟩</w:t>
+              <w:t xml:space="preserve">Zoological Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40851-016-0049-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191654v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tonneleryon, a new gregarious polychelidan lobster from the early Toarcian Posidonia Shale of Holzmaden (Germany)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The evolution of a key character, or how to evolve a slipper lobster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim T. Haug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Palero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 280 (3), pp.285--298. </w:t>
+              <w:t xml:space="preserve">Arthropod Structure and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (2), pp.97-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/njgpa/2016/0580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.asd.2015.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374433v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeny of fossil and extant glypheid and litogastrid lobsters (Crustacea, Decapoda) as revealed by morphological characters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Tonneleryon, a new gregarious polychelidan lobster from the early Toarcian Posidonia Shale of Holzmaden (Germany)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cladistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 31 (3), pp.231-249. </w:t>
+              <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 280 (3), pp.285--298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cla.12088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1127/njgpa/2016/0580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02966169v1</w:t>
+                <w:t xml:space="preserve">hal-01374433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unique occurrence of polychelidan lobster larvae in the fossil record and its evolutionary implications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Phylogeny of fossil and extant glypheid and litogastrid lobsters (Crustacea, Decapoda) as revealed by morphological characters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Petit</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Barriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Garassino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Schweigert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2014.05.004⟩</w:t>
+              <w:t xml:space="preserve">Cladistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (3), pp.231-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cla.12088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277787v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High biodiversity in Polychelida crustaceans from the Jurassic La Voulte-sur-Rhône Lagerstätte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Unique occurrence of polychelidan lobster larvae in the fossil record and its evolutionary implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim T Haug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolin Haug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abi Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5252/g2014n4a1⟩</w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (2), pp.869-874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2014.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01324863v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New eryonid crustaceans from the Late Jurassic Lagerstätten of Cerin (France), Canjuers (France), Wattendorf (Germany) and Zandt (Germany)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">High biodiversity in Polychelida crustaceans from the Jurassic La Voulte-sur-Rhône Lagerstätte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Schweigert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 12 (4), pp.459-479. </w:t>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (4), pp.489-525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14772019.2013.777809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5252/g2014n4a1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822925v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and palaeoecology of the enigmatic genus Knebelia (Eucrustacea, Decapoda, Eryonidae) from Upper Jurassic plattenkalks in southern Germany</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">New eryonid crustaceans from the Late Jurassic Lagerstätten of Cerin (France), Canjuers (France), Wattendorf (Germany) and Zandt (Germany)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günter Schweigert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 57 (2), pp.397 - 416. </w:t>
+              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (4), pp.459-479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pala.12071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14772019.2013.777809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432784v1</w:t>
+                <w:t xml:space="preserve">hal-03822925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The La Voulte-sur-Rhône Lagerstätte (Middle Jurassic, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Diversity and palaeoecology of the enigmatic genus Knebelia (Eucrustacea, Decapoda, Eryonidae) from Upper Jurassic plattenkalks in southern Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Schweigert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim T. Haug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolin Haug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2014.03.001⟩</w:t>
+              <w:t xml:space="preserve">Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57 (2), pp.397 - 416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pala.12071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03823029v1</w:t>
+                <w:t xml:space="preserve">hal-01432784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle Jurassic Monte Fallano Plattenkalk (Campania, southern Italy): first report on terrestrial plants, decapod crustaceans and fishes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The La Voulte-sur-Rhône Lagerstätte (Middle Jurassic, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Garassino</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Caze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Biot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/0077-7749/2014/0398⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (5), pp.369-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2014.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366868v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03823029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New look at the lobster Eryma greppini, Oppel, 1861 (Crustacea, Decapoda, Erymidae) from the Middle Jurassic of France and Switzerland</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Middle Jurassic Monte Fallano Plattenkalk (Campania, southern Italy): first report on terrestrial plants, decapod crustaceans and fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Bravi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Garassino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonello Bartiromo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 272 (3), pp.331-339. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/0077-7749/2014/0411⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 272 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0077-7749/2014/0398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03823041v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of developmental patterns in achelate lobsters—today and in the Mesozoic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">New look at the lobster Eryma greppini, Oppel, 1861 (Crustacea, Decapoda, Erymidae) from the Middle Jurassic of France and Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Garassino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Schweigert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carolin Haug</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development Genes and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00427-013-0452-x⟩</w:t>
+              <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 272 (3), pp.331-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0077-7749/2014/0411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03823053v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03823041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New nisto of slipper lobster (Decapoda: Scyllaridae) from the Hadjoula Lagerstätte (Late Cretaceous, Lebanon)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Diversity of developmental patterns in achelate lobsters—today and in the Mesozoic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Haug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Audo</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolin Haug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crustacean Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Development Genes and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 223 (6), pp.363-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00427-013-0452-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/193724012X634189⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03823073v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03823053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">New nisto of slipper lobster (Decapoda: Scyllaridae) from the Hadjoula Lagerstätte (Late Cretaceous, Lebanon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Crustacean Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (4), pp.583-590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/193724012X634189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03823073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The crestbearing shrimps from the Sahel Alma Lagerstatte (Late Cretaceous, Lebanon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4202/app.2011.0056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03823047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5980,1911 +6075,1911 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges and insights of studying the fossil record of crayfishes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadashi Kawai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Marugán-Lobón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Martín Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Delgado Buscalioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Crustacean Society Summer Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reviewing fossil crayfishes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadashi Kawai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen T. Hasiotis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Association of Astacology Symposium 24 Book of abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Popeye’s polychelidan lobster is an ancient, Jurassic relative, of extant polychelids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cenomanian isopods from France and Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Boudjedida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Palaeontological Virtual Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Valencia (Espagne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659483v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cenomanian isopods from France and Lebanon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Popeye’s polychelidan lobster is an ancient, Jurassic relative, of extant polychelids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Palaeontological Virtual Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Valencia (Espagne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659486v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les glyphées (Crustacea, Decapoda) du Jurassique moyen de Sainte-Scolasse-sur-Sarthe (Normandie, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chény Cédric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rennes; Société Géologique de France, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crayfishes from the Jehol Biota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadashi Kawai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert J. O'Flynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Devillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diying Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Symposium on Fossil Decapod Crustaceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03823122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taphonomy of the stomach in three Mesozoic decapods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadashi Kawai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Jauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diying Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Symposium on Fossil Decapod Crustaceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03812542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écrevisses d’eau douce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICMAC 2 micro- et macro-crustacés, biodiversité, évolution, environnements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie-Béatrice Forel; Sylvain Charbonnier, May 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03823089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeny of fossil polychelidan lobsters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Barriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Palaeontological Virtual Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of vision to depth in shrimps from the Late Cretaceous of Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Winkler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Palaeontological Virtual Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Valencia (Virtual ), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some exceptionally preserved fossil crustaceans from La Voulte-sur-Rhône, France: When studying fossils is almost like studying animals in alcohol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Jauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Crustacean Society Mid-Year Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Hong-Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeobiology of Voulteryon parvulus (Decapoda: Polychelidan) from the Middle Jurassic of La Voulte-sur-Rhône (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Krobichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim T. Haug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Symposium on Mesozoic and Cenozoic Decapod Crustaceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les thylacocéphales (Euarthropoda, Thylacocephala) du Crétacé supérieur du Liban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sea spiders from Solnhofen (Arthropoda: Pycnogonida)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sabroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Corbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hassanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Palaeontological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeoecology of Voulteryon parvulus (Eucrustacea, Polychelida) from the Middle Jurassic of La Voulte-sur-Rhône fossil Lagerstätte (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Krobicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim T Haug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62 Annual Meeting of the Palaeontological Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polychelidan lobsters from La Voulte: first evidence of Eucarida brood care in the fossil record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Jauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Palaeontological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ponte en eaux troubles : stratégies reproductives chez les crustacés Polychelida du Jurassique de La Voulte-sur-Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Jauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cenomanian lignitic clays of Hucheloup (Écouflant, Maine-et-Loire) : palaeobotanical and palaeoenvironmental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Redois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Néraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Strullu-Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01388071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7894,573 +7989,573 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare fossil amphipod from the Neogene of Shanxi, China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diying Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hegna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Palaeontological Virtual Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03608476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A euarthropod with ‘great appendage’-like frontal head limbs from the Chengjiang Lagerstätte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert J. O'Flynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng-Xiao Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom H.P. Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Palaeontological Virtual Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Online, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03608483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proeryon, the long-lived and widespread genus of polychelidan lobsters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günter Schweigert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Symposium on Mesozoic and Cenozoic Decapod Crustaceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First evidence of fossil Eucarida brood care: implications on the evolution of reproductive strategies in Decapoda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Jauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Symposium on Mesozoic and Cenozoic Decapod Crustaceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sea Spiders (Arthropoda: Pycnogonida) from the Late Jurassic of Solnhofen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sabroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Corbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hassanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Crustacean Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8470,130 +8565,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fossil Crustacea of Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Garassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matúš Hyžný</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 210, 2017, Mémoires du Muséum national d'Histoire naturelle, 978-2-85653-785-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8603,1381 +8698,1381 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réserves cachées des isopodes du Liban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Boudjedida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fascinants crustacés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, pp.154-155, 2025, 978-2-7598-3710-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voir ce que les fossiles ont dans le ventre !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDP Sciences. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fascinants crustacés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.52-53, 2025, 978-2-7598-3710-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les yeux fossilisés à la loupe !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Luque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fascinants crustacés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, pp.176-177, 2025, 978-2-7598-3710-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En danger ou invasives, les écrevisses actuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadashi Kawai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDP Sciences. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fascinants crustacés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.138-139, 2025, 978-2-7598-3710-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écrevisses fossiles : 360 millions d’années en toute discrétion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadashi Kawai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen T. Hasiotis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fascinants Crustacés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, pp.136-137, 2025, 978-2-7598-3710-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langoustes et cigales de mer : gros bébés et grosses antennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fascinants crustacés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, pp.172-173, 2025, 978-2-7598-3710-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les crustacés de La Voulte</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Crustacés achélates : les bricolages de l’évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim T. Haug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolin Haug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fascinants crustacés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EDP Sciences, pp.212-213, 2025, 978-2-7598-3710-6</w:t>
+              <w:t xml:space="preserve">, EDP Sciences, pp.174-175, 2025, 978-2-7598-3710-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552346v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustacés achélates : les bricolages de l’évolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Chengjiang, la tendre enfance des arthropodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J. O'Flynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EDP Sciences. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fascinants crustacés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EDP Sciences, pp.174-175, 2025, 978-2-7598-3710-6</w:t>
+              <w:t xml:space="preserve">, pp.66-67, 2025, 978-2-7598-3710-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552328v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chengjiang, la tendre enfance des arthropodes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les crustacés de La Voulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fascinants crustacés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.66-67, 2025, 978-2-7598-3710-6</w:t>
+              <w:t xml:space="preserve">, EDP Sciences, pp.212-213, 2025, 978-2-7598-3710-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552339v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification et phylogénie des crustacés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fascinants crustacés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, pp.20-21, 2025, 978-2-7598-3710-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serre-moi les pinces ! Les langoustines multipinces du Jurassique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fascinants crustacés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, pp.170-171, 2025, 978-2-7598-3710-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatise Online no. 191: Part R, Revised, Volume 1, Illustrated Glossary of the Decapoda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrie Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Feldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Franţescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroaki Karasawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Treatise online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17161/to.vi.24702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les survivants des profondeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tin-Yam Chan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fascinants crustacés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, pp.122-123, 2025, 978-2-7598-3710-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un plateau de fruits de mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, pp.50-51, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustacés fossiles en 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Jauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, pp.212-213, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId252"/>
+      <w:footerReference w:type="default" r:id="rId254"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10124,51 +10219,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265141v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Rowe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Saleh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Belhadj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Radepont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13358-025-00398-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417124v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lagrange" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Audo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giliane Odin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy de Grave" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.01275.2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910394v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert O'Flynn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Williams" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxiao Yu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Guo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1556" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889134v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin De Mazancourt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2024v46a19" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390798v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Kawai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Letenneur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diying Huang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2023v45a24" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391269v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok Ga&#353;pari&#269;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Kolar-Jurkov&#353;ek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Marin&#353;ek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcbiol/ruad058" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391226v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hasiotis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcbiol/ruad079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391300v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ko&#269;ov&#225; Veselsk&#225;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcbiol/ruad060" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03905970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2022/1103" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139719v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Garassino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chabard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2021/0963" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162041v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Simpson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond G&#232;ze" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2021.102470" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03609914v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Feng Wei" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Guan Dong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Wei Du" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hegna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/palaeoentomology.4.1.13" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210450v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winkler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2021v43a8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03608660v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Devillez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcbiol/ruab028" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03609898v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lida Xing" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan C. Mckellar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Luque" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2021.05.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barriel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2021.1918773" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03608680v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2517/2021pr007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557222v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jauvion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vannier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Daley" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60282-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03610000v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Hitij" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Jurkovsek" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Kolar-Jurkovsek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2020/0899" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03822551v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Lerosey-Aubril" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayou Zhai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijuan Mai" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756820000187" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03609925v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Furrer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547497v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Schweigert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.102376" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557227v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2020v42a7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03822539v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#250;&#353; Hy&#382;n&#253;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Feldmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenter Schweigert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2019.61" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933192v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Haug" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle Reumer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim T Haug" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Arillo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12542-020-00522-x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03822566v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert O&#8217;flynn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Chen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/1069" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02417296v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sabroux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Corbari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hassanin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2019.1571534" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02274560v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2017.1405085" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547482v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Robin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Krobicki" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41834-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01961013v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Krobicki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2017.1359690" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02438803v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2018v40a9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02438816v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18759866-08701004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02438825v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Teruzzi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lasseron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017176" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01651600v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2017.367" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313737v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Williams" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charbonnier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Schweigert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2016.1167786" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231417v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asd.2015.10.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01485138v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim T. Haug" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40851-016-0049-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01191654v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Palero" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Petit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asd.2015.08.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374433v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2016/0580" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966169v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12088" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7LTRX3R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03277787v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abi Saad" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2014.05.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324863v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Saint Martin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2014n4a1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822925v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2013.777809" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432784v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12071" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823029v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Caze" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Biot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.03.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366868v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bravi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Bartiromo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0077-7749/2014/0398" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823041v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fernandez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0077-7749/2014/0411" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823053v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Haug" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-013-0452-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-20XDMQKX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823073v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/193724012X634189" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823047v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.2011.0056" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552316v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Marug&#225;n-Lob&#243;n" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mart&#237;n Abad" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Delgado Buscalioni" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552310v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T. Hasiotis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659483v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659486v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Boudjedida" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285706v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ny C&#233;dric" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823122v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. O'Flynn" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03812542v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823089v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533215v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963618v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557241v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034157v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Krobichi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043853v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043819v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043829v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043874v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043884v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388071v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Fleury" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Redois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier N&#233;raudeau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mellier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Strullu-Derrien" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03608476v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03608483v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng-Xiao Yu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom H.P. Harvey" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034260v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034275v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034303v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822994v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552343v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552334v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552336v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552329v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552332v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552325v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552346v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552328v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552339v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552324v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552321v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552302v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Schweitzer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Fran&#355;escu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Karasawa" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17161/to.vi.24702" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552326v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin-Yam Chan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812576v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c023" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812594v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c101" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05570815v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Audo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Robin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265141v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Rowe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Saleh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Belhadj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Radepont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13358-025-00398-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417124v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lagrange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giliane Odin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy de Grave" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.01275.2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910394v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert O'Flynn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Williams" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxiao Yu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Guo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1556" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889134v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin De Mazancourt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2024v46a19" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391269v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok Ga&#353;pari&#269;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Kawai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Kolar-Jurkov&#353;ek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Marin&#353;ek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcbiol/ruad058" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390798v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Letenneur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diying Huang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2023v45a24" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391226v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hasiotis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcbiol/ruad079" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391300v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ko&#269;ov&#225; Veselsk&#225;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcbiol/ruad060" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03905970v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2022/1103" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139719v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Garassino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chabard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2021/0963" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210450v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winkler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2021v43a8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03609914v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Feng Wei" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Guan Dong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Wei Du" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hegna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/palaeoentomology.4.1.13" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162041v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Simpson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond G&#232;ze" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2021.102470" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03609898v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lida Xing" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan C. Mckellar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Luque" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2021.05.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03608660v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Devillez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcbiol/ruab028" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03608680v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2517/2021pr007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436197v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barriel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2021.1918773" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557222v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jauvion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vannier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Daley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60282-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03610000v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Hitij" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Jurkovsek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Kolar-Jurkovsek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2020/0899" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03822551v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Lerosey-Aubril" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayou Zhai" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijuan Mai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756820000187" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03609925v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Furrer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547497v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Schweigert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.102376" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557227v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2020v42a7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03822539v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#250;&#353; Hy&#382;n&#253;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Feldmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenter Schweigert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2019.61" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933192v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Haug" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle Reumer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim T Haug" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Arillo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12542-020-00522-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03822566v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert O&#8217;flynn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Chen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/1069" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02417296v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sabroux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Corbari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hassanin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2019.1571534" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02274560v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2017.1405085" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547482v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Krobicki" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41834-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01961013v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Krobicki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2017.1359690" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02438803v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2018v40a9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02438816v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18759866-08701004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01651600v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2017.367" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02438825v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Teruzzi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lasseron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017176" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313737v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Williams" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charbonnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Schweigert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2016.1167786" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231417v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asd.2015.10.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01485138v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim T. Haug" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40851-016-0049-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01191654v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Palero" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Petit" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asd.2015.08.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374433v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2016/0580" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966169v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12088" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7LTRX3R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03277787v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abi Saad" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2014.05.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324863v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Saint Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2014n4a1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822925v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2013.777809" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432784v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12071" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823029v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Caze" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Biot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.03.001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366868v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bravi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Bartiromo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0077-7749/2014/0398" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823041v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fernandez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0077-7749/2014/0411" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823053v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Haug" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-013-0452-x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-20XDMQKX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823073v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/193724012X634189" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823047v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.2011.0056" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552316v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Marug&#225;n-Lob&#243;n" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mart&#237;n Abad" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Delgado Buscalioni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552310v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T. Hasiotis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659486v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Boudjedida" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659483v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285706v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ny C&#233;dric" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823122v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. O'Flynn" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03812542v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823089v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533215v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963618v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557241v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034157v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Krobichi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043853v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043819v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043829v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043874v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043884v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388071v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Fleury" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Redois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier N&#233;raudeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mellier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Strullu-Derrien" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03608476v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03608483v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng-Xiao Yu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom H.P. Harvey" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034260v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034275v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034303v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822994v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552343v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552334v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552336v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552329v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552332v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552325v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552328v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552339v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552346v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552324v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552321v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552302v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Schweitzer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Fran&#355;escu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Karasawa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17161/to.vi.24702" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552326v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin-Yam Chan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812576v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c023" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812594v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c101" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>