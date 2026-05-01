--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -201,295 +201,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-05570815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective preservation of coleoid soft tissues in Lebanese Konservat-Lagerstätten</w:t>
+                <w:t xml:space="preserve">A new caridean shrimp fossil with exceptionally preserved organs from the Middle Jurassic of La Voulte-sur-Rhône, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Rowe</w:t>
+                <w:t xml:space="preserve">Flavien Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+                <w:t xml:space="preserve">Giliane Odin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Saleh</w:t>
+                <w:t xml:space="preserve">Sammy de Grave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oulfa Belhadj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Radepont</w:t>
+                <w:t xml:space="preserve">Vincent Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Journal of Palaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13358-025-00398-x⟩</w:t>
+              <w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70 (4), pp.775-794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4202/app.01275.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265141v1</w:t>
+                <w:t xml:space="preserve">hal-05417124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new caridean shrimp fossil with exceptionally preserved organs from the Middle Jurassic of La Voulte-sur-Rhône, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective preservation of coleoid soft tissues in Lebanese Konservat-Lagerstätten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Lagrange</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Audo</w:t>
+                <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giliane Odin</w:t>
+                <w:t xml:space="preserve">Farid Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sammy de Grave</w:t>
+                <w:t xml:space="preserve">Oulfa Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Fernandez</w:t>
+                <w:t xml:space="preserve">Marie Radepont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 70 (4), pp.775-794. </w:t>
+              <w:t xml:space="preserve">Swiss Journal of Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 144 (1), pp.55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4202/app.01275.2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13358-025-00398-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417124v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The early Cambrian Bushizheia yangi and head segmentation in upper stem‐group euarthropods</w:t>
               </w:r>
@@ -694,382 +694,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new species of Austropotamobius Skorikov, 1907 (Decapoda: Astacidae: Astacidae) from the late Miocene (Messinian) of Slovenia, with remarks on the evolution of European crayfishes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity and evolutionary history of fossil crayfishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rok Gašparič</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Audo</w:t>
+                <w:t xml:space="preserve">Stephen Hasiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadashi Kawai</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crustacean Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 43 (4), pp.ruad058. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jcbiol/ruad058⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 43 (4), pp.ruad079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jcbiol/ruad079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391269v1</w:t>
+                <w:t xml:space="preserve">hal-04391226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crayfishes from the Jehol biota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadashi Kawai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Letenneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diying Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodiversitas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 45 (24), pp.689-719. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5252/geodiversitas2023v45a24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and evolutionary history of fossil crayfishes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new species of Austropotamobius Skorikov, 1907 (Decapoda: Astacidae: Astacidae) from the late Miocene (Messinian) of Slovenia, with remarks on the evolution of European crayfishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rok Gašparič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadashi Kawai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tea Kolar-Jurkovšek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Hasiotis</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Miha Marinšek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crustacean Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 43 (4), pp.ruad079. </w:t>
+              <w:t xml:space="preserve">, 2023, 43 (4), pp.ruad058. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jcbiol/ruad079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jcbiol/ruad058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391226v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remains of decapod crustaceans from the late Cenomanian and early Turonian of the Czech Republic mistakenly assigned to crayfishes (Astacoidea)</w:t>
               </w:r>
@@ -1244,516 +1244,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03905970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossil crustaceans in the historical collections of the Muséum d’Histoire naturelle d’Autun, France</w:t>
+                <w:t xml:space="preserve">A new species of mecochirid lobster, Meyeria libanotica (Decapoda, Glypheoidea), from the Barremian (Early Cretaceous) of Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Garassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Chabard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin Simpson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Gèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/njgpa/2021/0963⟩</w:t>
+              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 107 (1), pp.102470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annpal.2021.102470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139719v1</w:t>
+                <w:t xml:space="preserve">hal-03162041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudodrobna natator n. comb., a new link between crustacean faunas from the Jurassic of Germany and Cretaceous of Lebanon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fossil crustaceans in the historical collections of the Muséum d’Histoire naturelle d’Autun, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Garassino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5252/geodiversitas2021v43a8⟩</w:t>
+              <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 299 (2), pp.171-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/njgpa/2021/0963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210450v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphipoda from the Late Neogene of Shanxi, China</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yun-Feng Wei</w:t>
+                <w:t xml:space="preserve">Pseudodrobna natator n. comb., a new link between crustacean faunas from the Jurassic of Germany and Cretaceous of Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ai-Guan Dong</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Norbert Winkler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeoentomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/palaeoentomology.4.1.13⟩</w:t>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (8), pp.209-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/geodiversitas2021v43a8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03609914v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new species of mecochirid lobster, Meyeria libanotica (Decapoda, Glypheoidea), from the Barremian (Early Cretaceous) of Lebanon</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Garassino</w:t>
+                <w:t xml:space="preserve">Amphipoda from the Late Neogene of Shanxi, China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun-Feng Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai-Guan Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diying Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Simpson</w:t>
+                <w:t xml:space="preserve">Yan-Wei Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Gèze</w:t>
+                <w:t xml:space="preserve">Thomas Hegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 107 (1), pp.102470. </w:t>
+              <w:t xml:space="preserve">Palaeoentomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annpal.2021.102470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11646/palaeoentomology.4.1.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03162041v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03609914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first shrimp preserved in mid-Cretaceous Burmese amber: systematics, palaeoecology, and taphonomy</w:t>
               </w:r>
@@ -1971,2187 +1971,2187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03608660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic Revision and Palaeobiology of Emplastron edwardsi (Van Straelen, 1928) gen. et comb. nov. (Crustacea, Decapoda, Astacidae) Entombed within Travertine, from Sézanne, France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phylogeny and evolutionary history of polychelidan lobsters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tadashi Kawai</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Barriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleontological research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2517/2021pr007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (6), pp.417-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14772019.2021.1918773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03608680v1</w:t>
+                <w:t xml:space="preserve">hal-03436197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeny and evolutionary history of polychelidan lobsters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systematic Revision and Palaeobiology of Emplastron edwardsi (Van Straelen, 1928) gen. et comb. nov. (Crustacea, Decapoda, Astacidae) Entombed within Travertine, from Sézanne, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert O'Flynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadashi Kawai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19 (6), pp.417-439. </w:t>
+              <w:t xml:space="preserve">Paleontological research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14772019.2021.1918773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2517/2021pr007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436197v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03608680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new polychelidan lobster preserved with its eggs in a 165 Ma nodule</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Jauvion</w:t>
+                <w:t xml:space="preserve">A new stenochirid lobster (Crustacea, Decapoda, Stenochiridae) from the Early Jurassic of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-60282-1⟩</w:t>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (7), pp.93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/geodiversitas2020v42a7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557222v1</w:t>
+                <w:t xml:space="preserve">hal-02557227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One of the oldest polychelidan lobsters from Upper Triassic (Carnian) beds at Kozja dnina in the Julian Alps, Slovenia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rok Gašparič</w:t>
+                <w:t xml:space="preserve">Comment on the letter of the Society of Vertebrate Paleontology (SVP) dated April 21, 2020 regarding “Fossils from conflict zones and reproducibility of fossil-based scientific data”: the importance of private collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolin Haug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelle Reumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim T Haug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Arillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/njgpa/2020/0899⟩</w:t>
+              <w:t xml:space="preserve">Paläontologische Zeitschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94 (3), pp.413-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12542-020-00522-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03610000v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of the eudemersal radiodont Cambroraster in the early Cambrian Chengjiang Lagerstätte and the diversity of hurdiid ecomorphotypes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rudy Lerosey-Aubril</w:t>
+                <w:t xml:space="preserve">Tricarina gadvanensis is an isopod: reinterpretation of an alleged lobster from the Lower Cretaceous of Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matúš Hyžný</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Feldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenter Schweigert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0016756820000187⟩</w:t>
+              <w:t xml:space="preserve">Journal of Paleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94 (2), pp.304-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jpa.2019.61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03822551v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03822539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new polychelidan lobster from the Lower Jurassic of southeastern Switzerland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occurrence of the eudemersal radiodont Cambroraster in the early Cambrian Chengjiang Lagerstätte and the diversity of hurdiid ecomorphotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Lerosey-Aubril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayou Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huijuan Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geological Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 157 (7), pp.1200-1206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0016756820000187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03609925v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03822551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proeryon, a geographically and stratigraphically widespread genus of polychelidan lobsters</w:t>
+                <w:t xml:space="preserve">A new polychelidan lobster from the Lower Jurassic of southeastern Switzerland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Günter Schweigert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+                <w:t xml:space="preserve">Heinz Furrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 296 (1-2), pp.29-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547497v1</w:t>
+                <w:t xml:space="preserve">mnhn-03609925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new stenochirid lobster (Crustacea, Decapoda, Stenochiridae) from the Early Jurassic of France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proeryon, a geographically and stratigraphically widespread genus of polychelidan lobsters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Schweigert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 42 (7), pp.93. </w:t>
+              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 106 (2), pp.102376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5252/geodiversitas2020v42a7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.annpal.2019.102376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557227v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tricarina gadvanensis is an isopod: reinterpretation of an alleged lobster from the Lower Cretaceous of Iran</w:t>
+                <w:t xml:space="preserve">A new euarthropod with ‘great appendage’-like frontal head limbs from the Chengjiang Lagerstätte, Southwest China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matúš Hyžný</w:t>
+                <w:t xml:space="preserve">Robert O’flynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayou Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodney Feldmann</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jpa.2019.61⟩</w:t>
+              <w:t xml:space="preserve">Palaeontologia Electronica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26879/1069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03822539v1</w:t>
+                <w:t xml:space="preserve">mnhn-03822566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on the letter of the Society of Vertebrate Paleontology (SVP) dated April 21, 2020 regarding “Fossils from conflict zones and reproducibility of fossil-based scientific data”: the importance of private collections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new polychelidan lobster preserved with its eggs in a 165 Ma nodule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Jauvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolin Haug</w:t>
+                <w:t xml:space="preserve">Sylvain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jelle Reumer</w:t>
+                <w:t xml:space="preserve">Jean Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim T Haug</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Audo</w:t>
+                <w:t xml:space="preserve">Allison Daley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paläontologische Zeitschrift</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12542-020-00522-x⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-60282-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933192v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new euarthropod with ‘great appendage’-like frontal head limbs from the Chengjiang Lagerstätte, Southwest China</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One of the oldest polychelidan lobsters from Upper Triassic (Carnian) beds at Kozja dnina in the Julian Alps, Slovenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rok Gašparič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomaž Hitij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert O’flynn</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dayou Zhai</w:t>
+                <w:t xml:space="preserve">Bogdan Jurkovsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong Chen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tea Kolar-Jurkovsek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontologia Electronica</w:t>
+              <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26879/1069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1127/njgpa/2020/0899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03822566v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03610000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">150-million-year-old sea spiders (Pycnogonida: Pantopoda) of Solnhofen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palaeoecology of Voulteryon parvulus (Eucrustacea, Polychelida) from the Middle Jurassic of La Voulte-sur-Rhône Fossil-Lagerstätte (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Luque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Sabroux</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michal Krobicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim T Haug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14772019.2019.1571534⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.5332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-41834-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417296v1</w:t>
+                <w:t xml:space="preserve">hal-02547482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First occurrence of Ibacinae (Eucrustacea: Decapoda: Scyllaridae) from the Eocene of Pakistan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 17 (6), pp.533-538. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14772019.2017.1405085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02274560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeoecology of Voulteryon parvulus (Eucrustacea, Polychelida) from the Middle Jurassic of La Voulte-sur-Rhône Fossil-Lagerstätte (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">150-million-year-old sea spiders (Pycnogonida: Pantopoda) of Solnhofen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sabroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Javier Luque</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Corbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Krobicki</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Hassanin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, pp.5332. </w:t>
+              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (22), pp.1927-1938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-41834-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14772019.2019.1571534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547482v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare fossil polychelid lobsters in turbiditic palaeoenvironments</w:t>
+                <w:t xml:space="preserve">Large polychelidan lobsters with a rounded carapacefrom the Middle Jurassic La Voulte-sur-Rhône Lagerstätte:taxonomic clarifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michał Krobicki</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Schweigert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14772019.2017.1359690⟩</w:t>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (9), pp.183-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/geodiversitas2018v40a9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01961013v1</w:t>
+                <w:t xml:space="preserve">insu-02438803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large polychelidan lobsters with a rounded carapacefrom the Middle Jurassic La Voulte-sur-Rhône Lagerstätte:taxonomic clarifications</w:t>
+                <w:t xml:space="preserve">The early polychelidan lobster Tetrachela raiblana and its impact on the homology of carapace grooves in decapod crustaceans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Günter Schweigert</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matúš Hyžný</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5252/geodiversitas2018v40a9⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 87 (1), pp.41-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/18759866-08701004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02438803v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02438816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The early polychelidan lobster Tetrachela raiblana and its impact on the homology of carapace grooves in decapod crustaceans</w:t>
+                <w:t xml:space="preserve">Rare fossil polychelid lobsters in turbiditic palaeoenvironments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Krobicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 87 (1), pp.41-57. </w:t>
+              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (12), pp.1017-1036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/18759866-08701004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14772019.2017.1359690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02438816v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic revision and palaeobiology of Rosenfeldia triasica and Rogeryon oppeli gen. et comb. nov. (Eucrustacea, Polychelida)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New thylacocephalans from the Cretaceous Lagerstätten of Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Teruzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lasseron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolin Haug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5852/ejt.2017.367⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 188 (3), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2017176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651600v1</w:t>
+                <w:t xml:space="preserve">insu-02438825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New thylacocephalans from the Cretaceous Lagerstätten of Lebanon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systematic revision and palaeobiology of Rosenfeldia triasica and Rogeryon oppeli gen. et comb. nov. (Eucrustacea, Polychelida)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Schweigert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim T Haug</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 188 (3), pp.19. </w:t>
+              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 367, pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2017176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5852/ejt.2017.367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02438825v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabaleryon, a new genus of widespread early Toarcian polychelidan lobsters</w:t>
               </w:r>
@@ -4248,412 +4248,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual dissection and lifestyle of a 165 million-year-old female polychelidan lobster</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Jauvion</w:t>
+                <w:t xml:space="preserve">The evolution of a key character, or how to evolve a slipper lobster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim T. Haug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Palero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthropod Structure and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 45 (2), pp.122-132. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asd.2015.10.004⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 45 (2), pp.97-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asd.2015.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01231417v1</w:t>
+                <w:t xml:space="preserve">hal-01191654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the sighted ancestry of blindness - exceptionally preserved eyes of Mesozoic polychelidan lobsters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virtual dissection and lifestyle of a 165 million-year-old female polychelidan lobster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Jauvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoological Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40851-016-0049-0⟩</w:t>
+              <w:t xml:space="preserve">Arthropod Structure and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (2), pp.122-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asd.2015.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485138v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of a key character, or how to evolve a slipper lobster</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">On the sighted ancestry of blindness - exceptionally preserved eyes of Mesozoic polychelidan lobsters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim T. Haug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Audo</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolin Haug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Petit</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Schweigert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthropod Structure and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 45 (2), pp.97-107. </w:t>
+              <w:t xml:space="preserve">Zoological Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asd.2015.08.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40851-016-0049-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191654v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonneleryon, a new gregarious polychelidan lobster from the early Toarcian Posidonia Shale of Holzmaden (Germany)</w:t>
               </w:r>
@@ -4711,1056 +4711,1056 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeny of fossil and extant glypheid and litogastrid lobsters (Crustacea, Decapoda) as revealed by morphological characters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+                <w:t xml:space="preserve">Unique occurrence of polychelidan lobster larvae in the fossil record and its evolutionary implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim T Haug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Günter Schweigert</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolin Haug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abi Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cladistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cla.12088⟩</w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (2), pp.869-874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2014.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02966169v1</w:t>
+                <w:t xml:space="preserve">hal-03277787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unique occurrence of polychelidan lobster larvae in the fossil record and its evolutionary implications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joachim T Haug</w:t>
+                <w:t xml:space="preserve">Phylogeny of fossil and extant glypheid and litogastrid lobsters (Crustacea, Decapoda) as revealed by morphological characters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Petit</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Barriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Garassino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Schweigert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cladistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (3), pp.231-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cla.12088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2014.05.004⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277787v1</w:t>
+                <w:t xml:space="preserve">hal-02966169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High biodiversity in Polychelida crustaceans from the Jurassic La Voulte-sur-Rhône Lagerstätte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The La Voulte-sur-Rhône Lagerstätte (Middle Jurassic, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Saint Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+                <w:t xml:space="preserve">Bruno Caze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Biot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5252/g2014n4a1⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (5), pp.369-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2014.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01324863v1</w:t>
+                <w:t xml:space="preserve">mnhn-03823029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New eryonid crustaceans from the Late Jurassic Lagerstätten of Cerin (France), Canjuers (France), Wattendorf (Germany) and Zandt (Germany)</w:t>
+                <w:t xml:space="preserve">Diversity and palaeoecology of the enigmatic genus Knebelia (Eucrustacea, Decapoda, Eryonidae) from Upper Jurassic plattenkalks in southern Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günter Schweigert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim T. Haug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolin Haug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57 (2), pp.397 - 416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pala.12071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14772019.2013.777809⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03822925v1</w:t>
+                <w:t xml:space="preserve">hal-01432784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and palaeoecology of the enigmatic genus Knebelia (Eucrustacea, Decapoda, Eryonidae) from Upper Jurassic plattenkalks in southern Germany</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Middle Jurassic Monte Fallano Plattenkalk (Campania, southern Italy): first report on terrestrial plants, decapod crustaceans and fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Bravi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Garassino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonello Bartiromo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Saint Martin</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pala.12071⟩</w:t>
+              <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 272 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0077-7749/2014/0398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432784v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The La Voulte-sur-Rhône Lagerstätte (Middle Jurassic, France)</w:t>
+                <w:t xml:space="preserve">New look at the lobster Eryma greppini, Oppel, 1861 (Crustacea, Decapoda, Erymidae) from the Middle Jurassic of France and Switzerland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Garassino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Schweigert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Biot</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2014.03.001⟩</w:t>
+              <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 272 (3), pp.331-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0077-7749/2014/0411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03823029v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03823041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle Jurassic Monte Fallano Plattenkalk (Campania, southern Italy): first report on terrestrial plants, decapod crustaceans and fishes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New eryonid crustaceans from the Late Jurassic Lagerstätten of Cerin (France), Canjuers (France), Wattendorf (Germany) and Zandt (Germany)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Schweigert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (4), pp.459-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14772019.2013.777809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/0077-7749/2014/0398⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01366868v1</w:t>
+                <w:t xml:space="preserve">hal-03822925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New look at the lobster Eryma greppini, Oppel, 1861 (Crustacea, Decapoda, Erymidae) from the Middle Jurassic of France and Switzerland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High biodiversity in Polychelida crustaceans from the Jurassic La Voulte-sur-Rhône Lagerstätte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Schweigert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 272 (3), pp.331-339. </w:t>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (4), pp.489-525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/0077-7749/2014/0411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5252/g2014n4a1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03823041v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of developmental patterns in achelate lobsters—today and in the Mesozoic</w:t>
               </w:r>
@@ -5785,51 +5785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolin Haug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development Genes and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 223 (6), pp.363-373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6303,69 +6303,56 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cenomanian isopods from France and Lebanon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Popeye’s polychelidan lobster is an ancient, Jurassic relative, of extant polychelids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6374,133 +6361,146 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Palaeontological Virtual Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Valencia (Espagne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659486v1</w:t>
+                <w:t xml:space="preserve">hal-04659483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Popeye’s polychelidan lobster is an ancient, Jurassic relative, of extant polychelids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cenomanian isopods from France and Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Boudjedida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Palaeontological Virtual Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Valencia (Espagne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659483v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les glyphées (Crustacea, Decapoda) du Jurassique moyen de Sainte-Scolasse-sur-Sarthe (Normandie, France)</w:t>
               </w:r>
@@ -6575,381 +6575,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crayfishes from the Jehol Biota</w:t>
+                <w:t xml:space="preserve">Taphonomy of the stomach in three Mesozoic decapods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadashi Kawai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Jauvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diying Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Symposium on Fossil Decapod Crustaceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03823122v1</w:t>
+                <w:t xml:space="preserve">mnhn-03812542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taphonomy of the stomach in three Mesozoic decapods</w:t>
+                <w:t xml:space="preserve">Les écrevisses d’eau douce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Diying Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Symposium on Fossil Decapod Crustaceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Zaragoza, Spain</w:t>
+              <w:t xml:space="preserve">MICMAC 2 micro- et macro-crustacés, biodiversité, évolution, environnements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Béatrice Forel; Sylvain Charbonnier, May 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03812542v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03823089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les écrevisses d’eau douce</w:t>
+                <w:t xml:space="preserve">Crayfishes from the Jehol Biota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadashi Kawai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J. O'Flynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Devillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diying Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICMAC 2 micro- et macro-crustacés, biodiversité, évolution, environnements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie-Béatrice Forel; Sylvain Charbonnier, May 2022, En ligne, France</w:t>
+              <w:t xml:space="preserve">8th Symposium on Fossil Decapod Crustaceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03823089v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03823122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeny of fossil polychelidan lobsters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Barriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7000,51 +7000,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of vision to depth in shrimps from the Late Cretaceous of Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Winkler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7076,450 +7076,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some exceptionally preserved fossil crustaceans from La Voulte-sur-Rhône, France: When studying fossils is almost like studying animals in alcohol</w:t>
+                <w:t xml:space="preserve">Palaeobiology of Voulteryon parvulus (Decapoda: Polychelidan) from the Middle Jurassic of La Voulte-sur-Rhône (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Luque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Krobichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim T. Haug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Crustacean Society Mid-Year Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Hong-Kong, China</w:t>
+              <w:t xml:space="preserve">7th Symposium on Mesozoic and Cenozoic Decapod Crustaceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557241v1</w:t>
+                <w:t xml:space="preserve">hal-03034157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeobiology of Voulteryon parvulus (Decapoda: Polychelidan) from the Middle Jurassic of La Voulte-sur-Rhône (France)</w:t>
+                <w:t xml:space="preserve">Some exceptionally preserved fossil crustaceans from La Voulte-sur-Rhône, France: When studying fossils is almost like studying animals in alcohol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Jauvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Symposium on Mesozoic and Cenozoic Decapod Crustaceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">The Crustacean Society Mid-Year Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Hong-Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034157v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les thylacocéphales (Euarthropoda, Thylacocephala) du Crétacé supérieur du Liban</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polychelidan lobsters from La Voulte: first evidence of Eucarida brood care in the fossil record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Jauvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">5th International Palaeontological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043853v1</w:t>
+                <w:t xml:space="preserve">hal-03043874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sea spiders from Solnhofen (Arthropoda: Pycnogonida)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ponte en eaux troubles : stratégies reproductives chez les crustacés Polychelida du Jurassique de La Voulte-sur-Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Jauvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Sabroux</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Hassanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Palaeontological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043819v1</w:t>
+                <w:t xml:space="preserve">hal-03043884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeoecology of Voulteryon parvulus (Eucrustacea, Polychelida) from the Middle Jurassic of La Voulte-sur-Rhône fossil Lagerstätte (France)</w:t>
               </w:r>
@@ -7544,64 +7557,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Krobicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim T Haug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62 Annual Meeting of the Palaeontological Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Bristol, United Kingdom</w:t>
@@ -7624,243 +7637,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polychelidan lobsters from La Voulte: first evidence of Eucarida brood care in the fossil record</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The sea spiders from Solnhofen (Arthropoda: Pycnogonida)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bernard</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sabroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Corbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hassanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Palaeontological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043874v1</w:t>
+                <w:t xml:space="preserve">hal-03043819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ponte en eaux troubles : stratégies reproductives chez les crustacés Polychelida du Jurassique de La Voulte-sur-Rhône</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Jauvion</w:t>
+                <w:t xml:space="preserve">Les thylacocéphales (Euarthropoda, Thylacocephala) du Crétacé supérieur du Liban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043884v1</w:t>
+                <w:t xml:space="preserve">hal-03043853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cenomanian lignitic clays of Hucheloup (Écouflant, Maine-et-Loire) : palaeobotanical and palaeoenvironmental study</w:t>
               </w:r>
@@ -8016,64 +8016,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare fossil amphipod from the Neogene of Shanxi, China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diying Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hegna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Palaeontological Virtual Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8098,51 +8098,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A euarthropod with ‘great appendage’-like frontal head limbs from the Chengjiang Lagerstätte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert J. O'Flynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8236,51 +8236,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proeryon, the long-lived and widespread genus of polychelidan lobsters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günter Schweigert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8318,77 +8318,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First evidence of fossil Eucarida brood care: implications on the evolution of reproductive strategies in Decapoda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Jauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8426,103 +8426,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sea Spiders (Arthropoda: Pycnogonida) from the Late Jurassic of Solnhofen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sabroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Corbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hassanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Crustacean Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8618,51 +8618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Garassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matúš Hyžný</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 210, 2017, Mémoires du Muséum national d'Histoire naturelle, 978-2-85653-785-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8706,1365 +8706,1365 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réserves cachées des isopodes du Liban</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les écrevisses fossiles : 360 millions d’années en toute discrétion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadashi Kawai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen T. Hasiotis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fascinants crustacés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EDP Sciences, pp.154-155, 2025, 978-2-7598-3710-6</w:t>
+              <w:t xml:space="preserve">Fascinants Crustacés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDP Sciences, pp.136-137, 2025, 978-2-7598-3710-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552343v1</w:t>
+                <w:t xml:space="preserve">hal-05552332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voir ce que les fossiles ont dans le ventre !</w:t>
+                <w:t xml:space="preserve">Les yeux fossilisés à la loupe !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Luque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fascinants crustacés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.52-53, 2025, 978-2-7598-3710-6</w:t>
+              <w:t xml:space="preserve">, EDP Sciences, pp.176-177, 2025, 978-2-7598-3710-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552334v1</w:t>
+                <w:t xml:space="preserve">hal-05552336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les yeux fossilisés à la loupe !</w:t>
+                <w:t xml:space="preserve">En danger ou invasives, les écrevisses actuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadashi Kawai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EDP Sciences. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fascinants crustacés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EDP Sciences, pp.176-177, 2025, 978-2-7598-3710-6</w:t>
+              <w:t xml:space="preserve">, pp.138-139, 2025, 978-2-7598-3710-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552336v1</w:t>
+                <w:t xml:space="preserve">hal-05552329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En danger ou invasives, les écrevisses actuelles</w:t>
+                <w:t xml:space="preserve">Langoustes et cigales de mer : gros bébés et grosses antennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fascinants crustacés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.138-139, 2025, 978-2-7598-3710-6</w:t>
+              <w:t xml:space="preserve">, EDP Sciences, pp.172-173, 2025, 978-2-7598-3710-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552329v1</w:t>
+                <w:t xml:space="preserve">hal-05552325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les écrevisses fossiles : 360 millions d’années en toute discrétion</w:t>
+                <w:t xml:space="preserve">Crustacés achélates : les bricolages de l’évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephen T. Hasiotis</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim T. Haug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolin Haug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fascinants Crustacés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EDP Sciences, pp.136-137, 2025, 978-2-7598-3710-6</w:t>
+              <w:t xml:space="preserve">Fascinants crustacés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDP Sciences, pp.174-175, 2025, 978-2-7598-3710-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552332v1</w:t>
+                <w:t xml:space="preserve">hal-05552328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langoustes et cigales de mer : gros bébés et grosses antennes</w:t>
+                <w:t xml:space="preserve">Chengjiang, la tendre enfance des arthropodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J. O'Flynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EDP Sciences. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fascinants crustacés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EDP Sciences, pp.172-173, 2025, 978-2-7598-3710-6</w:t>
+              <w:t xml:space="preserve">, pp.66-67, 2025, 978-2-7598-3710-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552325v1</w:t>
+                <w:t xml:space="preserve">hal-05552339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustacés achélates : les bricolages de l’évolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les crustacés de La Voulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carolin Haug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fascinants crustacés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EDP Sciences, pp.174-175, 2025, 978-2-7598-3710-6</w:t>
+              <w:t xml:space="preserve">, EDP Sciences, pp.212-213, 2025, 978-2-7598-3710-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552328v1</w:t>
+                <w:t xml:space="preserve">hal-05552346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chengjiang, la tendre enfance des arthropodes</w:t>
+                <w:t xml:space="preserve">Classification et phylogénie des crustacés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fascinants crustacés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.66-67, 2025, 978-2-7598-3710-6</w:t>
+              <w:t xml:space="preserve">, EDP Sciences, pp.20-21, 2025, 978-2-7598-3710-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552339v1</w:t>
+                <w:t xml:space="preserve">hal-05552324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les crustacés de La Voulte</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serre-moi les pinces ! Les langoustines multipinces du Jurassique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fascinants crustacés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EDP Sciences, pp.212-213, 2025, 978-2-7598-3710-6</w:t>
+              <w:t xml:space="preserve">, EDP Sciences, pp.170-171, 2025, 978-2-7598-3710-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552346v1</w:t>
+                <w:t xml:space="preserve">hal-05552321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification et phylogénie des crustacés</w:t>
+                <w:t xml:space="preserve">Les survivants des profondeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tin-Yam Chan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fascinants crustacés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EDP Sciences, pp.20-21, 2025, 978-2-7598-3710-6</w:t>
+              <w:t xml:space="preserve">, EDP Sciences, pp.122-123, 2025, 978-2-7598-3710-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552324v1</w:t>
+                <w:t xml:space="preserve">hal-05552326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serre-moi les pinces ! Les langoustines multipinces du Jurassique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Treatise Online no. 191: Part R, Revised, Volume 1, Illustrated Glossary of the Decapoda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carrie Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Feldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Franţescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroaki Karasawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fascinants crustacés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Treatise online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17161/to.vi.24702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552321v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatise Online no. 191: Part R, Revised, Volume 1, Illustrated Glossary of the Decapoda</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Voir ce que les fossiles ont dans le ventre !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...14 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EDP Sciences. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Treatise online</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fascinants crustacés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.52-53, 2025, 978-2-7598-3710-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552302v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les survivants des profondeurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les réserves cachées des isopodes du Liban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Boudjedida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tin-Yam Chan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fascinants crustacés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EDP Sciences, pp.122-123, 2025, 978-2-7598-3710-6</w:t>
+              <w:t xml:space="preserve">, EDP Sciences, pp.154-155, 2025, 978-2-7598-3710-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552326v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un plateau de fruits de mer</w:t>
+                <w:t xml:space="preserve">Crustacés fossiles en 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Jauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EDP Sciences, pp.50-51, 2022, </w:t>
+              <w:t xml:space="preserve">, EDP Sciences, pp.212-213, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812576v1</w:t>
+                <w:t xml:space="preserve">hal-03812594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustacés fossiles en 3D</w:t>
+                <w:t xml:space="preserve">Un plateau de fruits de mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Jauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d'aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EDP Sciences, pp.212-213, 2022, </w:t>
+              <w:t xml:space="preserve">, EDP Sciences, pp.50-51, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812594v1</w:t>
+                <w:t xml:space="preserve">hal-03812576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId254"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -10219,51 +10219,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05570815v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Audo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Robin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265141v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Rowe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Saleh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Belhadj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Radepont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13358-025-00398-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417124v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lagrange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giliane Odin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy de Grave" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.01275.2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910394v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert O'Flynn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Williams" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxiao Yu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Guo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1556" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889134v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin De Mazancourt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2024v46a19" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391269v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok Ga&#353;pari&#269;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Kawai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Kolar-Jurkov&#353;ek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Marin&#353;ek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcbiol/ruad058" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390798v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Letenneur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diying Huang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2023v45a24" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391226v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hasiotis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcbiol/ruad079" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391300v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ko&#269;ov&#225; Veselsk&#225;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcbiol/ruad060" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03905970v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2022/1103" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139719v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Garassino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chabard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2021/0963" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210450v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winkler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2021v43a8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03609914v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Feng Wei" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Guan Dong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Wei Du" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hegna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/palaeoentomology.4.1.13" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162041v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Simpson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond G&#232;ze" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2021.102470" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03609898v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lida Xing" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan C. Mckellar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Luque" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2021.05.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03608660v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Devillez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcbiol/ruab028" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03608680v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2517/2021pr007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436197v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barriel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2021.1918773" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557222v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jauvion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vannier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Daley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60282-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03610000v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Hitij" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Jurkovsek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Kolar-Jurkovsek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2020/0899" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03822551v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Lerosey-Aubril" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayou Zhai" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijuan Mai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756820000187" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03609925v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Furrer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547497v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Schweigert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.102376" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557227v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2020v42a7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03822539v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#250;&#353; Hy&#382;n&#253;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Feldmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenter Schweigert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2019.61" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933192v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Haug" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle Reumer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim T Haug" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Arillo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12542-020-00522-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03822566v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert O&#8217;flynn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Chen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/1069" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02417296v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sabroux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Corbari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hassanin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2019.1571534" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02274560v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2017.1405085" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547482v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Krobicki" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41834-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01961013v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Krobicki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2017.1359690" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02438803v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2018v40a9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02438816v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18759866-08701004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01651600v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2017.367" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02438825v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Teruzzi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lasseron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017176" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313737v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Williams" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charbonnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Schweigert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2016.1167786" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231417v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asd.2015.10.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01485138v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim T. Haug" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40851-016-0049-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01191654v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Palero" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Petit" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asd.2015.08.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374433v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2016/0580" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966169v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12088" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7LTRX3R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03277787v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abi Saad" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2014.05.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324863v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Saint Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2014n4a1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822925v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2013.777809" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432784v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12071" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823029v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Caze" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Biot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.03.001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366868v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bravi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Bartiromo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0077-7749/2014/0398" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823041v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fernandez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0077-7749/2014/0411" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823053v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Haug" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-013-0452-x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-20XDMQKX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823073v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/193724012X634189" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823047v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.2011.0056" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552316v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Marug&#225;n-Lob&#243;n" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mart&#237;n Abad" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Delgado Buscalioni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552310v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T. Hasiotis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659486v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Boudjedida" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659483v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285706v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ny C&#233;dric" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823122v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. O'Flynn" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03812542v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823089v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533215v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963618v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557241v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034157v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Krobichi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043853v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043819v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043829v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043874v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043884v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388071v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Fleury" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Redois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier N&#233;raudeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mellier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Strullu-Derrien" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03608476v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03608483v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng-Xiao Yu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom H.P. Harvey" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034260v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034275v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034303v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822994v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552343v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552334v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552336v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552329v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552332v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552325v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552328v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552339v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552346v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552324v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552321v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552302v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Schweitzer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Fran&#355;escu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Karasawa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17161/to.vi.24702" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552326v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin-Yam Chan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812576v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c023" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812594v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c101" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05570815v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Audo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Robin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417124v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lagrange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giliane Odin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy de Grave" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.01275.2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265141v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Rowe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Saleh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Belhadj" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Radepont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13358-025-00398-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910394v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert O'Flynn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Williams" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxiao Yu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Guo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1556" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889134v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin De Mazancourt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2024v46a19" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391226v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hasiotis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Kawai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcbiol/ruad079" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390798v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Letenneur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diying Huang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2023v45a24" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391269v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok Ga&#353;pari&#269;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Kolar-Jurkov&#353;ek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Marin&#353;ek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcbiol/ruad058" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391300v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ko&#269;ov&#225; Veselsk&#225;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcbiol/ruad060" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03905970v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2022/1103" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162041v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Garassino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Simpson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond G&#232;ze" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2021.102470" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139719v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chabard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2021/0963" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210450v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winkler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2021v43a8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03609914v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Feng Wei" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Guan Dong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Wei Du" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hegna" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/palaeoentomology.4.1.13" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03609898v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lida Xing" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan C. Mckellar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Luque" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2021.05.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03608660v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Devillez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcbiol/ruab028" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436197v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barriel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2021.1918773" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03608680v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2517/2021pr007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557227v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2020v42a7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933192v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Haug" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle Reumer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim T Haug" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Arillo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12542-020-00522-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03822539v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#250;&#353; Hy&#382;n&#253;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Feldmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenter Schweigert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2019.61" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03822551v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Lerosey-Aubril" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayou Zhai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijuan Mai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756820000187" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03609925v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Furrer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547497v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Schweigert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.102376" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03822566v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert O&#8217;flynn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Chen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/1069" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557222v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jauvion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vannier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Daley" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60282-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03610000v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Hitij" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Jurkovsek" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Kolar-Jurkovsek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2020/0899" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547482v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Krobicki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41834-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02274560v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2017.1405085" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02417296v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sabroux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Corbari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hassanin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2019.1571534" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02438803v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2018v40a9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02438816v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18759866-08701004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01961013v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Krobicki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2017.1359690" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02438825v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Teruzzi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lasseron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017176" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01651600v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2017.367" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313737v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Williams" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charbonnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Schweigert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2016.1167786" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01191654v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim T. Haug" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Palero" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Petit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asd.2015.08.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231417v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asd.2015.10.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01485138v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40851-016-0049-0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374433v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2016/0580" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03277787v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abi Saad" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2014.05.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966169v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12088" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7LTRX3R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823029v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Caze" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Biot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.03.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432784v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Saint Martin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12071" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366868v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bravi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Bartiromo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0077-7749/2014/0398" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823041v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fernandez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0077-7749/2014/0411" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822925v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2013.777809" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324863v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2014n4a1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823053v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Haug" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-013-0452-x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-20XDMQKX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823073v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/193724012X634189" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823047v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.2011.0056" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552316v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Marug&#225;n-Lob&#243;n" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mart&#237;n Abad" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Delgado Buscalioni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552310v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T. Hasiotis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659483v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659486v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Boudjedida" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285706v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ny C&#233;dric" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03812542v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823089v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823122v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. O'Flynn" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533215v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963618v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034157v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Krobichi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557241v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043874v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043884v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043829v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043819v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043853v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388071v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Fleury" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Redois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier N&#233;raudeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mellier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Strullu-Derrien" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03608476v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03608483v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng-Xiao Yu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom H.P. Harvey" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034260v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034275v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034303v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822994v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552332v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552336v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552329v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552325v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552328v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552339v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552346v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552324v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552321v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552326v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin-Yam Chan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552302v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Schweitzer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Fran&#355;escu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Karasawa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17161/to.vi.24702" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552334v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552343v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812594v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c101" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812576v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c023" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>