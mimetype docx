--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -201,295 +201,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-05570815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new caridean shrimp fossil with exceptionally preserved organs from the Middle Jurassic of La Voulte-sur-Rhône, France</w:t>
+                <w:t xml:space="preserve">Selective preservation of coleoid soft tissues in Lebanese Konservat-Lagerstätten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Lagrange</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Audo</w:t>
+                <w:t xml:space="preserve">Alison Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giliane Odin</w:t>
+                <w:t xml:space="preserve">Isabelle Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sammy de Grave</w:t>
+                <w:t xml:space="preserve">Farid Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Fernandez</w:t>
+                <w:t xml:space="preserve">Oulfa Belhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Radepont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4202/app.01275.2025⟩</w:t>
+              <w:t xml:space="preserve">Swiss Journal of Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 144 (1), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13358-025-00398-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417124v1</w:t>
+                <w:t xml:space="preserve">hal-05265141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective preservation of coleoid soft tissues in Lebanese Konservat-Lagerstätten</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new caridean shrimp fossil with exceptionally preserved organs from the Middle Jurassic of La Voulte-sur-Rhône, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Rouget</w:t>
+                <w:t xml:space="preserve">Flavien Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Saleh</w:t>
+                <w:t xml:space="preserve">Giliane Odin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oulfa Belhadj</w:t>
+                <w:t xml:space="preserve">Sammy de Grave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Radepont</w:t>
+                <w:t xml:space="preserve">Vincent Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Journal of Palaeontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 144 (1), pp.55. </w:t>
+              <w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70 (4), pp.775-794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13358-025-00398-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4202/app.01275.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265141v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The early Cambrian Bushizheia yangi and head segmentation in upper stem‐group euarthropods</w:t>
               </w:r>
@@ -2179,1087 +2179,1087 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03608680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new stenochirid lobster (Crustacea, Decapoda, Stenochiridae) from the Early Jurassic of France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+                <w:t xml:space="preserve">A new polychelidan lobster preserved with its eggs in a 165 Ma nodule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Jauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Daley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5252/geodiversitas2020v42a7⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-60282-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557227v1</w:t>
+                <w:t xml:space="preserve">hal-02557222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on the letter of the Society of Vertebrate Paleontology (SVP) dated April 21, 2020 regarding “Fossils from conflict zones and reproducibility of fossil-based scientific data”: the importance of private collections</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antonio Arillo</w:t>
+                <w:t xml:space="preserve">One of the oldest polychelidan lobsters from Upper Triassic (Carnian) beds at Kozja dnina in the Julian Alps, Slovenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rok Gašparič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomaž Hitij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Jurkovsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tea Kolar-Jurkovsek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paläontologische Zeitschrift</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12542-020-00522-x⟩</w:t>
+              <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/njgpa/2020/0899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933192v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03610000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tricarina gadvanensis is an isopod: reinterpretation of an alleged lobster from the Lower Cretaceous of Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matúš Hyžný</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Feldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenter Schweigert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Paleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 94 (2), pp.304-310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jpa.2019.61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03822539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of the eudemersal radiodont Cambroraster in the early Cambrian Chengjiang Lagerstätte and the diversity of hurdiid ecomorphotypes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rudy Lerosey-Aubril</w:t>
+                <w:t xml:space="preserve">Comment on the letter of the Society of Vertebrate Paleontology (SVP) dated April 21, 2020 regarding “Fossils from conflict zones and reproducibility of fossil-based scientific data”: the importance of private collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolin Haug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelle Reumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim T Haug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Arillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Huijuan Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0016756820000187⟩</w:t>
+              <w:t xml:space="preserve">Paläontologische Zeitschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94 (3), pp.413-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12542-020-00522-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03822551v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new polychelidan lobster from the Lower Jurassic of southeastern Switzerland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new stenochirid lobster (Crustacea, Decapoda, Stenochiridae) from the Early Jurassic of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Heinz Furrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (7), pp.93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/geodiversitas2020v42a7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03609925v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proeryon, a geographically and stratigraphically widespread genus of polychelidan lobsters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occurrence of the eudemersal radiodont Cambroraster in the early Cambrian Chengjiang Lagerstätte and the diversity of hurdiid ecomorphotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Lerosey-Aubril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayou Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huijuan Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annpal.2019.102376⟩</w:t>
+              <w:t xml:space="preserve">Geological Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 157 (7), pp.1200-1206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0016756820000187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547497v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03822551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new euarthropod with ‘great appendage’-like frontal head limbs from the Chengjiang Lagerstätte, Southwest China</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new polychelidan lobster from the Lower Jurassic of southeastern Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinz Furrer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontologia Electronica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 296 (1-2), pp.29-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03822566v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03609925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new polychelidan lobster preserved with its eggs in a 165 Ma nodule</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proeryon, a geographically and stratigraphically widespread genus of polychelidan lobsters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Schweigert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-60282-1⟩</w:t>
+              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 106 (2), pp.102376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annpal.2019.102376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557222v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One of the oldest polychelidan lobsters from Upper Triassic (Carnian) beds at Kozja dnina in the Julian Alps, Slovenia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rok Gašparič</w:t>
+                <w:t xml:space="preserve">A new euarthropod with ‘great appendage’-like frontal head limbs from the Chengjiang Lagerstätte, Southwest China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert O’flynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Jurkovsek</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayou Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tea Kolar-Jurkovsek</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
+              <w:t xml:space="preserve">Palaeontologia Electronica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/njgpa/2020/0899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26879/1069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03610000v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03822566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeoecology of Voulteryon parvulus (Eucrustacea, Polychelida) from the Middle Jurassic of La Voulte-sur-Rhône Fossil-Lagerstätte (France)</w:t>
               </w:r>
@@ -3297,51 +3297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Krobicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim T Haug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, pp.5332. </w:t>
@@ -3581,326 +3581,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large polychelidan lobsters with a rounded carapacefrom the Middle Jurassic La Voulte-sur-Rhône Lagerstätte:taxonomic clarifications</w:t>
+                <w:t xml:space="preserve">Rare fossil polychelid lobsters in turbiditic palaeoenvironments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Günter Schweigert</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Krobicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5252/geodiversitas2018v40a9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (12), pp.1017-1036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14772019.2017.1359690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02438803v1</w:t>
+                <w:t xml:space="preserve">hal-01961013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The early polychelidan lobster Tetrachela raiblana and its impact on the homology of carapace grooves in decapod crustaceans</w:t>
+                <w:t xml:space="preserve">Large polychelidan lobsters with a rounded carapacefrom the Middle Jurassic La Voulte-sur-Rhône Lagerstätte:taxonomic clarifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Schweigert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Zoology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (9), pp.183-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/geodiversitas2018v40a9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/18759866-08701004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-02438816v1</w:t>
+                <w:t xml:space="preserve">insu-02438803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare fossil polychelid lobsters in turbiditic palaeoenvironments</w:t>
+                <w:t xml:space="preserve">The early polychelidan lobster Tetrachela raiblana and its impact on the homology of carapace grooves in decapod crustaceans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matúš Hyžný</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michał Krobicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16 (12), pp.1017-1036. </w:t>
+              <w:t xml:space="preserve">Contributions to Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 87 (1), pp.41-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14772019.2017.1359690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/18759866-08701004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961013v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02438816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New thylacocephalans from the Cretaceous Lagerstätten of Lebanon</w:t>
               </w:r>
@@ -3938,51 +3938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lasseron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolin Haug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 188 (3), pp.19. </w:t>
@@ -4033,77 +4033,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic revision and palaeobiology of Rosenfeldia triasica and Rogeryon oppeli gen. et comb. nov. (Eucrustacea, Polychelida)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günter Schweigert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim T Haug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 367, pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4388,90 +4388,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual dissection and lifestyle of a 165 million-year-old female polychelidan lobster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Jauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthropod Structure and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 45 (2), pp.122-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4531,77 +4531,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim T. Haug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolin Haug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günter Schweigert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zoological Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2, pp.13. </w:t>
@@ -4711,1056 +4711,1056 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unique occurrence of polychelidan lobster larvae in the fossil record and its evolutionary implications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joachim T Haug</w:t>
+                <w:t xml:space="preserve">Phylogeny of fossil and extant glypheid and litogastrid lobsters (Crustacea, Decapoda) as revealed by morphological characters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Petit</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Barriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Garassino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Schweigert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cladistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (3), pp.231-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cla.12088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2014.05.004⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277787v1</w:t>
+                <w:t xml:space="preserve">hal-02966169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeny of fossil and extant glypheid and litogastrid lobsters (Crustacea, Decapoda) as revealed by morphological characters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+                <w:t xml:space="preserve">Unique occurrence of polychelidan lobster larvae in the fossil record and its evolutionary implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim T Haug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Günter Schweigert</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolin Haug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abi Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cladistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cla.12088⟩</w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (2), pp.869-874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2014.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02966169v1</w:t>
+                <w:t xml:space="preserve">hal-03277787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The La Voulte-sur-Rhône Lagerstätte (Middle Jurassic, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New eryonid crustaceans from the Late Jurassic Lagerstätten of Cerin (France), Canjuers (France), Wattendorf (Germany) and Zandt (Germany)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Audo</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Schweigert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Caze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Biot</w:t>
+                <w:t xml:space="preserve">Jean-Paul Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2014.03.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (4), pp.459-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14772019.2013.777809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03823029v1</w:t>
+                <w:t xml:space="preserve">hal-03822925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and palaeoecology of the enigmatic genus Knebelia (Eucrustacea, Decapoda, Eryonidae) from Upper Jurassic plattenkalks in southern Germany</w:t>
+                <w:t xml:space="preserve">High biodiversity in Polychelida crustaceans from the Jurassic La Voulte-sur-Rhône Lagerstätte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günter Schweigert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pala.12071⟩</w:t>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (4), pp.489-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/g2014n4a1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432784v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle Jurassic Monte Fallano Plattenkalk (Campania, southern Italy): first report on terrestrial plants, decapod crustaceans and fishes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonello Bartiromo</w:t>
+                <w:t xml:space="preserve">The La Voulte-sur-Rhône Lagerstätte (Middle Jurassic, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Caze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Biot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/0077-7749/2014/0398⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (5), pp.369-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2014.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366868v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03823029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New look at the lobster Eryma greppini, Oppel, 1861 (Crustacea, Decapoda, Erymidae) from the Middle Jurassic of France and Switzerland</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Diversity and palaeoecology of the enigmatic genus Knebelia (Eucrustacea, Decapoda, Eryonidae) from Upper Jurassic plattenkalks in southern Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günter Schweigert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim T. Haug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolin Haug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/0077-7749/2014/0411⟩</w:t>
+              <w:t xml:space="preserve">Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57 (2), pp.397 - 416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pala.12071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03823041v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New eryonid crustaceans from the Late Jurassic Lagerstätten of Cerin (France), Canjuers (France), Wattendorf (Germany) and Zandt (Germany)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Middle Jurassic Monte Fallano Plattenkalk (Campania, southern Italy): first report on terrestrial plants, decapod crustaceans and fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Bravi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Garassino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonello Bartiromo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14772019.2013.777809⟩</w:t>
+              <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 272 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0077-7749/2014/0398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822925v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High biodiversity in Polychelida crustaceans from the Jurassic La Voulte-sur-Rhône Lagerstätte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New look at the lobster Eryma greppini, Oppel, 1861 (Crustacea, Decapoda, Erymidae) from the Middle Jurassic of France and Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Garassino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Schweigert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 36 (4), pp.489-525. </w:t>
+              <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 272 (3), pp.331-339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5252/g2014n4a1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1127/0077-7749/2014/0411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01324863v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03823041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of developmental patterns in achelate lobsters—today and in the Mesozoic</w:t>
               </w:r>
@@ -5785,51 +5785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolin Haug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development Genes and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 223 (6), pp.363-373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6575,338 +6575,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taphonomy of the stomach in three Mesozoic decapods</w:t>
+                <w:t xml:space="preserve">Crayfishes from the Jehol Biota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadashi Kawai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clément Jauvion</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J. O'Flynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Devillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diying Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Symposium on Fossil Decapod Crustaceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03812542v1</w:t>
+                <w:t xml:space="preserve">mnhn-03823122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les écrevisses d’eau douce</w:t>
+                <w:t xml:space="preserve">Taphonomy of the stomach in three Mesozoic decapods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadashi Kawai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Jauvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diying Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICMAC 2 micro- et macro-crustacés, biodiversité, évolution, environnements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie-Béatrice Forel; Sylvain Charbonnier, May 2022, En ligne, France</w:t>
+              <w:t xml:space="preserve">8th Symposium on Fossil Decapod Crustaceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03823089v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03812542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crayfishes from the Jehol Biota</w:t>
+                <w:t xml:space="preserve">Les écrevisses d’eau douce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Diying Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Symposium on Fossil Decapod Crustaceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Zaragoza, Spain</w:t>
+              <w:t xml:space="preserve">MICMAC 2 micro- et macro-crustacés, biodiversité, évolution, environnements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Béatrice Forel; Sylvain Charbonnier, May 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03823122v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03823089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeny of fossil polychelidan lobsters</w:t>
               </w:r>
@@ -7220,51 +7220,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some exceptionally preserved fossil crustaceans from La Voulte-sur-Rhône, France: When studying fossils is almost like studying animals in alcohol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Jauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7296,571 +7296,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polychelidan lobsters from La Voulte: first evidence of Eucarida brood care in the fossil record</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The sea spiders from Solnhofen (Arthropoda: Pycnogonida)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bernard</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sabroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Corbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hassanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Palaeontological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043874v1</w:t>
+                <w:t xml:space="preserve">hal-03043819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ponte en eaux troubles : stratégies reproductives chez les crustacés Polychelida du Jurassique de La Voulte-sur-Rhône</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Jauvion</w:t>
+                <w:t xml:space="preserve">Les thylacocéphales (Euarthropoda, Thylacocephala) du Crétacé supérieur du Liban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043884v1</w:t>
+                <w:t xml:space="preserve">hal-03043853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeoecology of Voulteryon parvulus (Eucrustacea, Polychelida) from the Middle Jurassic of La Voulte-sur-Rhône fossil Lagerstätte (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polychelidan lobsters from La Voulte: first evidence of Eucarida brood care in the fossil record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Jauvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62 Annual Meeting of the Palaeontological Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Bristol, United Kingdom</w:t>
+              <w:t xml:space="preserve">5th International Palaeontological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043829v1</w:t>
+                <w:t xml:space="preserve">hal-03043874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sea spiders from Solnhofen (Arthropoda: Pycnogonida)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ponte en eaux troubles : stratégies reproductives chez les crustacés Polychelida du Jurassique de La Voulte-sur-Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Jauvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Sabroux</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Hassanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Palaeontological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043819v1</w:t>
+                <w:t xml:space="preserve">hal-03043884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les thylacocéphales (Euarthropoda, Thylacocephala) du Crétacé supérieur du Liban</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Palaeoecology of Voulteryon parvulus (Eucrustacea, Polychelida) from the Middle Jurassic of La Voulte-sur-Rhône fossil Lagerstätte (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Luque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Krobicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim T Haug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">62 Annual Meeting of the Palaeontological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043853v1</w:t>
+                <w:t xml:space="preserve">hal-03043829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cenomanian lignitic clays of Hucheloup (Écouflant, Maine-et-Loire) : palaeobotanical and palaeoenvironmental study</w:t>
               </w:r>
@@ -8098,51 +8098,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A euarthropod with ‘great appendage’-like frontal head limbs from the Chengjiang Lagerstätte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert J. O'Flynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8236,51 +8236,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proeryon, the long-lived and widespread genus of polychelidan lobsters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günter Schweigert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8318,77 +8318,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First evidence of fossil Eucarida brood care: implications on the evolution of reproductive strategies in Decapoda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Jauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8618,51 +8618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Garassino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matúš Hyžný</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 210, 2017, Mémoires du Muséum national d'Histoire naturelle, 978-2-85653-785-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8706,1213 +8706,1213 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les écrevisses fossiles : 360 millions d’années en toute discrétion</w:t>
+                <w:t xml:space="preserve">Voir ce que les fossiles ont dans le ventre !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EDP Sciences. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fascinants Crustacés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EDP Sciences, pp.136-137, 2025, 978-2-7598-3710-6</w:t>
+              <w:t xml:space="preserve">Fascinants crustacés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.52-53, 2025, 978-2-7598-3710-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552332v1</w:t>
+                <w:t xml:space="preserve">hal-05552334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les yeux fossilisés à la loupe !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les réserves cachées des isopodes du Liban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Boudjedida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javier Luque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fascinants crustacés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EDP Sciences, pp.176-177, 2025, 978-2-7598-3710-6</w:t>
+              <w:t xml:space="preserve">, EDP Sciences, pp.154-155, 2025, 978-2-7598-3710-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552336v1</w:t>
+                <w:t xml:space="preserve">hal-05552343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En danger ou invasives, les écrevisses actuelles</w:t>
+                <w:t xml:space="preserve">Les écrevisses fossiles : 360 millions d’années en toute discrétion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadashi Kawai</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen T. Hasiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fascinants crustacés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.138-139, 2025, 978-2-7598-3710-6</w:t>
+              <w:t xml:space="preserve">Fascinants Crustacés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDP Sciences, pp.136-137, 2025, 978-2-7598-3710-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552329v1</w:t>
+                <w:t xml:space="preserve">hal-05552332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langoustes et cigales de mer : gros bébés et grosses antennes</w:t>
+                <w:t xml:space="preserve">Les yeux fossilisés à la loupe !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Luque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fascinants crustacés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EDP Sciences, pp.172-173, 2025, 978-2-7598-3710-6</w:t>
+              <w:t xml:space="preserve">, EDP Sciences, pp.176-177, 2025, 978-2-7598-3710-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552325v1</w:t>
+                <w:t xml:space="preserve">hal-05552336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustacés achélates : les bricolages de l’évolution</w:t>
+                <w:t xml:space="preserve">En danger ou invasives, les écrevisses actuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadashi Kawai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EDP Sciences. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fascinants crustacés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EDP Sciences, pp.174-175, 2025, 978-2-7598-3710-6</w:t>
+              <w:t xml:space="preserve">, pp.138-139, 2025, 978-2-7598-3710-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552328v1</w:t>
+                <w:t xml:space="preserve">hal-05552329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chengjiang, la tendre enfance des arthropodes</w:t>
+                <w:t xml:space="preserve">Langoustes et cigales de mer : gros bébés et grosses antennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fascinants crustacés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.66-67, 2025, 978-2-7598-3710-6</w:t>
+              <w:t xml:space="preserve">, EDP Sciences, pp.172-173, 2025, 978-2-7598-3710-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552339v1</w:t>
+                <w:t xml:space="preserve">hal-05552325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les crustacés de La Voulte</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crustacés achélates : les bricolages de l’évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim T. Haug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolin Haug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fascinants crustacés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EDP Sciences, pp.212-213, 2025, 978-2-7598-3710-6</w:t>
+              <w:t xml:space="preserve">, EDP Sciences, pp.174-175, 2025, 978-2-7598-3710-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552346v1</w:t>
+                <w:t xml:space="preserve">hal-05552328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification et phylogénie des crustacés</w:t>
+                <w:t xml:space="preserve">Chengjiang, la tendre enfance des arthropodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J. O'Flynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EDP Sciences. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fascinants crustacés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EDP Sciences, pp.20-21, 2025, 978-2-7598-3710-6</w:t>
+              <w:t xml:space="preserve">, pp.66-67, 2025, 978-2-7598-3710-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552324v1</w:t>
+                <w:t xml:space="preserve">hal-05552339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serre-moi les pinces ! Les langoustines multipinces du Jurassique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les crustacés de La Voulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fascinants crustacés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EDP Sciences, pp.170-171, 2025, 978-2-7598-3710-6</w:t>
+              <w:t xml:space="preserve">, EDP Sciences, pp.212-213, 2025, 978-2-7598-3710-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552321v1</w:t>
+                <w:t xml:space="preserve">hal-05552346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les survivants des profondeurs</w:t>
+                <w:t xml:space="preserve">Classification et phylogénie des crustacés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tin-Yam Chan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fascinants crustacés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EDP Sciences, pp.122-123, 2025, 978-2-7598-3710-6</w:t>
+              <w:t xml:space="preserve">, EDP Sciences, pp.20-21, 2025, 978-2-7598-3710-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552326v1</w:t>
+                <w:t xml:space="preserve">hal-05552324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatise Online no. 191: Part R, Revised, Volume 1, Illustrated Glossary of the Decapoda</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serre-moi les pinces ! Les langoustines multipinces du Jurassique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Treatise online</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fascinants crustacés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDP Sciences, pp.170-171, 2025, 978-2-7598-3710-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552302v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voir ce que les fossiles ont dans le ventre !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Treatise Online no. 191: Part R, Revised, Volume 1, Illustrated Glossary of the Decapoda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carrie Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Feldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Franţescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroaki Karasawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fascinants crustacés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Treatise online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17161/to.vi.24702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552334v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réserves cachées des isopodes du Liban</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les survivants des profondeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tin-Yam Chan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fascinants crustacés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EDP Sciences, pp.154-155, 2025, 978-2-7598-3710-6</w:t>
+              <w:t xml:space="preserve">, EDP Sciences, pp.122-123, 2025, 978-2-7598-3710-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552343v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustacés fossiles en 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Jauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Audo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10219,51 +10219,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05570815v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Audo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Robin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417124v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lagrange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giliane Odin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy de Grave" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.01275.2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265141v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Rowe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Saleh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Belhadj" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Radepont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13358-025-00398-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910394v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert O'Flynn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Williams" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxiao Yu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Guo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1556" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889134v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin De Mazancourt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2024v46a19" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391226v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hasiotis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Kawai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcbiol/ruad079" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390798v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Letenneur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diying Huang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2023v45a24" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391269v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok Ga&#353;pari&#269;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Kolar-Jurkov&#353;ek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Marin&#353;ek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcbiol/ruad058" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391300v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ko&#269;ov&#225; Veselsk&#225;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcbiol/ruad060" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03905970v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2022/1103" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162041v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Garassino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Simpson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond G&#232;ze" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2021.102470" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139719v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chabard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2021/0963" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210450v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winkler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2021v43a8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03609914v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Feng Wei" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Guan Dong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Wei Du" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hegna" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/palaeoentomology.4.1.13" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03609898v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lida Xing" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan C. Mckellar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Luque" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2021.05.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03608660v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Devillez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcbiol/ruab028" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436197v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barriel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2021.1918773" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03608680v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2517/2021pr007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557227v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2020v42a7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933192v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Haug" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle Reumer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim T Haug" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Arillo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12542-020-00522-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03822539v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#250;&#353; Hy&#382;n&#253;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Feldmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenter Schweigert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2019.61" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03822551v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Lerosey-Aubril" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayou Zhai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijuan Mai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756820000187" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03609925v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Furrer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547497v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Schweigert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.102376" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03822566v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert O&#8217;flynn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Chen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/1069" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557222v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jauvion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vannier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Daley" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60282-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03610000v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Hitij" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Jurkovsek" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Kolar-Jurkovsek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2020/0899" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547482v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Krobicki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41834-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02274560v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2017.1405085" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02417296v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sabroux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Corbari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hassanin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2019.1571534" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02438803v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2018v40a9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02438816v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18759866-08701004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01961013v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Krobicki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2017.1359690" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02438825v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Teruzzi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lasseron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017176" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01651600v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2017.367" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313737v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Williams" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charbonnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Schweigert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2016.1167786" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01191654v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim T. Haug" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Palero" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Petit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asd.2015.08.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231417v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asd.2015.10.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01485138v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40851-016-0049-0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374433v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2016/0580" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03277787v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abi Saad" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2014.05.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966169v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12088" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7LTRX3R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823029v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Caze" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Biot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.03.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432784v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Saint Martin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12071" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366868v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bravi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Bartiromo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0077-7749/2014/0398" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823041v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fernandez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0077-7749/2014/0411" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822925v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2013.777809" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324863v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2014n4a1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823053v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Haug" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-013-0452-x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-20XDMQKX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823073v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/193724012X634189" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823047v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.2011.0056" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552316v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Marug&#225;n-Lob&#243;n" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mart&#237;n Abad" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Delgado Buscalioni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552310v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T. Hasiotis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659483v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659486v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Boudjedida" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285706v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ny C&#233;dric" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03812542v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823089v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823122v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. O'Flynn" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533215v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963618v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034157v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Krobichi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557241v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043874v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043884v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043829v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043819v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043853v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388071v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Fleury" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Redois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier N&#233;raudeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mellier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Strullu-Derrien" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03608476v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03608483v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng-Xiao Yu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom H.P. Harvey" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034260v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034275v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034303v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822994v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552332v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552336v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552329v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552325v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552328v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552339v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552346v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552324v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552321v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552326v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin-Yam Chan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552302v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Schweitzer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Fran&#355;escu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Karasawa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17161/to.vi.24702" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552334v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552343v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812594v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c101" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812576v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c023" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05570815v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Audo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Robin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265141v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Rowe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Saleh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Belhadj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Radepont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13358-025-00398-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417124v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lagrange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giliane Odin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy de Grave" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.01275.2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910394v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert O'Flynn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Williams" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxiao Yu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Guo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1556" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889134v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin De Mazancourt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2024v46a19" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391226v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hasiotis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Kawai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcbiol/ruad079" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390798v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Letenneur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diying Huang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2023v45a24" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391269v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok Ga&#353;pari&#269;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Kolar-Jurkov&#353;ek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Marin&#353;ek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcbiol/ruad058" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391300v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ko&#269;ov&#225; Veselsk&#225;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcbiol/ruad060" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03905970v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2022/1103" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162041v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Garassino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Simpson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond G&#232;ze" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2021.102470" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139719v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chabard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2021/0963" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210450v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winkler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2021v43a8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03609914v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Feng Wei" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai-Guan Dong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Wei Du" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hegna" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/palaeoentomology.4.1.13" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03609898v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lida Xing" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan C. Mckellar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Luque" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2021.05.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03608660v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Devillez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcbiol/ruab028" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436197v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barriel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2021.1918773" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03608680v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2517/2021pr007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557222v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jauvion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vannier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Daley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60282-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03610000v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Hitij" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Jurkovsek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Kolar-Jurkovsek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2020/0899" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03822539v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#250;&#353; Hy&#382;n&#253;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Feldmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenter Schweigert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2019.61" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933192v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Haug" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle Reumer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim T Haug" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Arillo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12542-020-00522-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557227v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2020v42a7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03822551v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Lerosey-Aubril" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayou Zhai" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijuan Mai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756820000187" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03609925v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Furrer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547497v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Schweigert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.102376" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03822566v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert O&#8217;flynn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Chen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/1069" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547482v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Krobicki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41834-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02274560v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2017.1405085" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02417296v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sabroux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Corbari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hassanin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2019.1571534" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01961013v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Krobicki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2017.1359690" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02438803v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2018v40a9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02438816v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18759866-08701004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02438825v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Teruzzi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lasseron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017176" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01651600v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2017.367" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313737v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Williams" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charbonnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Schweigert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2016.1167786" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01191654v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim T. Haug" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Palero" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Petit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asd.2015.08.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231417v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asd.2015.10.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01485138v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40851-016-0049-0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374433v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2016/0580" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966169v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12088" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7LTRX3R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03277787v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abi Saad" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2014.05.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822925v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Saint Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2013.777809" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324863v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2014n4a1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823029v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Caze" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Biot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.03.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432784v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12071" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366868v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bravi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Bartiromo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0077-7749/2014/0398" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823041v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fernandez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0077-7749/2014/0411" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823053v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Haug" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-013-0452-x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-20XDMQKX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823073v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/193724012X634189" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823047v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.2011.0056" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552316v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Marug&#225;n-Lob&#243;n" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mart&#237;n Abad" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Delgado Buscalioni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552310v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T. Hasiotis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659483v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659486v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Boudjedida" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285706v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ny C&#233;dric" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823122v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. O'Flynn" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03812542v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03823089v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533215v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963618v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034157v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Krobichi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557241v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043819v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043853v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043874v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043884v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043829v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388071v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Fleury" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Redois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier N&#233;raudeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mellier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Strullu-Derrien" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03608476v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03608483v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng-Xiao Yu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom H.P. Harvey" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034260v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034275v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034303v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822994v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552334v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552343v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552332v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552336v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552329v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552325v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552328v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552339v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552346v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552324v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552321v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552302v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Schweitzer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Fran&#355;escu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Karasawa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17161/to.vi.24702" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552326v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin-Yam Chan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812594v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c101" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812576v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c023" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>