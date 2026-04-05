--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1604,51 +1604,51 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre oppressions et actions : cheminer avec Catherine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audran Aulanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">In Gwendolyn GILLIERON, Blandine DESTREMAU &amp; Adelina MIRANDA (dirs.). </w:t>
+              <w:t xml:space="preserve">Gwendolyn Gillieron; Blandine Destremau; Adelina Miranda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agir en situation de discrédit, mélanges offerts à Catherine Delcroix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cavalier bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 9791031808246</w:t>
             </w:r>
@@ -2695,195 +2695,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Ricœur: Raconter, se souvenir et oublier</w:t>
+                <w:t xml:space="preserve">Homo respondens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Waldenfels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audran Aulanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5195/errs.2019.470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/alter.1932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328049v1</w:t>
+                <w:t xml:space="preserve">hal-03273637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homo respondens</w:t>
+                <w:t xml:space="preserve">Paul Ricœur: Raconter, se souvenir et oublier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Waldenfels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audran Aulanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/alter.1932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5195/errs.2019.470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273637v1</w:t>
+                <w:t xml:space="preserve">hal-03328049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l'étranger</w:t>
               </w:r>
@@ -3463,51 +3463,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audran Aulanier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048961v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Odasso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13svk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015692v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.153.0013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944002v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dadour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Duclos-Valois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fogel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Latouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941585v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927725v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Stavo-Debauge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160188v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gardesse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lel&#233;vrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barwick" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Bartel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.188.0069" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913577v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723536v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.188.0115" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723535v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.188.0019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547517v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/EPH.6.0.3289796" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669724v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philonsorbonne.2435" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328027v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.8278" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546515v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gass-Quintero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273623v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466416v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.6872" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273619v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58048/2263-7664/3149" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511159v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/agir-en-situation-de-discredit/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328052v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328051v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328045v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rebeschini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328047v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049378v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13svd" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941598v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03775324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913574v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273630v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Royer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Waldenfels" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/EPH.7.0.3291060" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546518v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546516v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328049v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/errs.2019.470" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273637v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alter.1932" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328048v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929462v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dobigny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux d'Hont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328050v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535419v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pechon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loub&#232;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audran Aulanier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048961v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Odasso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13svk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015692v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.153.0013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944002v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dadour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Duclos-Valois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fogel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Latouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941585v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927725v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Stavo-Debauge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160188v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gardesse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lel&#233;vrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barwick" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Bartel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.188.0069" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913577v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723536v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.188.0115" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723535v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.188.0019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547517v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/EPH.6.0.3289796" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669724v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philonsorbonne.2435" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328027v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.8278" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546515v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gass-Quintero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273623v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466416v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.6872" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273619v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58048/2263-7664/3149" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511159v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/agir-en-situation-de-discredit/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328052v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328051v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328045v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rebeschini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328047v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049378v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13svd" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941598v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03775324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913574v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273630v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Royer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Waldenfels" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/EPH.7.0.3291060" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546518v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546516v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273637v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alter.1932" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328049v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/errs.2019.470" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328048v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929462v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dobigny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux d'Hont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328050v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535419v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pechon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loub&#232;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>