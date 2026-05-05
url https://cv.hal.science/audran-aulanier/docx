--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -643,334 +643,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03927725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’organisation des systèmes d’accueil des exilés en France et en Allemagne</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction à l'Axe 2 : Applications et usages transdisciplinaires de la phénoménologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audran Aulanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Implications philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04160188v1</w:t>
+                <w:t xml:space="preserve">hal-03913577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à l'Axe 2 : Applications et usages transdisciplinaires de la phénoménologie</w:t>
+                <w:t xml:space="preserve">Le rôle du système d’accueil sur les relations entre les demandeurs d’asile et les travailleurs sociaux en France et en Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audran Aulanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Implications philosophiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N°188, pp.115 - 131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.188.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03913577v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle du système d’accueil sur les relations entre les demandeurs d’asile et les travailleurs sociaux en France et en Allemagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’organisation des systèmes d’accueil des exilés en France et en Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gardesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lelévrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Bartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audran Aulanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, N°188, pp.115 - 131. </w:t>
+              <w:t xml:space="preserve">, 2022, N° 188 (2), pp.69-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/migra.188.0115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/migra.188.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723536v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les demandeurs d’asile et les réfugiés en France et en Allemagne depuis 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Bartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audran Aulanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1245,178 +1245,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dialogue autour de la phénoménologie sociale : Bernhard Waldenfels et Alfred Schütz sur l’étrangeté et la morale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nationalisme et cosmopolitisme. La phénoménologie de l’étranger de Bernhard Waldenfels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audran Aulanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Cercle herméneutique : herméneutique générale, anthropologie phénoménologique, phénoménologique psychiatrique, Daseinsanalyse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Phénoménologies de l'étranger, du quotidien et de la morale : Waldenfels et Schütz, 36-37, p. 11-42</w:t>
+              <w:t xml:space="preserve">Implications philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546515v1</w:t>
+                <w:t xml:space="preserve">hal-03273623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nationalisme et cosmopolitisme. La phénoménologie de l’étranger de Bernhard Waldenfels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un dialogue autour de la phénoménologie sociale : Bernhard Waldenfels et Alfred Schütz sur l’étrangeté et la morale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gass-Quintero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audran Aulanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Implications philosophiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Le Cercle herméneutique : herméneutique générale, anthropologie phénoménologique, phénoménologique psychiatrique, Daseinsanalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Phénoménologies de l'étranger, du quotidien et de la morale : Waldenfels et Schütz, 36-37, p. 11-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273623v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composer avec une intimité déniée : demandeurs d’asile en France et en Allemagne</w:t>
               </w:r>
@@ -2222,51 +2222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques migratoires et expériences d’exil en France et en Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audran Aulanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Bartel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022/2 (188), 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2779,186 +2779,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Ricœur: Raconter, se souvenir et oublier</w:t>
+                <w:t xml:space="preserve">Penser l'étranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Waldenfels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audran Aulanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328049v1</w:t>
+                <w:t xml:space="preserve">hal-03328048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser l'étranger</w:t>
+                <w:t xml:space="preserve">Paul Ricœur: Raconter, se souvenir et oublier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Waldenfels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audran Aulanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5195/errs.2019.470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328048v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3463,51 +3463,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audran Aulanier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048961v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Odasso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13svk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015692v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.153.0013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944002v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dadour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Duclos-Valois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fogel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Latouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941585v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927725v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Stavo-Debauge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160188v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gardesse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lel&#233;vrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barwick" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Bartel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.188.0069" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913577v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723536v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.188.0115" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723535v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.188.0019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547517v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/EPH.6.0.3289796" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669724v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philonsorbonne.2435" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328027v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.8278" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546515v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gass-Quintero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273623v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466416v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.6872" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273619v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58048/2263-7664/3149" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511159v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/agir-en-situation-de-discredit/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328052v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328051v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328045v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rebeschini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328047v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049378v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13svd" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941598v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03775324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913574v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273630v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Royer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Waldenfels" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/EPH.7.0.3291060" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546518v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546516v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273637v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alter.1932" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328049v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/errs.2019.470" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328048v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929462v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dobigny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux d'Hont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328050v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535419v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pechon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loub&#232;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audran Aulanier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048961v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Odasso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13svk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015692v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.153.0013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944002v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dadour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Duclos-Valois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fogel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Latouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941585v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927725v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Stavo-Debauge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913577v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723536v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.188.0115" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160188v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gardesse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lel&#233;vrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barwick" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Bartel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.188.0069" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723535v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.188.0019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547517v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/EPH.6.0.3289796" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669724v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philonsorbonne.2435" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328027v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.8278" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273623v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546515v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gass-Quintero" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466416v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.6872" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273619v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58048/2263-7664/3149" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511159v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/agir-en-situation-de-discredit/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328052v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328051v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328045v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rebeschini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328047v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049378v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13svd" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941598v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03775324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913574v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273630v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Royer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Waldenfels" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/EPH.7.0.3291060" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546518v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546516v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273637v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alter.1932" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328048v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328049v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/errs.2019.470" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929462v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dobigny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux d'Hont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328050v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535419v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pechon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loub&#232;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>