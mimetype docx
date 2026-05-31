--- v2 (2026-05-05)
+++ v3 (2026-05-31)
@@ -643,334 +643,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03927725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à l'Axe 2 : Applications et usages transdisciplinaires de la phénoménologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’organisation des systèmes d’accueil des exilés en France et en Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gardesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lelévrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Bartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audran Aulanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Implications philosophiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 188 (2), pp.69-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.188.0069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03913577v1</w:t>
+                <w:t xml:space="preserve">hal-04160188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle du système d’accueil sur les relations entre les demandeurs d’asile et les travailleurs sociaux en France et en Allemagne</w:t>
+                <w:t xml:space="preserve">Introduction à l'Axe 2 : Applications et usages transdisciplinaires de la phénoménologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audran Aulanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Implications philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723536v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’organisation des systèmes d’accueil des exilés en France et en Allemagne</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rôle du système d’accueil sur les relations entre les demandeurs d’asile et les travailleurs sociaux en France et en Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audran Aulanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, N° 188 (2), pp.69-85. </w:t>
+              <w:t xml:space="preserve">, 2022, N°188, pp.115 - 131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/migra.188.0069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/migra.188.0115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04160188v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les demandeurs d’asile et les réfugiés en France et en Allemagne depuis 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Bartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audran Aulanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1245,178 +1245,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nationalisme et cosmopolitisme. La phénoménologie de l’étranger de Bernhard Waldenfels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un dialogue autour de la phénoménologie sociale : Bernhard Waldenfels et Alfred Schütz sur l’étrangeté et la morale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gass-Quintero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audran Aulanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Implications philosophiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Le Cercle herméneutique : herméneutique générale, anthropologie phénoménologique, phénoménologique psychiatrique, Daseinsanalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Phénoménologies de l'étranger, du quotidien et de la morale : Waldenfels et Schütz, 36-37, p. 11-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273623v1</w:t>
+                <w:t xml:space="preserve">hal-03546515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dialogue autour de la phénoménologie sociale : Bernhard Waldenfels et Alfred Schütz sur l’étrangeté et la morale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nationalisme et cosmopolitisme. La phénoménologie de l’étranger de Bernhard Waldenfels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audran Aulanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Cercle herméneutique : herméneutique générale, anthropologie phénoménologique, phénoménologique psychiatrique, Daseinsanalyse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Phénoménologies de l'étranger, du quotidien et de la morale : Waldenfels et Schütz, 36-37, p. 11-42</w:t>
+              <w:t xml:space="preserve">Implications philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546515v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composer avec une intimité déniée : demandeurs d’asile en France et en Allemagne</w:t>
               </w:r>
@@ -2222,51 +2222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques migratoires et expériences d’exil en France et en Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audran Aulanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Bartel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022/2 (188), 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2695,270 +2695,270 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homo respondens</w:t>
+                <w:t xml:space="preserve">Paul Ricœur: Raconter, se souvenir et oublier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Waldenfels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audran Aulanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/alter.1932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5195/errs.2019.470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273637v1</w:t>
+                <w:t xml:space="preserve">hal-03328049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser l'étranger</w:t>
+                <w:t xml:space="preserve">Homo respondens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Waldenfels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audran Aulanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alter.1932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328048v1</w:t>
+                <w:t xml:space="preserve">hal-03273637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Ricœur: Raconter, se souvenir et oublier</w:t>
+                <w:t xml:space="preserve">Penser l'étranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Waldenfels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audran Aulanier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5195/errs.2019.470⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03328049v1</w:t>
+                <w:t xml:space="preserve">hal-03328048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3463,51 +3463,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audran Aulanier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048961v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Odasso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13svk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015692v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.153.0013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944002v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dadour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Duclos-Valois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fogel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Latouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941585v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927725v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Stavo-Debauge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913577v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723536v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.188.0115" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160188v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gardesse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lel&#233;vrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barwick" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Bartel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.188.0069" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723535v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.188.0019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547517v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/EPH.6.0.3289796" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669724v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philonsorbonne.2435" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328027v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.8278" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273623v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546515v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gass-Quintero" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466416v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.6872" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273619v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58048/2263-7664/3149" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511159v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/agir-en-situation-de-discredit/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328052v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328051v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328045v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rebeschini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328047v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049378v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13svd" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941598v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03775324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913574v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273630v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Royer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Waldenfels" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/EPH.7.0.3291060" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546518v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546516v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273637v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alter.1932" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328048v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328049v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/errs.2019.470" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929462v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dobigny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux d'Hont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328050v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535419v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pechon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loub&#232;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188647v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audran Aulanier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048961v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Odasso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13svk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015692v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.153.0013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944002v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dadour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Duclos-Valois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fogel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Latouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941585v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927725v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Stavo-Debauge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160188v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gardesse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lel&#233;vrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barwick" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Bartel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.188.0069" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913577v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723536v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.188.0115" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723535v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.188.0019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547517v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/EPH.6.0.3289796" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669724v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philonsorbonne.2435" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328027v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.8278" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546515v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gass-Quintero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273623v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466416v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.6872" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273619v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58048/2263-7664/3149" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511159v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/agir-en-situation-de-discredit/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328052v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328051v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328045v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rebeschini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328047v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049378v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13svd" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941598v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03775324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913574v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273630v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Royer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Waldenfels" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/EPH.7.0.3291060" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546518v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546516v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328049v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/errs.2019.470" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273637v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alter.1932" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328048v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929462v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dobigny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux d'Hont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328050v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535419v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pechon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loub&#232;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>