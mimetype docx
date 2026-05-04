--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -66,1517 +66,1651 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and molecular characterization of gene-for-gene interactions leading to quantitative resistances to Leptosphaeria maculans in Brassica napus</w:t>
+                <w:t xml:space="preserve">Conserved ‘Late’ Effector Genes From Leptosphaeria maculans Inducing Gene‐For‐Gene Quantitative Resistance in Brassica napus Semi‐Winter Genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabeau Camille</w:t>
+                <w:t xml:space="preserve">Camille Rabeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birbes Clement</w:t>
+                <w:t xml:space="preserve">Armand Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teissier Marc</w:t>
+                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Isabelle</w:t>
+                <w:t xml:space="preserve">Audren Jiquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audren Jiquel</w:t>
+                <w:t xml:space="preserve">Sébastien Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brassica 2025</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 27 (3), pp.e70224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mpp.70224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05303681v1</w:t>
+                <w:t xml:space="preserve">hal-05591916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Late” effectors from Leptosphaeria maculans as tools for identifying novel sources of resistance in Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audren Jiquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Direct</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (8), pp.e435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pld3.435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A gene‐for‐gene interaction involving a ‘late’ effector contributes to quantitative resistance to the stem canker disease in Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audren Jiquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Geistodt‐kiener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 231 (4), pp.1510-1524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agrobacterium tumefaciens fitness genes involved in the colonization of plant tumors and roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audren Jiquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Naquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dessaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserved &amp;quot;late&amp;quot; effector genes from Leptosphaeria maculans inducing gene-for-gene quantitative resistance in Brassica napus semi-winter genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rabeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audren Jiquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sébastien Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic and molecular characterization of gene-for-gene interactions leading to quantitative resistances to Leptosphaeria maculans in Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabeau Camille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birbes Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teissier Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Audren Jiquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05303489v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brassica 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Giesen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yearly surveys of populations of Leptosphaeria maculans reveal an unexpected distribution of virulence/avirulence phenotypes for AvrLm genes, between regions in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audren Jiquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Crucifer Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Giessen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the identification of new sources of resistance to late effectors to their introgression into modern oilseed rape varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audren Jiquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rabeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Geistodt-Kiener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Fungal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of major genes involved in rapeseed quantitative resistance to Leptosphaeria maculans by an innovative effectoromics approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rabeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audren Jiquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fudal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jean Chevaugeon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation of the Leptosphaeria maculans late effector repertoire for diversification of resistances to blackleg in Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audren Jiquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Geistodt-Kiener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Conference on Fungal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Innsbruck, Austria. , CS1.1.58, pp.402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for resistance genes against Leptosphaeria maculans late effectors, involved in systemic colonization of Brassica napus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audren Jiquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Congress of</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, ST PAUL, United States. AMER PHYTOPATHOLOGICAL SOC, Molecular Plant-Microbe Interactions, 32 (10), pp.1, 2019, POSTERS: Molecular recognition in Plant Immunity - Even</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737296v1</w:t>
-              </w:r>
-[...432 lines deleted...]
-                <w:t xml:space="preserve">hal-03155959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation du répertoire d’effecteurs de Leptosphaeria maculans pour une diversification des sources de résistance à la nécrose du collet chez Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audren Jiquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. Université Paris-Saclay, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021UPASB032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03718898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1723,51 +1857,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303681v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeau Camille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birbes Clement" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teissier Marc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Isabelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Jiquel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303489v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rabeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Wagner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303650v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gautier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303416v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gervais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Geistodt-Kiener" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485957v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107920v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre George" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737296v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Pitarch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faur&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753690v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.435" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411269v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Torres" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jeanne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dessaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17810" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155959v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Geistodt&#8208;kiener" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17292" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03718898v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPASB032" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rabeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Wagner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Jiquel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.70224" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753690v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre George" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pld3.435" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155959v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gervais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Geistodt&#8208;kiener" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17292" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411269v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Torres" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jeanne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naquin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dessaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17810" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303489v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303681v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeau Camille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birbes Clement" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teissier Marc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Isabelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303650v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gautier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laval" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303416v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Geistodt-Kiener" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485957v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107920v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737296v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Pitarch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faur&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03718898v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPASB032" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>